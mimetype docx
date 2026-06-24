--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="62304501" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F8CBB2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DERRICK ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="70D43444" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+          <w:p w14:paraId="706EB16B" w14:textId="04F5A875" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="17E60D0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+          <w:p w14:paraId="6199424A" w14:textId="5F4C54C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6F8F07AE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+          <w:p w14:paraId="4F910ACA" w14:textId="0E5CA8E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="553AC281" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00046BF5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6E8E3E45" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A44C121" wp14:editId="078A742E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61F7C37E" wp14:editId="7E7E874E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D269040" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00046BF5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="13C7E376" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00046BF5">
+            <w:r w:rsidRPr="004B0B59">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHAO SPECIALIZES IN GENERAL CORPORATE COMPLIANCE MATTERS, INTERNAL INVESTIGATIONS AND GOVERNMENT ENFORCEMENT ACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A715FB9" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1074A7D5" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1207 +456,1207 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19318750" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="43412D73" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhao has practiced as an attorney in private practice and as an in-house counsel for many years. He has acquired extensive experience in assisting domestic and multinational companies in establishing, improving and implementing key internal compliance policies and systems and in identifying and mitigating compliance risks for companies. Mr. Zhao has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory/Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762DC4AF" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="7D7946EA" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao has assisted domestic and multinational companies in different industries on all types of compliance matters. He has assisted clients in dealing with government enforcement actions and public crises, conducting internal investigations, assessing compliance risks in operations and businesses, conducting compliance due diligence in transactions, building compliance programs, and acting in compliance litigation and proceedings on white-collar crime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D93841" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="518F371D" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao focuses on anti-bribery and corruption, sanction and export control, anti-fraud, data protection and privacy, advertising compliance, state secrets law, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E515180" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="5E149FCA" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F05D99" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="1B6E7041" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377F2EB6" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="54612773" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading hotel management company in dealing with a public crisis arising from improper messages being displayed on the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s website leading to widespread public criticism and law enforcement investigations into advertising, network security and public security issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E453E86" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="5A3D4D91" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented hotels managed by world famous hotel management companies in government enforcement actions and inspections, involving commercial bribery, data breaches, workplace safety, fire safety, advertising rules, etc., and also assisted the hotels in dealing with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional complainers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219ACC5A" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="54EB8717" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading hospitality company in dealing with law enforcement investigations into a major data breach by the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAE075A" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="3AAF2324" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading maritime carrier in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5741CB71" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="133512F2" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 company in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F75A50" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="7DAB5130" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned airline in responding to inquiries from the SEC and the NYSE about a potential FCPA violation by the airline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B529E4A" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="04220FCB" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an employee of a world-leading mining company in a judicial proceeding that attracted worldwide attention for its allegations against the employee of criminal acceptance of bribes and infringement of commercial secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227ADE5A" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="751CE3E2" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sanctions and Export Controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5D1CE8" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="202C6BB5" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on sanctions and export control issues related to its international shipping and port operations in regards to sanctions on Iran and North Korea and provided assistance in establishing a sanctions and export control compliance system for the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557303DD" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="0DF2EDE9" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese undersea fiber-optic cable company on sanctions issues relating to its operations in the Middle East</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023982FE" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="0A0E8610" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a large port company in assessing and inspecting its sanction risks and assisted it in establishing a compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6659D848" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="04136A5F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Chinese automobile manufacturing company on its sanctions risks related to its business in Venezuela</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31780376" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="0C4013F6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese high-tech company in negotiating with the United States Department of Commerce and dealing with procedures for removal from the BIS entity list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126BD01A" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="1D6329E4" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a number of Chinese chip makers on US export control issues, included providing analysis of whether their products, technology or parts were subject to US export control laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79643827" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="01E9CE48" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a number of Chinese and foreign companies on legal issues related to sanctions and export controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B2E910" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="1A463F56" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46232E3E" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="552BFB96" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 infant and child formula manufacturer in conducting an internal investigation into its potential FCPA violation in China and in responding to an SEC subpoena</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A54C2F5" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="13B6FBD1" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 100 life sciences company in its internal investigations and its FCPA post-merger compliance integration and proactive reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D614CDC" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="7228448B" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a leading international bank in conducting a comprehensive internal investigation into its rural banking business in multiple branches across China of various alleged employee misconduct, including problematic loan management, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>off-the-book</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> secret funds, travel and expense fraud, and HR management deficiencies. Assisted a world-leading mechanical manufacturer in a series of internal investigations into employee wrongdoings involving bribery of government officials, conflicts of interest, non-compliance in third-party engagement, and collusion with third-party vendors to misappropriate company assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456EEF8F" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="5C9A6AE6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world famous household appliance manufacturer in its internal investigations into employee misappropriation of company assets and successfully persuaded the police to open a formal case against the implicated employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EAE013" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="558E6CFD" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global mining company in an internal investigation into its Chinese subsidiary's alleged FCPA violation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663EA0B8" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="7F27E9CE" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China-based, US-listed company in conducting an internal investigation into its alleged accounting fraud in response to a subpoena from the SEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FEBAFF" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="2338EEF9" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33726AAB" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="5201841F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US-listed Chinese company and its subsidiaries in conducting compliance due diligence for its investment and acquisition transactions worth billions of US dollars in various industries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5456A097" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="57D82AE1" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of world famous private equity funds in conducting anti-corruption and data protection due diligence in their investment projects in China and advised on post-investment remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680D0507" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="6EFF540F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Advisory and Compliance Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B142621" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="39AD3C0F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a US-listed Chinese company in conducting a thorough anti-corruption risk assessment on its China business operations and a compliance program effectiveness review, which was followed by suggestions on remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556A7758" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="6120107C" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a leading US pharmaceutical company in promulgating a compliance handbook adhering to global standards and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0BB6F3" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="00806BC1" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to several pharmaceutical and medical device multinationals in connection with FCPA and Chinese anti-commercial bribery issues; assisted them in establishing and implementing compliance policies and programs; provided advisory services on compliance matters in their daily operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D95A0F" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="48CA120F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several pharmaceutical companies on FCPA, commercial bribery and unfair competition issues and helped them to implement internal compliance control systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393104F2" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="42DAECD6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a number of Chinese and non-Chinese companies in sanctions and export control matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4CADF2" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="1C1590FC" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on Iran and North Korea sanction-related issues relating to its shipping and port administration business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F7B48C" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="129F4C6B" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Chinese semiconductor manufacturers on export control issues relating to re-export or release of US technology or products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2EB872" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="6714AB67" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E16FC8" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="50F42698" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cornell Law School, LLM, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A40E4BD" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="21010335" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LLB, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EDFF73" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="5B2806E0" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F2C170" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="1AAA7D47" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9F729B" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="61A14B9B" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193FF4B0" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="6F3CB9C7" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C287069" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="2F6D78A2" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6653904B" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="48D284A6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063C9F37" w14:textId="77777777" w:rsidR="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="17D011FC" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="55C67AD0" w:rsidR="00686369" w:rsidRPr="00046BF5" w:rsidRDefault="00046BF5" w:rsidP="00046BF5">
+    <w:p w14:paraId="5567FC3C" w14:textId="78F72057" w:rsidR="00686369" w:rsidRPr="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhao was a senior compliance officer in the APAC head office of a top-tier global investment bank, responsible for the bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046BF5">
+      <w:r w:rsidRPr="004B0B59">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s anti-corruption and anti-financial crime related affairs in the Asia Pacific. Before that, Mr. Zhao had practiced in a reputable Chinese law firm and in the Shanghai office of a renowned international law firm for many years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00046BF5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="004B0B59" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,260 +1854,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025C3C07"/>
+    <w:nsid w:val="042105E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="952EAB18"/>
+    <w:tmpl w:val="1DAA6B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04557079"/>
+    <w:nsid w:val="04BF54F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D62638E"/>
+    <w:tmpl w:val="5F686FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A730B27"/>
+    <w:nsid w:val="06FE7AE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3A89E60"/>
+    <w:tmpl w:val="4676A524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E311D7F"/>
+    <w:nsid w:val="092C1FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7E8BC66"/>
+    <w:tmpl w:val="A098530A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13EC7614"/>
+    <w:nsid w:val="0C0E3879"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74C2D5BC"/>
+    <w:tmpl w:val="C58037FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16FA2AE4"/>
+    <w:nsid w:val="0DE70366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D780F2EA"/>
+    <w:tmpl w:val="52E8EA0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17CD55C3"/>
+    <w:nsid w:val="15DA0104"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9196B014"/>
+    <w:tmpl w:val="EF20665C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A614092"/>
+    <w:nsid w:val="175C49CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6308D20"/>
+    <w:tmpl w:val="7F240E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="218116A3"/>
+    <w:nsid w:val="188A1ADA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E812B63E"/>
+    <w:tmpl w:val="7F068B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253A6B36"/>
+    <w:nsid w:val="1CDB23B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3F6DBB8"/>
+    <w:tmpl w:val="0E924810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="200342DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0628852A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="210F6665"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEDADA0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219B6A2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2DE5C80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2359427F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60389D16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="295E2840"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20F818D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="296078C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6E29942"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DF67562"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2D2524C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2176,940 +2323,793 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F726ADD"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315C573E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49C6B4F8"/>
+    <w:tmpl w:val="AAC25248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300E562F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33ED46BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66F4F4AA"/>
+    <w:tmpl w:val="A4DC1E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33742F25"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B24B88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB38AF3A"/>
+    <w:tmpl w:val="8F7E7F30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37CF4E1D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394842EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16482958"/>
+    <w:tmpl w:val="F9609950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3E1DB9"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3B6FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7116DDD4"/>
+    <w:tmpl w:val="8CF6656E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C915946"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F1154F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A560C00E"/>
+    <w:tmpl w:val="1E644AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EE35CC5"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3644CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54B880E2"/>
+    <w:tmpl w:val="774034A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8E5F3E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AE20343"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3394244E"/>
+    <w:tmpl w:val="E60ABC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409719E1"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EDB5F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FA45F6E"/>
+    <w:tmpl w:val="E6FE3C3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40EC54D8"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554F77AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A77E32A6"/>
+    <w:tmpl w:val="56B6F6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45673445"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61B93552"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCF86E3E"/>
+    <w:tmpl w:val="104ED8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="461D7D18"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="715E69C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52F84BC0"/>
+    <w:tmpl w:val="8B803290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462D6CB6"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7198317F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EE0EB8C"/>
+    <w:tmpl w:val="5268C162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AFC580B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="730F5650"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="894CD47E"/>
+    <w:tmpl w:val="E2C664D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F20394E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="783B4565"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2BEF2D0"/>
+    <w:tmpl w:val="774034A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9C5BB1"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78BE62EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2922650C"/>
+    <w:tmpl w:val="DA465AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C233E4"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79730513"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB6CB112"/>
+    <w:tmpl w:val="3FC851F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58905223"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D773E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EBA0EE0"/>
+    <w:tmpl w:val="469E84A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF36EF5"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB0450B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1584D220"/>
+    <w:tmpl w:val="31469936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D93012"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F6D3F13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6C85620"/>
+    <w:tmpl w:val="04AC96DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-[...56 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="22">
-[...17 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="29">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="00046BF5"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004B0B59"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00046BF5"/>
+    <w:rsid w:val="004B0B59"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00046BF5"/>
+    <w:rsid w:val="004B0B59"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4590,51 +4590,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4FA387D-17BA-44BE-A66D-9E1ADE082D98}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E55CDBA-6B39-4CCB-AEFC-A529CE5F996D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1175</Words>
   <Characters>6702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>