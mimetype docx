--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6F8CBB2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+          <w:p w14:paraId="2C4F11E8" w14:textId="09BDC134" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DERRICK ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="04F5A875" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+          <w:p w14:paraId="706EB16B" w14:textId="4FA9AF99" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5F4C54C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+          <w:p w14:paraId="6199424A" w14:textId="3BC253E7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0E5CA8E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+          <w:p w14:paraId="4F910ACA" w14:textId="29199E29" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6E8E3E45" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7F3863C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61F7C37E" wp14:editId="7E7E874E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31583E21" wp14:editId="09D30945">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="13C7E376" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004B0B59" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="56D54B2F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004B0B59">
+            <w:r w:rsidRPr="004F24E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHAO SPECIALIZES IN GENERAL CORPORATE COMPLIANCE MATTERS, INTERNAL INVESTIGATIONS AND GOVERNMENT ENFORCEMENT ACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1074A7D5" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="172B7200" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1207 +456,1207 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43412D73" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="21C58921" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhao has practiced as an attorney in private practice and as an in-house counsel for many years. He has acquired extensive experience in assisting domestic and multinational companies in establishing, improving and implementing key internal compliance policies and systems and in identifying and mitigating compliance risks for companies. Mr. Zhao has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory/Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7946EA" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="47ECD699" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao has assisted domestic and multinational companies in different industries on all types of compliance matters. He has assisted clients in dealing with government enforcement actions and public crises, conducting internal investigations, assessing compliance risks in operations and businesses, conducting compliance due diligence in transactions, building compliance programs, and acting in compliance litigation and proceedings on white-collar crime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518F371D" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="37BE59CC" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao focuses on anti-bribery and corruption, sanction and export control, anti-fraud, data protection and privacy, advertising compliance, state secrets law, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E149FCA" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="2089E13E" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6E7041" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="4AF5FBBA" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54612773" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="2289C70F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading hotel management company in dealing with a public crisis arising from improper messages being displayed on the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s website leading to widespread public criticism and law enforcement investigations into advertising, network security and public security issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3D4D91" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="55775FE8" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented hotels managed by world famous hotel management companies in government enforcement actions and inspections, involving commercial bribery, data breaches, workplace safety, fire safety, advertising rules, etc., and also assisted the hotels in dealing with </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional complainers</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EB8717" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="6E3CD6B7" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading hospitality company in dealing with law enforcement investigations into a major data breach by the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAF2324" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="06FF7F53" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading maritime carrier in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133512F2" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="285CFC2C" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 company in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAB5130" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="1C18BD41" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned airline in responding to inquiries from the SEC and the NYSE about a potential FCPA violation by the airline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04220FCB" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="4D56C6A7" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an employee of a world-leading mining company in a judicial proceeding that attracted worldwide attention for its allegations against the employee of criminal acceptance of bribes and infringement of commercial secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751CE3E2" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="3707E890" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sanctions and Export Controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202C6BB5" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="320EEC87" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on sanctions and export control issues related to its international shipping and port operations in regards to sanctions on Iran and North Korea and provided assistance in establishing a sanctions and export control compliance system for the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF2EDE9" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="215EEAE2" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese undersea fiber-optic cable company on sanctions issues relating to its operations in the Middle East</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0E8610" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="7DC8B7E0" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a large port company in assessing and inspecting its sanction risks and assisted it in establishing a compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04136A5F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="63D01B4F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Chinese automobile manufacturing company on its sanctions risks related to its business in Venezuela</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4013F6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="18386416" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese high-tech company in negotiating with the United States Department of Commerce and dealing with procedures for removal from the BIS entity list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6329E4" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="3A2D8360" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a number of Chinese chip makers on US export control issues, included providing analysis of whether their products, technology or parts were subject to US export control laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E9CE48" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="0FB1FD40" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a number of Chinese and foreign companies on legal issues related to sanctions and export controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A463F56" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="479BCB0A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552BFB96" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="09E36A61" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 infant and child formula manufacturer in conducting an internal investigation into its potential FCPA violation in China and in responding to an SEC subpoena</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B6FBD1" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="784CEB8F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 100 life sciences company in its internal investigations and its FCPA post-merger compliance integration and proactive reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7228448B" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="77CCAA00" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a leading international bank in conducting a comprehensive internal investigation into its rural banking business in multiple branches across China of various alleged employee misconduct, including problematic loan management, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>off-the-book</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> secret funds, travel and expense fraud, and HR management deficiencies. Assisted a world-leading mechanical manufacturer in a series of internal investigations into employee wrongdoings involving bribery of government officials, conflicts of interest, non-compliance in third-party engagement, and collusion with third-party vendors to misappropriate company assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9A6AE6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="286CED3D" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world famous household appliance manufacturer in its internal investigations into employee misappropriation of company assets and successfully persuaded the police to open a formal case against the implicated employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558E6CFD" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="14B2CEB5" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global mining company in an internal investigation into its Chinese subsidiary's alleged FCPA violation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F27E9CE" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="58635851" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China-based, US-listed company in conducting an internal investigation into its alleged accounting fraud in response to a subpoena from the SEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2338EEF9" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="76E7E13B" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5201841F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="113DA7A4" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US-listed Chinese company and its subsidiaries in conducting compliance due diligence for its investment and acquisition transactions worth billions of US dollars in various industries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D82AE1" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="33CAE64B" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of world famous private equity funds in conducting anti-corruption and data protection due diligence in their investment projects in China and advised on post-investment remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFF540F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="7B9373A0" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Advisory and Compliance Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AD3C0F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="5BC583D5" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a US-listed Chinese company in conducting a thorough anti-corruption risk assessment on its China business operations and a compliance program effectiveness review, which was followed by suggestions on remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6120107C" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="58281525" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a leading US pharmaceutical company in promulgating a compliance handbook adhering to global standards and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00806BC1" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="71621C63" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to several pharmaceutical and medical device multinationals in connection with FCPA and Chinese anti-commercial bribery issues; assisted them in establishing and implementing compliance policies and programs; provided advisory services on compliance matters in their daily operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CA120F" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="3D33B6F0" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several pharmaceutical companies on FCPA, commercial bribery and unfair competition issues and helped them to implement internal compliance control systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DAECD6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="5FED1E4A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a number of Chinese and non-Chinese companies in sanctions and export control matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1590FC" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="507D903B" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on Iran and North Korea sanction-related issues relating to its shipping and port administration business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129F4C6B" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="756FAC5D" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Chinese semiconductor manufacturers on export control issues relating to re-export or release of US technology or products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6714AB67" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="1AD2B2A9" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F42698" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="5F42BD0A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cornell Law School, LLM, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21010335" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="5B94EF10" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LLB, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2806E0" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="6084ABB4" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAA7D47" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="0E9D6F6F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A14B9B" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="0C18EF11" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3CB9C7" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="1AB6F73A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6D78A2" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="4A96D335" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D284A6" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="175BCC1A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D011FC" w14:textId="77777777" w:rsidR="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="2F76A545" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="78F72057" w:rsidR="00686369" w:rsidRPr="004B0B59" w:rsidRDefault="004B0B59" w:rsidP="004B0B59">
+    <w:p w14:paraId="5567FC3C" w14:textId="59D73CE9" w:rsidR="00686369" w:rsidRPr="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhao was a senior compliance officer in the APAC head office of a top-tier global investment bank, responsible for the bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0B59">
+      <w:r w:rsidRPr="004F24E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s anti-corruption and anti-financial crime related affairs in the Asia Pacific. Before that, Mr. Zhao had practiced in a reputable Chinese law firm and in the Shanghai office of a renowned international law firm for many years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004B0B59" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="004F24E3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,1171 +1854,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="042105E0"/>
+    <w:nsid w:val="00C40F5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DAA6B40"/>
+    <w:tmpl w:val="4B4874C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BF54F2"/>
+    <w:nsid w:val="01484339"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F686FA4"/>
+    <w:tmpl w:val="84E25CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FE7AE4"/>
+    <w:nsid w:val="06A21AED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4676A524"/>
+    <w:tmpl w:val="B394DFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092C1FA3"/>
+    <w:nsid w:val="07282BC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A098530A"/>
+    <w:tmpl w:val="ADE22F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0E3879"/>
+    <w:nsid w:val="07AC74B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C58037FE"/>
+    <w:tmpl w:val="798AFE22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE70366"/>
+    <w:nsid w:val="0BD81D9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52E8EA0A"/>
+    <w:tmpl w:val="629092B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15DA0104"/>
+    <w:nsid w:val="0FFD1880"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF20665C"/>
+    <w:tmpl w:val="8662CBBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175C49CB"/>
+    <w:nsid w:val="179E33E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F240E70"/>
+    <w:tmpl w:val="C27809CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188A1ADA"/>
+    <w:nsid w:val="1A8B7A45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F068B74"/>
+    <w:tmpl w:val="061479C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CDB23B0"/>
+    <w:nsid w:val="1F47184F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E924810"/>
+    <w:tmpl w:val="585E67F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200342DE"/>
+    <w:nsid w:val="1F750B85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0628852A"/>
+    <w:tmpl w:val="60286924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210F6665"/>
+    <w:nsid w:val="21532782"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEDADA0C"/>
+    <w:tmpl w:val="D4627500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219B6A2D"/>
+    <w:nsid w:val="240811E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2DE5C80"/>
+    <w:tmpl w:val="18C6D278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2359427F"/>
+    <w:nsid w:val="2B894FDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60389D16"/>
+    <w:tmpl w:val="6804EA2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295E2840"/>
+    <w:nsid w:val="2CCD0085"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20F818D6"/>
+    <w:tmpl w:val="250A4296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="296078C0"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35DE4BC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E29942"/>
+    <w:tmpl w:val="629092B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF67562"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36470B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2D2524C"/>
+    <w:tmpl w:val="937A177C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="315C573E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D4C4CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAC25248"/>
+    <w:tmpl w:val="50C042C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33ED46BA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF71DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4DC1E42"/>
+    <w:tmpl w:val="3A345C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38B24B88"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41BD29AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F7E7F30"/>
+    <w:tmpl w:val="B1B0332A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="394842EC"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43251B34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9609950"/>
+    <w:tmpl w:val="189C9912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3B6FF1"/>
+    <w:nsid w:val="53117BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CF6656E"/>
+    <w:tmpl w:val="8592D454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F1154F"/>
+    <w:nsid w:val="57C56E6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E644AE4"/>
+    <w:tmpl w:val="829AEDEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3644CB"/>
+    <w:nsid w:val="583A7EE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="774034A8"/>
+    <w:tmpl w:val="4C0A73C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE20343"/>
+    <w:nsid w:val="5E5666A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E60ABC60"/>
+    <w:tmpl w:val="4FCEE68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDB5F15"/>
+    <w:nsid w:val="5F5C1843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6FE3C3A"/>
+    <w:tmpl w:val="B8D0A214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="554F77AD"/>
+    <w:nsid w:val="62551C05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56B6F6D6"/>
+    <w:tmpl w:val="D02A5588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B93552"/>
+    <w:nsid w:val="63FB4E66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="104ED8FA"/>
+    <w:tmpl w:val="32D45F78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="715E69C1"/>
+    <w:nsid w:val="66575794"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B803290"/>
+    <w:tmpl w:val="2F960AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7198317F"/>
+    <w:nsid w:val="683D3A37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5268C162"/>
+    <w:tmpl w:val="0B646268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="730F5650"/>
+    <w:nsid w:val="6A9D4556"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2C664D8"/>
+    <w:tmpl w:val="878806FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="783B4565"/>
+    <w:nsid w:val="700B23A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="774034A8"/>
+    <w:tmpl w:val="819E1868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78BE62EF"/>
+    <w:nsid w:val="73B52FA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA465AD6"/>
+    <w:tmpl w:val="B76AFB4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79730513"/>
+    <w:nsid w:val="7D807AE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FC851F2"/>
+    <w:tmpl w:val="EA4022E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D773E9"/>
+    <w:nsid w:val="7D980E74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="469E84A6"/>
+    <w:tmpl w:val="08A62CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB0450B"/>
+    <w:nsid w:val="7EE602A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31469936"/>
+    <w:tmpl w:val="575CF0E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F6D3F13"/>
+    <w:nsid w:val="7EEE4B7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04AC96DC"/>
+    <w:tmpl w:val="7A6AD1D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-[...88 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3065,55 +3065,55 @@
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004B0B59"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="004F24E3"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B0B59"/>
+    <w:rsid w:val="004F24E3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004B0B59"/>
+    <w:rsid w:val="004F24E3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4590,51 +4590,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E55CDBA-6B39-4CCB-AEFC-A529CE5F996D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B401BCB-2E16-4216-B53F-6456065B6A31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1175</Words>
   <Characters>6702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>