--- v2 (2026-08-26)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="09BDC134" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F7C57F0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B80339" w:rsidP="00B80339">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DERRICK ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4FA9AF99" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+          <w:p w14:paraId="706EB16B" w14:textId="10467B64" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B80339" w:rsidP="00B80339">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3BC253E7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+          <w:p w14:paraId="6199424A" w14:textId="7AF85FB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B80339" w:rsidP="00B80339">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="29199E29" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+          <w:p w14:paraId="4F910ACA" w14:textId="257C54F5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B80339" w:rsidP="00B80339">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7F3863C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="30158317" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B80339" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31583E21" wp14:editId="09D30945">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4452C500" wp14:editId="4FD359E2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="56D54B2F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004F24E3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2DD40975" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B80339" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004F24E3">
+            <w:r w:rsidRPr="00B80339">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHAO SPECIALIZES IN GENERAL CORPORATE COMPLIANCE MATTERS, INTERNAL INVESTIGATIONS AND GOVERNMENT ENFORCEMENT ACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B7200" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="07BB5289" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1207 +456,1207 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C58921" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="68B9FC0F" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhao has practiced as an attorney in private practice and as an in-house counsel for many years. He has acquired extensive experience in assisting domestic and multinational companies in establishing, improving and implementing key internal compliance policies and systems and in identifying and mitigating compliance risks for companies. Mr. Zhao has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory/Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47ECD699" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="30AE72B6" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao has assisted domestic and multinational companies in different industries on all types of compliance matters. He has assisted clients in dealing with government enforcement actions and public crises, conducting internal investigations, assessing compliance risks in operations and businesses, conducting compliance due diligence in transactions, building compliance programs, and acting in compliance litigation and proceedings on white-collar crime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BE59CC" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="52A1BCF3" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao focuses on anti-bribery and corruption, sanction and export control, anti-fraud, data protection and privacy, advertising compliance, state secrets law, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089E13E" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3BB8ABDE" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF5FBBA" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="40E5172A" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2289C70F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="09BBFCDF" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading hotel management company in dealing with a public crisis arising from improper messages being displayed on the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s website leading to widespread public criticism and law enforcement investigations into advertising, network security and public security issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55775FE8" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="7F3A8FF2" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented hotels managed by world famous hotel management companies in government enforcement actions and inspections, involving commercial bribery, data breaches, workplace safety, fire safety, advertising rules, etc., and also assisted the hotels in dealing with </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional complainers</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3CD6B7" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="34FA586D" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading hospitality company in dealing with law enforcement investigations into a major data breach by the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FF7F53" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="2236732A" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading maritime carrier in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285CFC2C" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="571D5D16" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 company in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C18BD41" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3918E981" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned airline in responding to inquiries from the SEC and the NYSE about a potential FCPA violation by the airline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D56C6A7" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="6BADC993" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an employee of a world-leading mining company in a judicial proceeding that attracted worldwide attention for its allegations against the employee of criminal acceptance of bribes and infringement of commercial secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3707E890" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="5546EE73" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sanctions and Export Controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320EEC87" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="27DE084D" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on sanctions and export control issues related to its international shipping and port operations in regards to sanctions on Iran and North Korea and provided assistance in establishing a sanctions and export control compliance system for the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215EEAE2" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="22F33265" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese undersea fiber-optic cable company on sanctions issues relating to its operations in the Middle East</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC8B7E0" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="460CAD90" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a large port company in assessing and inspecting its sanction risks and assisted it in establishing a compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D01B4F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="221D0421" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Chinese automobile manufacturing company on its sanctions risks related to its business in Venezuela</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18386416" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="293BCD46" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese high-tech company in negotiating with the United States Department of Commerce and dealing with procedures for removal from the BIS entity list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2D8360" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="7156524C" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a number of Chinese chip makers on US export control issues, included providing analysis of whether their products, technology or parts were subject to US export control laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB1FD40" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="2E73A1DC" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a number of Chinese and foreign companies on legal issues related to sanctions and export controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479BCB0A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="7A4C028A" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E36A61" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="5F59C3CA" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 infant and child formula manufacturer in conducting an internal investigation into its potential FCPA violation in China and in responding to an SEC subpoena</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784CEB8F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="6AC324FE" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 100 life sciences company in its internal investigations and its FCPA post-merger compliance integration and proactive reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CCAA00" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="37E82513" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a leading international bank in conducting a comprehensive internal investigation into its rural banking business in multiple branches across China of various alleged employee misconduct, including problematic loan management, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>off-the-book</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> secret funds, travel and expense fraud, and HR management deficiencies. Assisted a world-leading mechanical manufacturer in a series of internal investigations into employee wrongdoings involving bribery of government officials, conflicts of interest, non-compliance in third-party engagement, and collusion with third-party vendors to misappropriate company assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286CED3D" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="7BC25A5E" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world famous household appliance manufacturer in its internal investigations into employee misappropriation of company assets and successfully persuaded the police to open a formal case against the implicated employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B2CEB5" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="0FB0711B" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global mining company in an internal investigation into its Chinese subsidiary's alleged FCPA violation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58635851" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="1734BC3E" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China-based, US-listed company in conducting an internal investigation into its alleged accounting fraud in response to a subpoena from the SEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E7E13B" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="0F3F25BC" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113DA7A4" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3B34C42B" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US-listed Chinese company and its subsidiaries in conducting compliance due diligence for its investment and acquisition transactions worth billions of US dollars in various industries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CAE64B" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="769B39D8" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of world famous private equity funds in conducting anti-corruption and data protection due diligence in their investment projects in China and advised on post-investment remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9373A0" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="06FCDC67" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Advisory and Compliance Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC583D5" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3750D24F" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a US-listed Chinese company in conducting a thorough anti-corruption risk assessment on its China business operations and a compliance program effectiveness review, which was followed by suggestions on remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58281525" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3C00FE20" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a leading US pharmaceutical company in promulgating a compliance handbook adhering to global standards and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71621C63" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="41A9602F" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to several pharmaceutical and medical device multinationals in connection with FCPA and Chinese anti-commercial bribery issues; assisted them in establishing and implementing compliance policies and programs; provided advisory services on compliance matters in their daily operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D33B6F0" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="5FA3445B" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several pharmaceutical companies on FCPA, commercial bribery and unfair competition issues and helped them to implement internal compliance control systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FED1E4A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="06A6F07C" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a number of Chinese and non-Chinese companies in sanctions and export control matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507D903B" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="50EF6CDE" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on Iran and North Korea sanction-related issues relating to its shipping and port administration business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756FAC5D" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="6CE6014B" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Chinese semiconductor manufacturers on export control issues relating to re-export or release of US technology or products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD2B2A9" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="0458ED75" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F42BD0A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3E66B59F" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cornell Law School, LLM, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B94EF10" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="6AA0A111" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LLB, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6084ABB4" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="517E59A5" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9D6F6F" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="3B8EF284" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C18EF11" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="4621A59A" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB6F73A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="1FE7BBE7" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A96D335" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="190F06DF" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175BCC1A" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="559C5918" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F76A545" w14:textId="77777777" w:rsidR="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="6BAB5E4A" w14:textId="77777777" w:rsidR="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="59D73CE9" w:rsidR="00686369" w:rsidRPr="004F24E3" w:rsidRDefault="004F24E3" w:rsidP="004F24E3">
+    <w:p w14:paraId="5567FC3C" w14:textId="31D1F8EB" w:rsidR="00686369" w:rsidRPr="00B80339" w:rsidRDefault="00B80339" w:rsidP="00B80339">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhao was a senior compliance officer in the APAC head office of a top-tier global investment bank, responsible for the bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F24E3">
+      <w:r w:rsidRPr="00B80339">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s anti-corruption and anti-financial crime related affairs in the Asia Pacific. Before that, Mr. Zhao had practiced in a reputable Chinese law firm and in the Shanghai office of a renowned international law firm for many years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004F24E3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B80339" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,520 +1854,541 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C40F5D"/>
+    <w:nsid w:val="065101B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B4874C2"/>
+    <w:tmpl w:val="DF463D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01484339"/>
+    <w:nsid w:val="0B4473B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84E25CDE"/>
+    <w:tmpl w:val="3F9CD336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A21AED"/>
+    <w:nsid w:val="0D163FEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B394DFDE"/>
+    <w:tmpl w:val="39BC72AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07282BC6"/>
+    <w:nsid w:val="13140867"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADE22F10"/>
+    <w:tmpl w:val="8C7E4ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07AC74B8"/>
+    <w:nsid w:val="14047F0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="798AFE22"/>
+    <w:tmpl w:val="923684C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD81D9E"/>
+    <w:nsid w:val="144C58B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="629092B8"/>
+    <w:tmpl w:val="014635DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFD1880"/>
+    <w:nsid w:val="18440E24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8662CBBE"/>
+    <w:tmpl w:val="0C42BBF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179E33E6"/>
+    <w:nsid w:val="1E084238"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C27809CE"/>
+    <w:tmpl w:val="B62A1B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8B7A45"/>
+    <w:nsid w:val="23AA6FAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="061479C2"/>
+    <w:tmpl w:val="9842C1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F47184F"/>
+    <w:nsid w:val="2A680A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="585E67F0"/>
+    <w:tmpl w:val="830E2B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F750B85"/>
+    <w:nsid w:val="2B4418C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60286924"/>
+    <w:tmpl w:val="BDFE3D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21532782"/>
+    <w:nsid w:val="2CF91A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4627500"/>
+    <w:tmpl w:val="6D166D4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="240811E1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31693958"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18C6D278"/>
+    <w:tmpl w:val="76F03796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B894FDF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C479F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6804EA2A"/>
+    <w:tmpl w:val="44CE0BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CCD0085"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35303D3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="250A4296"/>
+    <w:tmpl w:val="4E12A1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DE4BC5"/>
+    <w:nsid w:val="361D42C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="629092B8"/>
+    <w:tmpl w:val="55FC4104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36470B6A"/>
+    <w:nsid w:val="37811706"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="937A177C"/>
+    <w:tmpl w:val="C8C25852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8D7D90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D721B8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2439,586 +2460,565 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D4C4CC6"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BED2C28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50C042C0"/>
+    <w:tmpl w:val="856871F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF71DE7"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FB42562"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A345C2E"/>
+    <w:tmpl w:val="BE8C8E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BD29AF"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4344529D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1B0332A"/>
+    <w:tmpl w:val="7D06CD0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43251B34"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45884712"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="189C9912"/>
+    <w:tmpl w:val="EE18A1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53117BFC"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503C4C50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8592D454"/>
+    <w:tmpl w:val="BE8C8E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C56E6F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561B2088"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="829AEDEA"/>
+    <w:tmpl w:val="DF7C477C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583A7EE6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="568740BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C0A73C6"/>
+    <w:tmpl w:val="090ECEDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E5666A0"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D3576FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FCEE68E"/>
+    <w:tmpl w:val="A940921C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5C1843"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E3E4162"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8D0A214"/>
+    <w:tmpl w:val="9EC454DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62551C05"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E86115E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D02A5588"/>
+    <w:tmpl w:val="34866B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FB4E66"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60EF03C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32D45F78"/>
+    <w:tmpl w:val="0210846A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66575794"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611E0EF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F960AE4"/>
+    <w:tmpl w:val="F58A5B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683D3A37"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="613E53D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B646268"/>
+    <w:tmpl w:val="8B0003A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9D4556"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614E2D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="878806FE"/>
+    <w:tmpl w:val="2A44FF0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700B23A7"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="652F1B58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="819E1868"/>
+    <w:tmpl w:val="4D308074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B52FA4"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68694A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B76AFB4C"/>
+    <w:tmpl w:val="C9347ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D807AE1"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BD80BB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA4022E6"/>
+    <w:tmpl w:val="6ED438D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D980E74"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DCF7E84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08A62CB8"/>
+    <w:tmpl w:val="E50A4178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EE602A5"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75D4052E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="575CF0E8"/>
+    <w:tmpl w:val="2B9A0A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-[...20 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3069,51 +3069,50 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="004F24E3"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -3132,50 +3131,51 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
+    <w:rsid w:val="00B80339"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F24E3"/>
+    <w:rsid w:val="00B80339"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004F24E3"/>
+    <w:rsid w:val="00B80339"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4590,51 +4590,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B401BCB-2E16-4216-B53F-6456065B6A31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17BE0312-D67F-452C-8CD6-67D60DA245E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1175</Words>
   <Characters>6702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>