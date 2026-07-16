--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4A887B69" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00831679" w:rsidP="00831679">
+          <w:p w14:paraId="2C4F11E8" w14:textId="55DE4E11" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHRISTINA FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="70F3408F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00831679" w:rsidP="00831679">
+          <w:p w14:paraId="706EB16B" w14:textId="4C65D018" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3F00B0D9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00831679" w:rsidP="00831679">
+          <w:p w14:paraId="6199424A" w14:textId="78ED1476" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="188D5B43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00831679" w:rsidP="00831679">
+          <w:p w14:paraId="4F910ACA" w14:textId="3A36FAB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christina.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="483EC707" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00831679" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="55AA6986" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B662A1E" wp14:editId="0DFAABD6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="059F1E3D" wp14:editId="472EC036">
                   <wp:extent cx="1651000" cy="2123935"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="01F2D86F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00831679" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6A3CFE18" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00831679">
+            <w:r w:rsidRPr="00B51750">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>CHRISTINA FU SPECIALIZES IN CAPITAL MARKETS, FOREIGN INVESTMENT, MERGERS AND ACQUISITIONS, CORPORATE GOVERNANCE AND COMPLIANCE MATTERS, CONTENTIOUS REGULATORY AND ANTI-MONEY LAUNDERING WORK.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D970AB" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="36507787" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1343 +456,1343 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A040CBE" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="68010DDD" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F669301" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00831679">
+    <w:p w14:paraId="717A92B2" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious Regulatory Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C0A68A" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="75F37172" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several SFC Type 6 licensed corporations in responding to the SFC's enquiries during its annual review of sponsor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s due diligence work assessment for IPO application, including negligence in conducting due diligence, disclosure or provision of false and misleading information and violations of the SFC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s code of conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DA3054" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="253B54F7" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a SFC Type 6 licensed corporation in responding to the SFC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s enquiries under section 6(1) of the Securities and Futures (Stock Market Listing) Rules regarding provision of false or misleading information and violations of disclosure obligations during the IPO process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE372FB" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="2EF05858" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several Hong Kong listed companies in their trading resumption application and/or their replies to the Hong Kong Stock Exchange's enquiry on whether the company has a sufficient level of operations to comply with Rule 13.24(1) of the Main Board Listing Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E3F580" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="25063328" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several Hong Kong listed companies on investigation conducted by the Hong Kong Accounting and Financial Reporting Council against its auditors/former auditors pertaining to adjustments, errors, omissions and/or misstatements in financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFCB26D" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="1B59BCD7" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the audit committee of several Hong Kong listed companies in connection with the enquiries from the Hong Kong Accounting and Financial Reporting Council relating to change in auditors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCC53B5" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="03D2D491" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the special committee of several Hong Kong listed companies as their legal advisors in conducting self-investigation requested by auditors and/or forensic investigation requested by regulators, including fund misappropriation, questionable procurement processes, suspected manipulation of business revenue, suspicious money lending to external parties and internal control system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A41D34D" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0819119F" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a director of a Hong Kong listed company in responding to an investigation by the Hong Kong Stock Exchange regarding a substantial undisclosed investment which was alleged to have breached the Hong Kong Listing Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048E8A84" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="17CE1404" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a licensed corporation engaged in virtual currencies business in response to compliance enquiries from the SFC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3450C4C9" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="68D5B2B4" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several foreign corporations on setting up their anti-money laundering system and policies in Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4611A278" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00831679">
+    <w:p w14:paraId="78488547" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Equity Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6A2089" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="3BA33F1A" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Fudan-zhangjiang Bio-Pharmaceutical Co., , a H share company listed on the Hong Kong Stock Exchange (stock code: 1349.HK) on its A-share issuance of on STAR Market of the Shanghai Stock Exchange (stock code: 688505.SH).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7343B1" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="1328B029" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shandong Fengxiang Co., Ltd. (stock code: 9977) on its H shares global offering listing on the Main Board of the Hong Kong Stock Exchange. The sole sponsor was Southwest Securities; the joint global coordinators were ABCI Capital, China Galaxy International, China Securities (International) Corporate Finance, Haitong International and Southwest Securities Brokerage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2A05D8" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="7C6A58A8" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Ant Group Co., Ltd. (stock code: 6688) on its proposed dual listing on the STAR Board of the Shanghai Stock Exchange and the Main Board of the Hong Kong Stock Exchange and act as the Special Consultant as to Hong Kong Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D1DE30" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="47D7BA11" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sun Car Insurance Agency Co., Ltd. (stock code: 1879) on its proposed H shares global offering and listing on the Main Board of the Hong Kong Stock Exchange. Sun Car was quoted on NEEQ and sought for dual listing of its H shares on the Hong Kong Stock Exchange. The joint sponsors were China Galaxy International and CICC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C6E27E" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="3EB78166" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Haitong International as one of the underwriters on a rights issue of Carnival Group International Holdings Limited (stock code: 996).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E728FE" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="5515FF5E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Octal Capital as sole sponsor on a share offer of Yuk Wing Group Holdings Limited (stock code: 1536) and its listing on the Main Board of the Hong Kong Stock Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C52790" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="79A2AC15" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Dasheng Agriculture Finance Technology Co., Ltd. (stock code: 1103) on its subscription of domestic shares and placing of H shares and its rights issue of domestic and H rights shares.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68164FD3" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="29F0718E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HSBC as the sole sponsor, and HSBC, BOCI, J.P. Morgan and Standard Chartered as placing agents on an acquisition constitutes a reverse takeover involving a deemed new listing on the Main Board of the Hong Kong Stock Exchange and a share placing of Joy City Property Limited (previously known as COFCO Land Holdings Limited) (stock code: 207).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E66A00" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="01A127E6" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shui On Land Limited (stock code: 272) on its rights issue. The joint underwriters were BNP, Standard Chartered and UOB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ED67D2" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="3F4C4C56" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Esprit Holdings Limited (stock code: 330) on its rights issue. The joint underwriters were HSBC and UBS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4333A740" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="652B950E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised BOCI as the sole placing agent on a RMB-denominated share placing on the Hong Kong Stock Exchange under a dual-counter trading arrangement by Hopewell Highway Infrastructure Limited (stock code: 00737(HK$) / 80737(RMB)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E74F668" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="184E054C" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sunshine Oilsands Ltd. (stock code: 2012) on its global offering and listing on the Main Board of Hong Kong Stock Exchange. Sunshine Oilsands is the first Alberta incorporated company to list on the Hong Kong Stock Exchange. The joint sponsors were Bank of China International, Deutsche Bank and Morgan Stanley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F764FDA" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="50980E0E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised SBI Holdings, Inc. (stock code: 6488) on its Hong Kong depository receipts offering and secondary listing on the Main Board of the Hong Kong Stock Exchange. SBI is the first Japanese company to list on the Hong Kong Stock Exchange. The sole sponsor was Daiwa Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDEE3E4" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="4260095A" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIA Group Limited (stock code: 1299) on its global offering and listing on the Main Board of the Hong Kong Stock Exchange. The joint sponsors were Citigroup, Deutsche Bank, Goldman Sachs and Morgan Stanley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19221F6E" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0556D515" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Agricultural Bank of China Limited (stock code: 1288) on its A+H shares global offering and listing on the Main Board of the Hong Kong Stock Exchange. The joint sponsors were CICC, Goldman Sachs, Morgan Stanley, Deutsche Bank, J.P. Morgan, Macquarie and ABCI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E56EAD5" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0BD89987" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised BaWang International (Group) Holding Limited (stock code: 1338) on its global offering and listing on the Main Board of the Hong Kong Stock Exchange. The joint sponsors were HSBC and Morgan Stanley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECBE6DA" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0484EE53" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CICC and Macquarie as joint sponsors on a A+H shares global offering of China South Locomotive &amp; Rolling Stock Corporation Limited (currently CRRC Corporation Limited after its merger with China CNR Corporation Limited) (stock code: 1766) and its listing on the Main Board of the Hong Kong Stock Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADC7E60" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="7879EC4B" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised J.P. Morgan and UBS as joint sponsors on a US$285 million global offering of Xtep International Holdings Limited (stock code: 1368) and its listing on the Main Board of the Hong Kong Stock Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5510D536" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00831679">
+    <w:p w14:paraId="573358FD" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mergers and Acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01089502" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="2328B72D" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba Pictures Group Limited (stock code: 1060)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of online streaming business (involving consideration share issuance).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F93DFB2" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="6DD74B4B" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Viva Biotech Holdings (stock code: 1873)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s disposal of companies engaged in CRO business to investors including Temasek and HLC fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6808E42F" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="5D9D2A96" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Telecom Corporation Limited (stock code: 728) on its acquisition of CDMA network assets and associated liabilities from China Telecommunications Corporation. The financial advisor was UBS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015B6887" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="118AE7A6" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised G-Resources Group Limited (stock code: 1051)'s purchase of limited partnership interests in three funds and acquisition of Lippo Securities group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251F3292" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00831679">
+    <w:p w14:paraId="5753330D" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Annual Retainers Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7937D8" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="73F063FD" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agricultural Bank of China Limited (stock code: 1288)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D998F0" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="5F929060" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shandong International Trust Co., Ltd. (stock code: 1697)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4FD9BF" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="7C0D395B" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Development Bank Financial Leasing Co., Ltd. (stock code: 1606)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3DA638" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0532F6CF" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai MicroPort MedBot (Group) Co., Ltd. (stock code: 2252)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD25639" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="10037669" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shandong Fengxiang Co., Ltd. (stock code: 9997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777BD9AB" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="30243322" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>G-Resources Group Limited (stock code: 1051)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169C941F" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="6556C991" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Telecom Corporation Limited (stock code: 728)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACACB7A" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="2C570FF8" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sinopec Shanghai Petrochemical Company Limited (stock code: 338), etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6518F711" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="5CA67560" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F915B8" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0B804088" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Manchester Metropolitan University, UK, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F7995A" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="344C0E1F" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Australian National University, GDLP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448ADAC9" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="7A803C02" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Hong Kong, SPACE, DLS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7587C410" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="12E967A1" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>South China University of Technology Certificate in Chinese Legal System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270F4319" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="467D9A0E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732F0C6D" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="2516CAB0" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D07E80D" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="6365A391" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6474B14D" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="437D7457" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New Zealand (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD2F32C" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="0B3A9313" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Anti-money laundering Specialist (CAMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352D37DB" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="39F58CD1" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Professional Forensic Accountant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC03EA8" w14:textId="77777777" w:rsidR="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="5FC95D54" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
+      <w:r w:rsidRPr="00B51750">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3330A60C" w:rsidR="00686369" w:rsidRPr="00831679" w:rsidRDefault="00831679" w:rsidP="00831679">
+    <w:p w14:paraId="5567FC3C" w14:textId="4B0E542E" w:rsidR="00686369" w:rsidRPr="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831679">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00831679" w:rsidSect="002D0826">
+      <w:r w:rsidRPr="00B51750">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Prior to joining Fangda Partners, Christina was with two prominent international firms namely, Freshfields and Herbert Smith Freehills Kramer.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B51750" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1990,1224 +1990,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091D3E5E"/>
+    <w:nsid w:val="00740DA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DA20362"/>
+    <w:tmpl w:val="6B90EC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B166FA5"/>
+    <w:nsid w:val="014D199C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE22D598"/>
+    <w:tmpl w:val="40709A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D675C95"/>
+    <w:nsid w:val="02812D47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="889C6B0E"/>
+    <w:tmpl w:val="2E4C9096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114F3F34"/>
+    <w:nsid w:val="051C2303"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DE09A92"/>
+    <w:tmpl w:val="58DA3400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127421B3"/>
+    <w:nsid w:val="067976BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0228A44"/>
+    <w:tmpl w:val="FF7E1968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17647C13"/>
+    <w:nsid w:val="07D358FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="837A7A6C"/>
+    <w:tmpl w:val="33687AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17815370"/>
+    <w:nsid w:val="086F4A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6016C2F8"/>
+    <w:tmpl w:val="6024B754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185A5882"/>
+    <w:nsid w:val="0A8F4582"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E76DBB0"/>
+    <w:tmpl w:val="AE649E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4C079B"/>
+    <w:nsid w:val="0ADB1327"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C02C06DA"/>
+    <w:tmpl w:val="1D500E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B605C95"/>
+    <w:nsid w:val="10FC45D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="716CDB30"/>
+    <w:tmpl w:val="FF7E1968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE82A7A"/>
+    <w:nsid w:val="129B678B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="180E1DDE"/>
+    <w:tmpl w:val="08B8F106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23424E30"/>
+    <w:nsid w:val="13753259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B8F324"/>
+    <w:tmpl w:val="901AD198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23CD1B52"/>
+    <w:nsid w:val="156924CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E53845A0"/>
+    <w:tmpl w:val="D40EA4DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276F7950"/>
+    <w:nsid w:val="15907306"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A62EA6D6"/>
+    <w:tmpl w:val="53BCB644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27B621D0"/>
+    <w:nsid w:val="15A8054E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DEAE068"/>
+    <w:tmpl w:val="71A40606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28241A22"/>
+    <w:nsid w:val="18BB657A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8BC217E"/>
+    <w:tmpl w:val="5B28676C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292F1F8C"/>
+    <w:nsid w:val="1ADE6E16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54F49060"/>
+    <w:tmpl w:val="00D8DB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0C4E2E"/>
+    <w:nsid w:val="1AF5549B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AB4F6AA"/>
+    <w:tmpl w:val="537AF0FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA757A3"/>
+    <w:nsid w:val="1CCD2464"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2842E4DC"/>
+    <w:tmpl w:val="5BCAC284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31DC6F9F"/>
+    <w:nsid w:val="1D18571F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BF4AFA6"/>
+    <w:tmpl w:val="C930EA64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33D10FA0"/>
+    <w:nsid w:val="20690A9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="852C766A"/>
+    <w:tmpl w:val="ABD48992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346C616D"/>
+    <w:nsid w:val="2585219B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F3490AE"/>
+    <w:tmpl w:val="7F763DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35623141"/>
+    <w:nsid w:val="26F118BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABFC9138"/>
+    <w:tmpl w:val="630E6FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385562F6"/>
+    <w:nsid w:val="27203AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8850C6B4"/>
+    <w:tmpl w:val="0C12729C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393C7124"/>
+    <w:nsid w:val="29654179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E08CDCAC"/>
+    <w:tmpl w:val="10BA2CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4E7E50"/>
+    <w:nsid w:val="2AAF34FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7021D16"/>
+    <w:tmpl w:val="45FE76FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EED3D5A"/>
+    <w:nsid w:val="2B6F0662"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB004154"/>
+    <w:tmpl w:val="E410B9A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F136A7B"/>
+    <w:nsid w:val="2E6043DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D766DD7C"/>
+    <w:tmpl w:val="A2B808FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41686202"/>
+    <w:nsid w:val="2ECE5D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D48B082"/>
+    <w:tmpl w:val="600404B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E53806"/>
+    <w:nsid w:val="35BC2201"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F848240"/>
+    <w:tmpl w:val="B04285B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4679507F"/>
+    <w:nsid w:val="37B54BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A7C7BFA"/>
+    <w:tmpl w:val="CA16437E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491A232E"/>
+    <w:nsid w:val="46D75A77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C8AD448"/>
+    <w:tmpl w:val="955C8E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A724C48"/>
+    <w:nsid w:val="49517F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="180C0B14"/>
+    <w:tmpl w:val="E1CE21FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC93F12"/>
+    <w:nsid w:val="49D36D48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9129948"/>
+    <w:tmpl w:val="86F28238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA7324E"/>
+    <w:nsid w:val="4B176AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3A2D92"/>
+    <w:tmpl w:val="CB32D7EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="504F20C9"/>
+    <w:nsid w:val="51421119"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0569154"/>
+    <w:tmpl w:val="0EB451D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F75BB0"/>
+    <w:nsid w:val="518E0671"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8BC217E"/>
+    <w:tmpl w:val="647C71D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51340ED6"/>
+    <w:nsid w:val="538550CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53A8B45A"/>
+    <w:tmpl w:val="59F43B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516B30DA"/>
+    <w:nsid w:val="589C2E65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5610023E"/>
+    <w:tmpl w:val="FAB82364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D17757"/>
+    <w:nsid w:val="5E106278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF428C32"/>
+    <w:tmpl w:val="290658EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59A43291"/>
+    <w:nsid w:val="5F806CC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95EADBD2"/>
+    <w:tmpl w:val="22800E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D7B6FF5"/>
+    <w:nsid w:val="606269D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0AEC5FE"/>
+    <w:tmpl w:val="440A851C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD04EBD"/>
+    <w:nsid w:val="64415B40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1AE89CE"/>
+    <w:tmpl w:val="711CD09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623C75C6"/>
+    <w:nsid w:val="68FE2C96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B4EA68E"/>
+    <w:tmpl w:val="01882B80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F91D2A"/>
+    <w:nsid w:val="69C8623E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="851AD31E"/>
+    <w:tmpl w:val="E2206C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652E7470"/>
+    <w:nsid w:val="69E36F16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EDC0ED8"/>
+    <w:tmpl w:val="DA6A8F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9339B8"/>
+    <w:nsid w:val="715217D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45C87E54"/>
+    <w:tmpl w:val="9E161934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE10915"/>
+    <w:nsid w:val="77E26DA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74C2A780"/>
+    <w:tmpl w:val="45BCA408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79FC1C4F"/>
+    <w:nsid w:val="7D667F95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DFA05D0"/>
+    <w:tmpl w:val="E1A4E040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="2">
-[...104 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3284,85 +3284,85 @@
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
-    <w:rsid w:val="00831679"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
+    <w:rsid w:val="00B51750"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -4442,61 +4442,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00831679"/>
+    <w:rsid w:val="00B51750"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00831679"/>
+    <w:rsid w:val="00B51750"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4780,66 +4780,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C34C61C-EFF1-4DB6-8805-B0CB3DC5FFBC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{770B95CA-49BB-4D88-ADFA-9FBE56CCF01B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1299</Words>
-  <Characters>7410</Characters>
+  <Words>1298</Words>
+  <Characters>7399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8692</CharactersWithSpaces>
+  <CharactersWithSpaces>8680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>