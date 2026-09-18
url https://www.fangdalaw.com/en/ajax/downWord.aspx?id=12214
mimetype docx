--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="55DE4E11" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6FCD7F2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F4469" w:rsidP="001F4469">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHRISTINA FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4C65D018" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+          <w:p w14:paraId="706EB16B" w14:textId="3994DF87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F4469" w:rsidP="001F4469">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="78ED1476" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+          <w:p w14:paraId="6199424A" w14:textId="1F501363" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F4469" w:rsidP="001F4469">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3A36FAB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E049288" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F4469" w:rsidP="001F4469">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christina.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="55AA6986" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="79E14210" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F4469" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="059F1E3D" wp14:editId="472EC036">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51B05AD8" wp14:editId="70F10432">
                   <wp:extent cx="1651000" cy="2123935"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6A3CFE18" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B51750" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="707655E0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001F4469" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B51750">
+            <w:r w:rsidRPr="001F4469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>CHRISTINA FU SPECIALIZES IN CAPITAL MARKETS, FOREIGN INVESTMENT, MERGERS AND ACQUISITIONS, CORPORATE GOVERNANCE AND COMPLIANCE MATTERS, CONTENTIOUS REGULATORY AND ANTI-MONEY LAUNDERING WORK.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36507787" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="124076A0" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1343 +456,1343 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68010DDD" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="349562D9" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717A92B2" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B51750">
+    <w:p w14:paraId="1F41FB1D" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious Regulatory Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F37172" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="01A851A8" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several SFC Type 6 licensed corporations in responding to the SFC's enquiries during its annual review of sponsor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s due diligence work assessment for IPO application, including negligence in conducting due diligence, disclosure or provision of false and misleading information and violations of the SFC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s code of conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253B54F7" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="04093CE8" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a SFC Type 6 licensed corporation in responding to the SFC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s enquiries under section 6(1) of the Securities and Futures (Stock Market Listing) Rules regarding provision of false or misleading information and violations of disclosure obligations during the IPO process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF05858" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="560BCCD2" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several Hong Kong listed companies in their trading resumption application and/or their replies to the Hong Kong Stock Exchange's enquiry on whether the company has a sufficient level of operations to comply with Rule 13.24(1) of the Main Board Listing Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25063328" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="09D25833" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several Hong Kong listed companies on investigation conducted by the Hong Kong Accounting and Financial Reporting Council against its auditors/former auditors pertaining to adjustments, errors, omissions and/or misstatements in financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B59BCD7" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="4E8D7B0D" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the audit committee of several Hong Kong listed companies in connection with the enquiries from the Hong Kong Accounting and Financial Reporting Council relating to change in auditors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D2D491" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="0A77EB13" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the special committee of several Hong Kong listed companies as their legal advisors in conducting self-investigation requested by auditors and/or forensic investigation requested by regulators, including fund misappropriation, questionable procurement processes, suspected manipulation of business revenue, suspicious money lending to external parties and internal control system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0819119F" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="778CFD7E" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a director of a Hong Kong listed company in responding to an investigation by the Hong Kong Stock Exchange regarding a substantial undisclosed investment which was alleged to have breached the Hong Kong Listing Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CE1404" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="3DCE7978" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a licensed corporation engaged in virtual currencies business in response to compliance enquiries from the SFC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5B2B4" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="04C25508" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several foreign corporations on setting up their anti-money laundering system and policies in Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78488547" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B51750">
+    <w:p w14:paraId="158AE291" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Equity Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA33F1A" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="5D28DB11" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Fudan-zhangjiang Bio-Pharmaceutical Co., , a H share company listed on the Hong Kong Stock Exchange (stock code: 1349.HK) on its A-share issuance of on STAR Market of the Shanghai Stock Exchange (stock code: 688505.SH).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1328B029" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="269AD17F" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shandong Fengxiang Co., Ltd. (stock code: 9977) on its H shares global offering listing on the Main Board of the Hong Kong Stock Exchange. The sole sponsor was Southwest Securities; the joint global coordinators were ABCI Capital, China Galaxy International, China Securities (International) Corporate Finance, Haitong International and Southwest Securities Brokerage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6A58A8" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="2FD87355" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Ant Group Co., Ltd. (stock code: 6688) on its proposed dual listing on the STAR Board of the Shanghai Stock Exchange and the Main Board of the Hong Kong Stock Exchange and act as the Special Consultant as to Hong Kong Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D7BA11" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="2341B9CF" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sun Car Insurance Agency Co., Ltd. (stock code: 1879) on its proposed H shares global offering and listing on the Main Board of the Hong Kong Stock Exchange. Sun Car was quoted on NEEQ and sought for dual listing of its H shares on the Hong Kong Stock Exchange. The joint sponsors were China Galaxy International and CICC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB78166" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="3C69C723" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Haitong International as one of the underwriters on a rights issue of Carnival Group International Holdings Limited (stock code: 996).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5515FF5E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="7C7D7942" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Octal Capital as sole sponsor on a share offer of Yuk Wing Group Holdings Limited (stock code: 1536) and its listing on the Main Board of the Hong Kong Stock Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A2AC15" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="11BB9734" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Dasheng Agriculture Finance Technology Co., Ltd. (stock code: 1103) on its subscription of domestic shares and placing of H shares and its rights issue of domestic and H rights shares.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F0718E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="5F6FB877" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HSBC as the sole sponsor, and HSBC, BOCI, J.P. Morgan and Standard Chartered as placing agents on an acquisition constitutes a reverse takeover involving a deemed new listing on the Main Board of the Hong Kong Stock Exchange and a share placing of Joy City Property Limited (previously known as COFCO Land Holdings Limited) (stock code: 207).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A127E6" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="3E3F0E23" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shui On Land Limited (stock code: 272) on its rights issue. The joint underwriters were BNP, Standard Chartered and UOB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4C4C56" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="4F305233" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Esprit Holdings Limited (stock code: 330) on its rights issue. The joint underwriters were HSBC and UBS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652B950E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="65F585C7" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised BOCI as the sole placing agent on a RMB-denominated share placing on the Hong Kong Stock Exchange under a dual-counter trading arrangement by Hopewell Highway Infrastructure Limited (stock code: 00737(HK$) / 80737(RMB)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184E054C" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="4EF152E5" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sunshine Oilsands Ltd. (stock code: 2012) on its global offering and listing on the Main Board of Hong Kong Stock Exchange. Sunshine Oilsands is the first Alberta incorporated company to list on the Hong Kong Stock Exchange. The joint sponsors were Bank of China International, Deutsche Bank and Morgan Stanley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50980E0E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="049D1DD6" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised SBI Holdings, Inc. (stock code: 6488) on its Hong Kong depository receipts offering and secondary listing on the Main Board of the Hong Kong Stock Exchange. SBI is the first Japanese company to list on the Hong Kong Stock Exchange. The sole sponsor was Daiwa Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4260095A" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="306BB370" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIA Group Limited (stock code: 1299) on its global offering and listing on the Main Board of the Hong Kong Stock Exchange. The joint sponsors were Citigroup, Deutsche Bank, Goldman Sachs and Morgan Stanley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0556D515" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="48B8DD3B" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Agricultural Bank of China Limited (stock code: 1288) on its A+H shares global offering and listing on the Main Board of the Hong Kong Stock Exchange. The joint sponsors were CICC, Goldman Sachs, Morgan Stanley, Deutsche Bank, J.P. Morgan, Macquarie and ABCI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD89987" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="3945192B" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised BaWang International (Group) Holding Limited (stock code: 1338) on its global offering and listing on the Main Board of the Hong Kong Stock Exchange. The joint sponsors were HSBC and Morgan Stanley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0484EE53" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="72D6DC39" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CICC and Macquarie as joint sponsors on a A+H shares global offering of China South Locomotive &amp; Rolling Stock Corporation Limited (currently CRRC Corporation Limited after its merger with China CNR Corporation Limited) (stock code: 1766) and its listing on the Main Board of the Hong Kong Stock Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7879EC4B" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="08743440" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised J.P. Morgan and UBS as joint sponsors on a US$285 million global offering of Xtep International Holdings Limited (stock code: 1368) and its listing on the Main Board of the Hong Kong Stock Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573358FD" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B51750">
+    <w:p w14:paraId="2759F432" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mergers and Acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2328B72D" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="1E7B7633" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba Pictures Group Limited (stock code: 1060)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of online streaming business (involving consideration share issuance).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD74B4B" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="364F815C" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Viva Biotech Holdings (stock code: 1873)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s disposal of companies engaged in CRO business to investors including Temasek and HLC fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9D2A96" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="4A595A1D" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Telecom Corporation Limited (stock code: 728) on its acquisition of CDMA network assets and associated liabilities from China Telecommunications Corporation. The financial advisor was UBS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118AE7A6" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="2EC32D8C" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised G-Resources Group Limited (stock code: 1051)'s purchase of limited partnership interests in three funds and acquisition of Lippo Securities group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5753330D" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B51750">
+    <w:p w14:paraId="28A3877A" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Annual Retainers Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F063FD" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="563E11BF" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agricultural Bank of China Limited (stock code: 1288)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F929060" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="68E56033" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shandong International Trust Co., Ltd. (stock code: 1697)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D395B" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="444064EE" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Development Bank Financial Leasing Co., Ltd. (stock code: 1606)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0532F6CF" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="275339EE" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai MicroPort MedBot (Group) Co., Ltd. (stock code: 2252)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10037669" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="56E3C3E4" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shandong Fengxiang Co., Ltd. (stock code: 9997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30243322" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="2EC19339" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>G-Resources Group Limited (stock code: 1051)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6556C991" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="399A0B7A" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Telecom Corporation Limited (stock code: 728)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C570FF8" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="2507A68D" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sinopec Shanghai Petrochemical Company Limited (stock code: 338), etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA67560" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="30E652F1" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B804088" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="2EA0A8DA" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Manchester Metropolitan University, UK, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344C0E1F" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="03793140" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Australian National University, GDLP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A803C02" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="5FE990EB" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Hong Kong, SPACE, DLS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E967A1" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="24965FBA" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>South China University of Technology Certificate in Chinese Legal System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467D9A0E" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="0B55B721" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2516CAB0" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="04816253" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6365A391" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="6F14982A" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437D7457" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="03F8D3C1" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New Zealand (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3A9313" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="59A3D1DC" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Anti-money laundering Specialist (CAMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F58CD1" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="3D77B87E" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Professional Forensic Accountant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC95D54" w14:textId="77777777" w:rsidR="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="5472A0D7" w14:textId="77777777" w:rsidR="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4B0E542E" w:rsidR="00686369" w:rsidRPr="00B51750" w:rsidRDefault="00B51750" w:rsidP="00B51750">
+    <w:p w14:paraId="5567FC3C" w14:textId="4C9132FE" w:rsidR="00686369" w:rsidRPr="001F4469" w:rsidRDefault="001F4469" w:rsidP="001F4469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51750">
+      <w:r w:rsidRPr="001F4469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partners, Christina was with two prominent international firms namely, Freshfields and Herbert Smith Freehills Kramer.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B51750" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001F4469" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1990,1224 +1990,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00740DA9"/>
+    <w:nsid w:val="00905200"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B90EC28"/>
+    <w:tmpl w:val="AE4AFD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014D199C"/>
+    <w:nsid w:val="015D016C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40709A32"/>
+    <w:tmpl w:val="0922D6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02812D47"/>
+    <w:nsid w:val="01ED01AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E4C9096"/>
+    <w:tmpl w:val="1B48FCF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051C2303"/>
+    <w:nsid w:val="04C8094A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58DA3400"/>
+    <w:tmpl w:val="41584E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067976BE"/>
+    <w:nsid w:val="0F1D7BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF7E1968"/>
+    <w:tmpl w:val="7E0AB17A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D358FE"/>
+    <w:nsid w:val="112A3608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33687AD6"/>
+    <w:tmpl w:val="C1D479AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="086F4A95"/>
+    <w:nsid w:val="16D6512B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6024B754"/>
+    <w:tmpl w:val="BB8CA078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8F4582"/>
+    <w:nsid w:val="187F7624"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE649E3E"/>
+    <w:tmpl w:val="BBFEB13C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ADB1327"/>
+    <w:nsid w:val="19DB0C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D500E16"/>
+    <w:tmpl w:val="AA8A1F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10FC45D4"/>
+    <w:nsid w:val="245A3BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF7E1968"/>
+    <w:tmpl w:val="6D5827C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129B678B"/>
+    <w:nsid w:val="246439FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08B8F106"/>
+    <w:tmpl w:val="0DEC9322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13753259"/>
+    <w:nsid w:val="26E25685"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="901AD198"/>
+    <w:tmpl w:val="7134784C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156924CB"/>
+    <w:nsid w:val="26E84339"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D40EA4DE"/>
+    <w:tmpl w:val="903AA13E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15907306"/>
+    <w:nsid w:val="28CF3B3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53BCB644"/>
+    <w:tmpl w:val="DB12D712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A8054E"/>
+    <w:nsid w:val="2AA94CF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71A40606"/>
+    <w:tmpl w:val="08F04252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18BB657A"/>
+    <w:nsid w:val="2E6C16A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B28676C"/>
+    <w:tmpl w:val="D57220A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADE6E16"/>
+    <w:nsid w:val="311B257B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00D8DB94"/>
+    <w:tmpl w:val="1B12F2A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF5549B"/>
+    <w:nsid w:val="314151C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="537AF0FC"/>
+    <w:tmpl w:val="A934A6F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CCD2464"/>
+    <w:nsid w:val="392B6A28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BCAC284"/>
+    <w:tmpl w:val="283C052C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D18571F"/>
+    <w:nsid w:val="3A771424"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C930EA64"/>
+    <w:tmpl w:val="4AF4C514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20690A9B"/>
+    <w:nsid w:val="40A37D7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABD48992"/>
+    <w:tmpl w:val="431604D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2585219B"/>
+    <w:nsid w:val="40F82228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F763DEA"/>
+    <w:tmpl w:val="F2BA5636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F118BB"/>
+    <w:nsid w:val="42BD0039"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="630E6FC2"/>
+    <w:tmpl w:val="F7DC6FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27203AA2"/>
+    <w:nsid w:val="433A597F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C12729C"/>
+    <w:tmpl w:val="54B4F832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29654179"/>
+    <w:nsid w:val="451F7E63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10BA2CBC"/>
+    <w:tmpl w:val="234EF3A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAF34FD"/>
+    <w:nsid w:val="45B609C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45FE76FE"/>
+    <w:tmpl w:val="D04A2276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6F0662"/>
+    <w:nsid w:val="462B15C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E410B9A8"/>
+    <w:tmpl w:val="FDE0324E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E6043DF"/>
+    <w:nsid w:val="49614AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2B808FA"/>
+    <w:tmpl w:val="B23E6A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECE5D6C"/>
+    <w:nsid w:val="505628F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="600404B2"/>
+    <w:tmpl w:val="2F2C23CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35BC2201"/>
+    <w:nsid w:val="54435AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B04285B2"/>
+    <w:tmpl w:val="0360DDD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B54BEC"/>
+    <w:nsid w:val="553F1F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA16437E"/>
+    <w:tmpl w:val="CDBC57CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D75A77"/>
+    <w:nsid w:val="58910894"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="955C8E54"/>
+    <w:tmpl w:val="8C9E350A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49517F1B"/>
+    <w:nsid w:val="58D70943"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1CE21FC"/>
+    <w:tmpl w:val="07DCC9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D36D48"/>
+    <w:nsid w:val="5D0D0AE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86F28238"/>
+    <w:tmpl w:val="DEAAB4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B176AAE"/>
+    <w:nsid w:val="5DD0318F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB32D7EC"/>
+    <w:tmpl w:val="4912A6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51421119"/>
+    <w:nsid w:val="5FAE4DFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EB451D6"/>
+    <w:tmpl w:val="90CEC0FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="518E0671"/>
+    <w:nsid w:val="61216EF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="647C71D4"/>
+    <w:tmpl w:val="3F68ECA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538550CF"/>
+    <w:nsid w:val="64137B5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59F43B8E"/>
+    <w:tmpl w:val="AC361436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589C2E65"/>
+    <w:nsid w:val="64805E2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAB82364"/>
+    <w:tmpl w:val="A2CE3C66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E106278"/>
+    <w:nsid w:val="654D7E5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="290658EA"/>
+    <w:tmpl w:val="FCD07E66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F806CC9"/>
+    <w:nsid w:val="6A26051F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22800E5E"/>
+    <w:tmpl w:val="71BE2678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="606269D6"/>
+    <w:nsid w:val="6BCD6932"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="440A851C"/>
+    <w:tmpl w:val="D07E0270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64415B40"/>
+    <w:nsid w:val="6C1C2C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="711CD09E"/>
+    <w:tmpl w:val="B07C161A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FE2C96"/>
+    <w:nsid w:val="73FB3DFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01882B80"/>
+    <w:tmpl w:val="3AAE7D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C8623E"/>
+    <w:nsid w:val="74A95204"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2206C2E"/>
+    <w:tmpl w:val="F2BA5636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69E36F16"/>
+    <w:nsid w:val="757A2CF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA6A8F42"/>
+    <w:tmpl w:val="9688490C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="715217D7"/>
+    <w:nsid w:val="7B5F4C5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E161934"/>
+    <w:tmpl w:val="FCDAD2CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77E26DA9"/>
+    <w:nsid w:val="7D11428C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45BCA408"/>
+    <w:tmpl w:val="36801DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D667F95"/>
+    <w:nsid w:val="7DD23A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1A4E040"/>
+    <w:tmpl w:val="7D825EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
-[...5 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
-[...89 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="44"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3223,50 +3223,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001F4469"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
@@ -3318,51 +3319,50 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
-    <w:rsid w:val="00B51750"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -4442,61 +4442,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B51750"/>
+    <w:rsid w:val="001F4469"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B51750"/>
+    <w:rsid w:val="001F4469"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4780,51 +4780,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{770B95CA-49BB-4D88-ADFA-9FBE56CCF01B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B2D79A6-66F8-41D7-9AD8-B92B64B37B08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1298</Words>
   <Characters>7399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>