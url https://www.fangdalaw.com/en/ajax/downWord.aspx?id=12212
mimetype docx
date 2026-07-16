--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1AE83380" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00724404" w:rsidP="00724404">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0B50910D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHEN LU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="590C6EE5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00724404" w:rsidP="00724404">
+          <w:p w14:paraId="706EB16B" w14:textId="2CD95945" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4D072646" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00724404" w:rsidP="00724404">
+          <w:p w14:paraId="6199424A" w14:textId="294272BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5936</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="26543887" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00724404" w:rsidP="00724404">
+          <w:p w14:paraId="4F910ACA" w14:textId="7538080F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chen.lu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="166B6210" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00724404" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="63AF7A83" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="309DB4DD" wp14:editId="430B792E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DFBDA21" wp14:editId="74E9D39E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="08095881" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00724404" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="019A1406" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00724404">
+            <w:r w:rsidRPr="00D817E1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LU ADVISES ON ONSHORE AND CROSS-BORDER M&amp;A AND ON PRIVATE EQUITY AND CHINA INVESTMENTS. HE HAS EXPERIENCE IN A VARIETY OF CHINA-RELATED CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ED18FD" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4303C3CC" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1170 +456,1170 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681E8364" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="03113209" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C99256E" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="78CD1D03" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition and Exit Transactions*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B2ECB7" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="65160781" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised PAG on its controlling stake acquisition of CINIC, an industry leader in organic pigments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708E81CD" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="437892FC" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kirin on its sale of 40% shares in CR Beverage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA8C709" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="006B0B69" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Partners Group on its potential investment in Apex Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372EF6CB" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="1B08436D" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an ESR-managed fund in its sale of nine logistics properties to an ESR-managed RMB income fund with the aggregate gross asset value of more than RMB 5.8 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9D38C3" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="7A09AEB7" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novo Tellus and 65 Equity Partners, two Singapore-based investment funds, in connection with the acquisition of precision components business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A920E89" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="197A4AE3" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Bright Food Group on its acquisition of a 90% stake in Salov Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EA3B9A" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="020B52F8" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Clearlake Capital Group on its merger with Unifrax, included advising on PRC-related matters such as the preparation of the CSRC filings for an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B51B1D8" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="1539CDFC" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD.com on its merger of its O2O business JD Daojia with Dada Nexus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFFAE0E" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="651D3E0E" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lactalis on its acquisition of 95% equity interests in a dairy products manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FA150D" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="6C88FAD9" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pactera Technology International on its USD 625 million privatization by a consortium led by Blackstone Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12961B7E" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="0C6FA042" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Perfect World on its USD 100 million acquisition of 30.3 million class A common shares of Shanda Games and its subsequent sale of the entire equity interest to Shanghai Buyout Fund for USD 104.6 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502C3316" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="07F6B872" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zhejiang Jiayuan Real Estate Group on its acquisition of Jiangsu Five Star Appliance from NYSE-listed Best Buy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5462B460" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="3BE11F76" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VanceInfo Technologies on its USD 875 million merger with hiSoft Technology Internationa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB14943" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="1D805A04" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediaV Holding Company Limited on the sales of its controlling equity interests to Qihoo 360 Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5935A5B4" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="21869EEE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediaV Holding Company Limited on its sale of an 85% equity stake in Shanghai Man Cool Advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BF2FE" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="550BFD0F" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Dahuangfeng Technology on its sale of its entire equity interest to Kuaidi Taxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F849CE" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="3C6A3E10" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chairman and CEO of Sungy Mobile Limited (Mr. Yuqiang Deng) and the consortium that he formed on the USD 155 million privatization of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0581CD95" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="3ED83445" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Representative Transactions*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA421A3" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="60E117B7" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi as its PRC counsel in connection with its listing on the Main Board, Hong Kong Stock Exchange (this listing is the first one listed on HKEx in accordance with Chaper 18C of the Hong Kong Listing Rules)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061FB5CA" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="7950EC70" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi as its PRC Counsel in connection with two follow-on offering transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E541C93" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="60191F01" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi in connection with two collaboration transactions with Experimental Drug Development Centre (an institution sponsored by the Singapore government) and CK Life Science (a HK listed company with the primary business focusing on the R&amp;D and sales of healthcare products and pharmaceutical products)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E1E8C5" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="5F788138" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MicroPort on its: 1. Series B and Series C financing for its cardiac rhythm business; 2. Series A and Series B financing for its robotics business; 3. convertible note financing and cross-border restructuring for its neurotech business; 4. investment in Rapid (an Isreali medical device company) in connection with its Series D financing; 5. Advised MicroPort on its controlling stake acquisition of Argus Scientific; and 6. strategic equity financing for its urology and digestive business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58679AA4" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="1F81E1D7" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediTrust Health (an innovative healthcare service platform) in connection with its equity financing involving an aggregate investment amount of RMB 2 billion and its Series C+ round equity financing with the investment made by HSBC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FC776A" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="0FE3C73A" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AstraZeneca-CICC on its investment in ZSHK Holding Limited in connection with its Series B round equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2C7B81" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="241FAE0C" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kyowa Kirin, a global leading R&amp;D company for innovative drugs, for a series of asset restructuring arrangements with Winhealth, including its five established brands in China to be transferred to a special-purpose company with a transfer price of up to RMB 720 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45962777" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="4D11EEBE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised QST (a leading multi-sensor platform) in connection with several onshore and offshore investment in censor and solutions industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7524ECCB" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="01371177" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised PAG on its USD 2.8 billion pre-IPO investment in Wanda Commercial Management and a consortium led by PAG to further invest in Wanda Commercial Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8B3459" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="5CB37EEE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its investment in Arkbio Sciences, a drug research and development company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9E4D63" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="722E3AF4" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng on its Series A investment in Didi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F87161" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="2FCBC5FD" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG on its investments in a company engaging in bitcoin business in Japan and its subsequent full exit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEBD31A" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="78FAA423" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Aptar in its minority investment in an online cosmetics sales company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBAEE3C" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="56CA5A96" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GGV on its cross-border restructuring of Geek+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5444FA" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="6996E897" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD.com on its USD 1.5 billion strategic alliance with Walmart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC0DBBA" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="7CAB7785" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD Logistics on its USD 2.5 billion financing from various leading investors in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FED3D23" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="24A13B71" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Media Capital on its investments in several media and entertainment companies, including its Series D investment in Bilibili</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740F3191" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="64470800" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading private equity fund on its cross-border restructuring and equity purchase transaction of a US-based toy manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD7EFDB" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="363190BB" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading sports marketing company in China on its minority stake investment in a company engaging in the operation and organization of Formula E races</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D46650" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="63E499FE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading private equity fund on its USD 100 million investment in a vegetable logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425D6909" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="017F03BA" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Heng Rui Xin Energy on its acquisition of an 19.9% stake in LDK Solar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46069CA6" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="1F2CC7FA" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Samena on its investment in several kindergartens in China   *Includes clients and transactions before Mr. Lu joined Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12613ADC" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="5459BA85" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A898AA" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="01BA75D1" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1085584F" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="1F5E3E4E" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA61716" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="23A8F70B" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A03487" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="70152DA9" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB82923" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="64567947" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5873180B" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="17CF5714" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F7CBDB" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="2F11E661" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAB748E" w14:textId="77777777" w:rsidR="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="17F4266E" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6EA32A4C" w:rsidR="00686369" w:rsidRPr="00724404" w:rsidRDefault="00724404" w:rsidP="00724404">
+    <w:p w14:paraId="5567FC3C" w14:textId="0C73169E" w:rsidR="00686369" w:rsidRPr="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724404">
+      <w:r w:rsidRPr="00D817E1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lu joined Fangda Partners in 2018. Before joining the firm, he worked at Orrick, Herrington &amp; Sutcliffe LLP. He has also worked as a seconded attorney at an international private equity fund.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00724404" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D817E1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1817,260 +1817,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C6485A"/>
+    <w:nsid w:val="00240833"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ECA6CE6"/>
+    <w:tmpl w:val="2556C1E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E663D8"/>
+    <w:nsid w:val="01D97FAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E662CA5A"/>
+    <w:tmpl w:val="00B0C1AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3805EA"/>
+    <w:nsid w:val="06DA0711"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88129188"/>
+    <w:tmpl w:val="B3DC7B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FC2955"/>
+    <w:nsid w:val="07DD47CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="397CAA4C"/>
+    <w:tmpl w:val="7E70ED54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A5C7BB6"/>
+    <w:nsid w:val="0DF408C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C25234F0"/>
+    <w:tmpl w:val="D1100AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD950A2"/>
+    <w:nsid w:val="10F94429"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6DC34DA"/>
+    <w:tmpl w:val="353CB944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E683AA3"/>
+    <w:nsid w:val="13C80E93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DFC433A"/>
+    <w:tmpl w:val="D0B8AB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26443019"/>
+    <w:nsid w:val="17DA3539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD820C50"/>
+    <w:tmpl w:val="58BA41BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284F0C01"/>
+    <w:nsid w:val="1BC50F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="220A38FC"/>
+    <w:tmpl w:val="B3C87D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C474BFE"/>
+    <w:nsid w:val="1FC46CE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23C8FCD2"/>
+    <w:tmpl w:val="511644E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2553226A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E305D40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27CD2F37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="499066E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AC33714"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2974C2B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0E7F73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E8AA394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2139,1065 +2223,981 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8D707C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314A2FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3C0159A"/>
+    <w:tmpl w:val="2AC6652C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30FD172A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31D863D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6D67B68"/>
+    <w:tmpl w:val="5C580360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BB5C21"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0576E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32BA5B40"/>
+    <w:tmpl w:val="89F631D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="332C5C1E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452D0654"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B168681C"/>
+    <w:tmpl w:val="B66A8BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37730386"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="458C43B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDF2F084"/>
+    <w:tmpl w:val="3DC29B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380A2834"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48564463"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D75448BA"/>
+    <w:tmpl w:val="EB14EA36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3887613D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DDA759B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09347810"/>
+    <w:tmpl w:val="6C6C0868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EC7B02"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52B35A45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AE2C2BA"/>
+    <w:tmpl w:val="D5047A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5B06C3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53966E2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E0ABF0E"/>
+    <w:tmpl w:val="5FDABB32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C2402B5"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="566115EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09347810"/>
+    <w:tmpl w:val="235040AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BE56CF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E837BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D94FC06"/>
+    <w:tmpl w:val="341C6892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44FF2E15"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57616BA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F81B98"/>
+    <w:tmpl w:val="EF1210B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483C77BE"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B454024"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14CE6F7A"/>
+    <w:tmpl w:val="D8E2D1A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B536918"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B9E0EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA7E3728"/>
+    <w:tmpl w:val="0CA0AC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DAE5162"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BA472DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC528AEA"/>
+    <w:tmpl w:val="BF6C151E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F105E2D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F756619"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D382B68E"/>
+    <w:tmpl w:val="0338F1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F814B5C"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61E42747"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E000B5A"/>
+    <w:tmpl w:val="6C6C0868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55462BD4"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65245086"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="547C8FBE"/>
+    <w:tmpl w:val="4656DB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5E7483"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661467D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C24D414"/>
+    <w:tmpl w:val="82EE88F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B7E3187"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D678F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4B21A00"/>
+    <w:tmpl w:val="83D4E07C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C976243"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="698137F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7EAD5F0"/>
+    <w:tmpl w:val="14B6110A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E2C0C3B"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A033E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DAAA940"/>
+    <w:tmpl w:val="C498A606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDF627D"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A97707B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC6E1DCC"/>
+    <w:tmpl w:val="357AF512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67283EF6"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702A5D95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFA6FF0A"/>
+    <w:tmpl w:val="ABBE16E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4A2AC6"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70437F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F258BE20"/>
+    <w:tmpl w:val="8CF86EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7174A6"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D745D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D360438"/>
+    <w:tmpl w:val="DBF4B9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70746E71"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7285172A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E966AE1E"/>
+    <w:tmpl w:val="F0AC8048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F91D03"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72DF12F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96AA6F14"/>
+    <w:tmpl w:val="BA90A3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738D393C"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77EE2F5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D7C6568"/>
+    <w:tmpl w:val="3246055A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774B3DF3"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA75340"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4448D294"/>
+    <w:tmpl w:val="F536D54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BEF6382"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9A42A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C46E3786"/>
+    <w:tmpl w:val="CB5E60CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C732A1B"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC151A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F7C6B8C"/>
+    <w:tmpl w:val="78409756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="9">
-[...80 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="43">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3267,51 +3267,50 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="00724404"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
@@ -3322,50 +3321,51 @@
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D817E1"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4431,61 +4431,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00724404"/>
+    <w:rsid w:val="00D817E1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00724404"/>
+    <w:rsid w:val="00D817E1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4769,51 +4769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6E95AEF-084D-44E6-A606-B0BEFEE1558A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49C278B8-8979-4608-90BD-36F64BAD0D7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>905</Words>
   <Characters>5160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>