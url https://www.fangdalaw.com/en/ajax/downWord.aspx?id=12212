--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0B50910D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="43A17F17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHEN LU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2CD95945" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+          <w:p w14:paraId="706EB16B" w14:textId="2595611C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="294272BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+          <w:p w14:paraId="6199424A" w14:textId="6EBB3B26" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5936</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7538080F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+          <w:p w14:paraId="4F910ACA" w14:textId="1FD901B0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chen.lu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="63AF7A83" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6F85E5C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF3882" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DFBDA21" wp14:editId="74E9D39E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ECCB74A" wp14:editId="47A88FBF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="019A1406" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D817E1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="63229188" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BF3882" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D817E1">
+            <w:r w:rsidRPr="00BF3882">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LU ADVISES ON ONSHORE AND CROSS-BORDER M&amp;A AND ON PRIVATE EQUITY AND CHINA INVESTMENTS. HE HAS EXPERIENCE IN A VARIETY OF CHINA-RELATED CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4303C3CC" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="083B50E8" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1170 +456,1170 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03113209" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="48810488" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CD1D03" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="04840EB9" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition and Exit Transactions*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65160781" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="6D44A866" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised PAG on its controlling stake acquisition of CINIC, an industry leader in organic pigments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437892FC" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="3BAFF7AB" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kirin on its sale of 40% shares in CR Beverage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006B0B69" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="2C0FEC1D" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Partners Group on its potential investment in Apex Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B08436D" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="68C1A781" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an ESR-managed fund in its sale of nine logistics properties to an ESR-managed RMB income fund with the aggregate gross asset value of more than RMB 5.8 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A09AEB7" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="713F812B" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novo Tellus and 65 Equity Partners, two Singapore-based investment funds, in connection with the acquisition of precision components business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A4AE3" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="7C4ED10E" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Bright Food Group on its acquisition of a 90% stake in Salov Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020B52F8" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="520444A1" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Clearlake Capital Group on its merger with Unifrax, included advising on PRC-related matters such as the preparation of the CSRC filings for an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1539CDFC" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="1FB20714" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD.com on its merger of its O2O business JD Daojia with Dada Nexus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651D3E0E" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="0E2872AF" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lactalis on its acquisition of 95% equity interests in a dairy products manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C88FAD9" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="6A81A217" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pactera Technology International on its USD 625 million privatization by a consortium led by Blackstone Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6FA042" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="2DFB2CFE" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Perfect World on its USD 100 million acquisition of 30.3 million class A common shares of Shanda Games and its subsequent sale of the entire equity interest to Shanghai Buyout Fund for USD 104.6 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6B872" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="1481C630" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zhejiang Jiayuan Real Estate Group on its acquisition of Jiangsu Five Star Appliance from NYSE-listed Best Buy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE11F76" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="6647F2CD" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VanceInfo Technologies on its USD 875 million merger with hiSoft Technology Internationa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D805A04" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="73F0C131" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediaV Holding Company Limited on the sales of its controlling equity interests to Qihoo 360 Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21869EEE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="2132D256" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediaV Holding Company Limited on its sale of an 85% equity stake in Shanghai Man Cool Advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550BFD0F" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="212BB95B" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Dahuangfeng Technology on its sale of its entire equity interest to Kuaidi Taxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6A3E10" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="252E202A" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chairman and CEO of Sungy Mobile Limited (Mr. Yuqiang Deng) and the consortium that he formed on the USD 155 million privatization of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED83445" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="27B429B3" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Representative Transactions*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E117B7" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="25D6E6C6" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi as its PRC counsel in connection with its listing on the Main Board, Hong Kong Stock Exchange (this listing is the first one listed on HKEx in accordance with Chaper 18C of the Hong Kong Listing Rules)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7950EC70" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="78220CE1" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi as its PRC Counsel in connection with two follow-on offering transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60191F01" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="44538FC2" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi in connection with two collaboration transactions with Experimental Drug Development Centre (an institution sponsored by the Singapore government) and CK Life Science (a HK listed company with the primary business focusing on the R&amp;D and sales of healthcare products and pharmaceutical products)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F788138" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="366AEE20" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MicroPort on its: 1. Series B and Series C financing for its cardiac rhythm business; 2. Series A and Series B financing for its robotics business; 3. convertible note financing and cross-border restructuring for its neurotech business; 4. investment in Rapid (an Isreali medical device company) in connection with its Series D financing; 5. Advised MicroPort on its controlling stake acquisition of Argus Scientific; and 6. strategic equity financing for its urology and digestive business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F81E1D7" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="6CBB9EAE" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediTrust Health (an innovative healthcare service platform) in connection with its equity financing involving an aggregate investment amount of RMB 2 billion and its Series C+ round equity financing with the investment made by HSBC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE3C73A" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="3EF3BD7D" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AstraZeneca-CICC on its investment in ZSHK Holding Limited in connection with its Series B round equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241FAE0C" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="12FCB28D" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kyowa Kirin, a global leading R&amp;D company for innovative drugs, for a series of asset restructuring arrangements with Winhealth, including its five established brands in China to be transferred to a special-purpose company with a transfer price of up to RMB 720 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D11EEBE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="0DA5C775" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised QST (a leading multi-sensor platform) in connection with several onshore and offshore investment in censor and solutions industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01371177" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="7E61A989" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised PAG on its USD 2.8 billion pre-IPO investment in Wanda Commercial Management and a consortium led by PAG to further invest in Wanda Commercial Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB37EEE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="118F8C9B" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its investment in Arkbio Sciences, a drug research and development company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722E3AF4" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="5D7351A9" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng on its Series A investment in Didi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCBC5FD" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="2FE9D65D" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG on its investments in a company engaging in bitcoin business in Japan and its subsequent full exit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FAA423" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="3AC5B052" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Aptar in its minority investment in an online cosmetics sales company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CA5A96" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="2021F8EE" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GGV on its cross-border restructuring of Geek+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6996E897" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="74BBC3D1" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD.com on its USD 1.5 billion strategic alliance with Walmart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAB7785" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="1830948A" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD Logistics on its USD 2.5 billion financing from various leading investors in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A13B71" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="5326E558" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Media Capital on its investments in several media and entertainment companies, including its Series D investment in Bilibili</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64470800" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="6240EA1A" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading private equity fund on its cross-border restructuring and equity purchase transaction of a US-based toy manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363190BB" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="620DDD7C" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading sports marketing company in China on its minority stake investment in a company engaging in the operation and organization of Formula E races</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E499FE" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="578BB476" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading private equity fund on its USD 100 million investment in a vegetable logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017F03BA" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="03282F8A" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Heng Rui Xin Energy on its acquisition of an 19.9% stake in LDK Solar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2CC7FA" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="6B04D6F5" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Samena on its investment in several kindergartens in China   *Includes clients and transactions before Mr. Lu joined Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5459BA85" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="61E55976" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BA75D1" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="460D6A7A" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5E3E4E" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="24C50BD7" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A8F70B" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="034ADB17" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70152DA9" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="5C200DE6" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64567947" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="14AE5C09" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CF5714" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="7FC15717" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F11E661" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="611337A4" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F4266E" w14:textId="77777777" w:rsidR="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="13C07418" w14:textId="77777777" w:rsidR="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0C73169E" w:rsidR="00686369" w:rsidRPr="00D817E1" w:rsidRDefault="00D817E1" w:rsidP="00D817E1">
+    <w:p w14:paraId="5567FC3C" w14:textId="59327896" w:rsidR="00686369" w:rsidRPr="00BF3882" w:rsidRDefault="00BF3882" w:rsidP="00BF3882">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D817E1">
+      <w:r w:rsidRPr="00BF3882">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lu joined Fangda Partners in 2018. Before joining the firm, he worked at Orrick, Herrington &amp; Sutcliffe LLP. He has also worked as a seconded attorney at an international private equity fund.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D817E1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BF3882" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1817,344 +1817,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00240833"/>
+    <w:nsid w:val="016B0608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2556C1E4"/>
+    <w:tmpl w:val="7BDAFF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D97FAB"/>
+    <w:nsid w:val="087F3180"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B0C1AC"/>
+    <w:tmpl w:val="CDC80792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06DA0711"/>
+    <w:nsid w:val="0B944D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3DC7B1E"/>
+    <w:tmpl w:val="2BC81AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DD47CD"/>
+    <w:nsid w:val="16237F2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E70ED54"/>
+    <w:tmpl w:val="772AEB3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF408C8"/>
+    <w:nsid w:val="19F5742F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1100AF6"/>
+    <w:tmpl w:val="2EC23EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F94429"/>
+    <w:nsid w:val="1A07413C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="353CB944"/>
+    <w:tmpl w:val="08A62D1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C80E93"/>
+    <w:nsid w:val="1A4C7DBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0B8AB40"/>
+    <w:tmpl w:val="982EA826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17DA3539"/>
+    <w:nsid w:val="1CB50887"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58BA41BC"/>
+    <w:tmpl w:val="A8D6B336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC50F49"/>
+    <w:nsid w:val="1F74665A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3C87D84"/>
+    <w:tmpl w:val="09A07A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC46CE5"/>
+    <w:nsid w:val="200062D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511644E8"/>
+    <w:tmpl w:val="2F2C0EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2553226A"/>
+    <w:nsid w:val="20203228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E305D40"/>
+    <w:tmpl w:val="0AD2933C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CD2F37"/>
+    <w:nsid w:val="217F4DD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="499066E6"/>
+    <w:tmpl w:val="BC746948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC33714"/>
+    <w:nsid w:val="23470CF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2974C2B6"/>
+    <w:tmpl w:val="B31CE9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0E7F73"/>
+    <w:nsid w:val="23E1149F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E8AA394"/>
+    <w:tmpl w:val="5C662D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25917272"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17E88632"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26373AB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FFAFA6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2B48E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61F0B238"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B7E292C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A82E77D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2223,981 +2307,897 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314A2FF1"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF2269C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC6652C"/>
+    <w:tmpl w:val="8A66D1EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D863D5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33212733"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C580360"/>
+    <w:tmpl w:val="DB46BADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0576E8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA77670"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89F631D6"/>
+    <w:tmpl w:val="5756FD3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="452D0654"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E5A4F79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B66A8BD6"/>
+    <w:tmpl w:val="C7523B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458C43B3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E697343"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DC29B0C"/>
+    <w:tmpl w:val="009012BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48564463"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40525CB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB14EA36"/>
+    <w:tmpl w:val="761A5AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDA759B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4342044A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C6C0868"/>
+    <w:tmpl w:val="79F4023E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B35A45"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44DE4320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5047A5A"/>
+    <w:tmpl w:val="F2BCCC86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53966E2C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F35B93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FDABB32"/>
+    <w:tmpl w:val="D060A610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="566115EC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47083100"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="235040AE"/>
+    <w:tmpl w:val="AF501F60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E837BB"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F010D21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="341C6892"/>
+    <w:tmpl w:val="110A0340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57616BA1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F477D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF1210B0"/>
+    <w:tmpl w:val="A17454DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B454024"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F51CD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8E2D1A8"/>
+    <w:tmpl w:val="8FFC1A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B9E0EE4"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53040FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CA0AC56"/>
+    <w:tmpl w:val="75722906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BA472DD"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56135523"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF6C151E"/>
+    <w:tmpl w:val="2F38013A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F756619"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DE503E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0338F1E8"/>
+    <w:tmpl w:val="295AE8C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E42747"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A7577AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C6C0868"/>
+    <w:tmpl w:val="009012BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65245086"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D3F7D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4656DB96"/>
+    <w:tmpl w:val="41F49290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661467D7"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E6C1B41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82EE88F8"/>
+    <w:tmpl w:val="3DEACA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D678F8"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66923E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83D4E07C"/>
+    <w:tmpl w:val="0C6E4F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698137F7"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="676F4EBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14B6110A"/>
+    <w:tmpl w:val="2724EC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A033E39"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B2A7967"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C498A606"/>
+    <w:tmpl w:val="DE1C9AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A97707B"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D2568F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="357AF512"/>
+    <w:tmpl w:val="27240178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702A5D95"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70CD2867"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABBE16E0"/>
+    <w:tmpl w:val="82461A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70437F72"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="717D1838"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CF86EBE"/>
+    <w:tmpl w:val="8F2CF65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D745D4"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72550574"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBF4B9F4"/>
+    <w:tmpl w:val="17068A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7285172A"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A85A21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0AC8048"/>
+    <w:tmpl w:val="43AA4B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72DF12F7"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BF713CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA90A3EE"/>
+    <w:tmpl w:val="93B044C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10">
-[...62 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="34">
-[...8 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3313,59 +3313,59 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BF3882"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D817E1"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4431,61 +4431,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D817E1"/>
+    <w:rsid w:val="00BF3882"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D817E1"/>
+    <w:rsid w:val="00BF3882"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4769,51 +4769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49C278B8-8979-4608-90BD-36F64BAD0D7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DE2A41-229B-4303-8A70-14DF87E2ABCF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>905</Words>
   <Characters>5160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>