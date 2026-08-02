--- v0 (2026-06-08)
+++ v1 (2026-08-02)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4D8FAD0C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3066FAF8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BRIAN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1BEE7D7A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+          <w:p w14:paraId="706EB16B" w14:textId="79B6C5BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="27507C2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+          <w:p w14:paraId="6199424A" w14:textId="73CD1F6D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="55B88F6E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+          <w:p w14:paraId="4F910ACA" w14:textId="1F3BA04C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="450B285F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0069691C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="46C41DC5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5818A0AC" wp14:editId="4C4B9B7F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CB6FA3C" wp14:editId="5B3C19A3">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="24635AEF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0069691C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4D813549" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0069691C">
+            <w:r w:rsidRPr="00F06C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BRIAN LIU SPECIALIZES IN PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A, CAPITAL MARKET, AND FUND FORMATION AND COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122BF3A3" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="29B100C6" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1125 +456,1124 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2869A4F7" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="7FE81CDA" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCB172F" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="7938E17B" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DDCFFC" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="381F02BC" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Geometrical Perception &amp; Learning for its financing from Matrix, Baidu, Xiaomi, Bosch and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35041578" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="56475443" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Unitree for its financing from SZVC, CIIF and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AF14C5" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="2E966540" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nio Capital for its investment in a joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00219B59" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="533200C1" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nanjing Sky for its financing from Cathay Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01750212" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="50FD48D7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ushopal for its structure reorganization and financing from FountainVest, Cathay Capital and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EB1C2E" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="0B572028" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HHO for its financing from Vision Plus Capital, IDG, Temasek and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E60831B" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="3F10D3D6" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern bell Capital in its equity investment in Wuxi Intelligent Analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01085BB1" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="12E29088" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital for its co-investment with Tencent in Tongcheng (LY.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CE630D" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="573D1C93" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tongcheng (LY.com) for its strategic cooperation with Ctrip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1E7138" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="3C36E62C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in xueqiu.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A776B87" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="002149D7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its acquisition of riskstorm.com, a leading AI-based intelligence analysis service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35487365" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="4E70060C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in Logory Logistics, a leading digital freight platform in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43045944" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="20B921C8" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00F06C69">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Represented Alibaba in its rounds of investments in Yiguo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AABEF1C" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="620B1718" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for a series of acquisitions in TMT industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195E3D12" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="7BE78454" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus for its investment in GaiaWorks, a leading workforce management clouding service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285C0FEE" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="39F0DD9C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangahi Integrated Circuit Fund for its investment in Everdisplay Optronics with an investment amount of approximately RMB 2.9 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA22F26" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="704465A9" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qianxun SI, a leading precise positioning service provider, for its financing from the series A investors of China Venture Capital, Shanghai International Group and ICBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B5E09A" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="3C332633" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190FD650" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="0D6C46E1" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its issue of USD 5 billion principal amount of convertible senior notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029113DA" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="554224A7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Zeekr (NYSE: ZK) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8E7B85" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="71E74D98" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Hesai Technology (NASDAQ: HSAI) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F43B6B" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="7C2A3A47" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Alibaba (NYSE: BABA) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D813D6F" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="7DA8880C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Alibaba (9988.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2897B3" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="6E22EC50" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its respective issue of USD 5 billion and USD 7 billion principal amount of notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386CF3C7" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="01D83B2C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Baozun (NASDAQ: BZUN) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C638DC6" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="7B91ADD0" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Baozun (9991.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CE4C11" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="779E81C9" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Agora(NASDAQ:API) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BC6EA2" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="1403891B" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the follow-on offering of American Depositary Shares by iClick (NASDAQ:ICLK).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0348F1AB" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="68DC1208" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Tian Ge Interactive (1980.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE32F24" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="084E0D79" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Genscript (1548.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4771566A" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="41EDEFD2" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FUND FORMATION AND COMPLIANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56081EA0" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="03D15542" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C18DCD5" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="0768A4CF" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Gaorong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0714B2F8" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="65FB7A43" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its formation of RMB fund II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E9C2E8" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="2E0C6D37" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC and Sunshine Insurance for their investments in CDH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA5CBE9" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="3A062530" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its investment in HillHouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C73AD4C" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="12D7A7E7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its contractual fund formation and its investment in Lianjia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533159FA" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="430968C9" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CEB134" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="346F9A06" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Venture Capital for a series of investments in funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5305DB53" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="0448CBE0" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai S&amp;T Innovation Fund for its investment in DT Cpital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152BE9F9" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="2483E503" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its restructuring of RMB I fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235D7BF0" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="3A87F0DA" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9563C6" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="2CFAC797" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF4DC06" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="2DCFEF6C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University, LL.B., 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D132D3D" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="2E5D1DB8" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AEFAC9" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="4A3DB8B5" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63425037" w14:textId="77777777" w:rsidR="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="524C816F" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="020C49B1" w:rsidR="00686369" w:rsidRPr="0069691C" w:rsidRDefault="0069691C" w:rsidP="0069691C">
+    <w:p w14:paraId="5567FC3C" w14:textId="5C0E7329" w:rsidR="00686369" w:rsidRPr="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069691C">
+      <w:r w:rsidRPr="00F06C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Liu joined Fangda Partners in July 2013.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0069691C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F06C69" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1772,1339 +1771,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F71C1E"/>
+    <w:nsid w:val="00295FEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D292C3FC"/>
+    <w:tmpl w:val="D43458E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063841A3"/>
+    <w:nsid w:val="0050394B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D00C0D28"/>
+    <w:tmpl w:val="CD0850C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08167122"/>
+    <w:nsid w:val="02E66CF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34841DC6"/>
+    <w:tmpl w:val="71C2AE7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084D147E"/>
+    <w:nsid w:val="035C7E8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D00ACCEA"/>
+    <w:tmpl w:val="6FDE0ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B178D4"/>
+    <w:nsid w:val="03D366B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34B42EC6"/>
+    <w:tmpl w:val="CBECA62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A3A7F10"/>
+    <w:nsid w:val="056C302A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF76CC04"/>
+    <w:tmpl w:val="D68C4E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA060AB"/>
+    <w:nsid w:val="07DB143F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D462F98"/>
+    <w:tmpl w:val="62C80D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115235E7"/>
+    <w:nsid w:val="084D1D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F8A3E72"/>
+    <w:tmpl w:val="23921EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="120C12BF"/>
+    <w:nsid w:val="0C275CFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A000A5C"/>
+    <w:tmpl w:val="02FCD804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14071209"/>
+    <w:nsid w:val="0CCF266B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="623C0214"/>
+    <w:tmpl w:val="CE82E1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15FF1233"/>
+    <w:nsid w:val="10B77E6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05E21C18"/>
+    <w:tmpl w:val="C786E96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181F1B96"/>
+    <w:nsid w:val="12224B0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75FA8930"/>
+    <w:tmpl w:val="DE503776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185E7B36"/>
+    <w:nsid w:val="12976DDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75EA1014"/>
+    <w:tmpl w:val="94168512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AE7631"/>
+    <w:nsid w:val="18A47E64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39F02B8E"/>
+    <w:tmpl w:val="52EC941E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193E1B46"/>
+    <w:nsid w:val="1948150C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58E6DD8A"/>
+    <w:tmpl w:val="BE9A9EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDA5BA8"/>
+    <w:nsid w:val="216E3DA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CF4CDDE"/>
+    <w:tmpl w:val="5F54820E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20371EC5"/>
+    <w:nsid w:val="236D478F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CDC1B24"/>
+    <w:tmpl w:val="7B90D214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="228A347C"/>
+    <w:nsid w:val="24DF3847"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCCC385C"/>
+    <w:tmpl w:val="73D8C526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="235C48CE"/>
+    <w:nsid w:val="26F83E52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7B4446C"/>
+    <w:tmpl w:val="5332407A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29A602C4"/>
+    <w:nsid w:val="297F1D31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FF82E70"/>
+    <w:tmpl w:val="A89AB3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A581FED"/>
+    <w:nsid w:val="2DDC1291"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="365AA4FA"/>
+    <w:tmpl w:val="B7A6D1BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8314C6"/>
+    <w:nsid w:val="2E175903"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3732C62C"/>
+    <w:tmpl w:val="3AB47E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D930B06"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D860B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE78D2F0"/>
+    <w:tmpl w:val="800E32C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BF7643"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41662351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5228633A"/>
+    <w:tmpl w:val="A25E9858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362A3573"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="462B342E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0302AA28"/>
+    <w:tmpl w:val="62C80D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="375867D2"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47FD774A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F12951C"/>
+    <w:tmpl w:val="47B420E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B964EC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A235732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EEC83FE"/>
+    <w:tmpl w:val="8660877C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A55E6E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A752FEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F6652FE"/>
+    <w:tmpl w:val="0CFECC88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9B4073"/>
+    <w:nsid w:val="4B7A54F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40183F9E"/>
+    <w:tmpl w:val="D28AAF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43EA22F7"/>
+    <w:nsid w:val="50C26BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA56343C"/>
+    <w:tmpl w:val="1826B022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45406B74"/>
+    <w:nsid w:val="55043901"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D9A43A8"/>
+    <w:tmpl w:val="ECAAB606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A8177F"/>
+    <w:nsid w:val="56D448DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0986144"/>
+    <w:tmpl w:val="3AAC4CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E28144E"/>
+    <w:nsid w:val="582664C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4106602"/>
+    <w:tmpl w:val="FB92CBDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D01D07"/>
+    <w:nsid w:val="5F4D5D9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFDEA9C4"/>
+    <w:tmpl w:val="1B7CBE26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D85A85"/>
+    <w:nsid w:val="60AF5D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28A23074"/>
+    <w:tmpl w:val="CEC86F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F702BF"/>
+    <w:nsid w:val="61792E75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F91EA1B8"/>
+    <w:tmpl w:val="55065ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="545B7939"/>
+    <w:nsid w:val="62BE5FE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9906488"/>
+    <w:tmpl w:val="78641F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C491ACC"/>
+    <w:nsid w:val="68AC5F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50B2425C"/>
+    <w:tmpl w:val="34D43924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C597AF4"/>
+    <w:nsid w:val="6F71181F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58E6DD8A"/>
+    <w:tmpl w:val="3536CB6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C892A92"/>
+    <w:nsid w:val="6FAB3564"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A726F066"/>
+    <w:tmpl w:val="94343C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="603B7CD5"/>
+    <w:nsid w:val="72840D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A884D0E"/>
+    <w:tmpl w:val="F0128F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645A2043"/>
+    <w:nsid w:val="74855DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="099273D2"/>
+    <w:tmpl w:val="FD4835AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F230A9"/>
+    <w:nsid w:val="78D253F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A748F7FC"/>
+    <w:tmpl w:val="79CE6034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71546242"/>
+    <w:nsid w:val="7FC27E78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66C89644"/>
+    <w:tmpl w:val="DCA68A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="6">
-[...41 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21">
-[...41 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3169,51 +3168,50 @@
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
-    <w:rsid w:val="0069691C"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -3244,50 +3242,51 @@
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
+    <w:rsid w:val="00F06C69"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4338,61 +4337,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0069691C"/>
+    <w:rsid w:val="00F06C69"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0069691C"/>
+    <w:rsid w:val="00F06C69"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4676,62 +4675,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{997C7FBF-DE14-46DE-90B6-CA2FD15D7275}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48F1D5FC-9038-4ADF-B80F-5816F15BFBAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>550</Words>
   <Characters>3136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>