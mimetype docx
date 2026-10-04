--- v1 (2026-08-02)
+++ v2 (2026-10-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3066FAF8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+          <w:p w14:paraId="2C4F11E8" w14:textId="712E1531" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BRIAN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="79B6C5BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+          <w:p w14:paraId="706EB16B" w14:textId="0FEFE6B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73CD1F6D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+          <w:p w14:paraId="6199424A" w14:textId="01730CAB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1F3BA04C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+          <w:p w14:paraId="4F910ACA" w14:textId="35B9BE35" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="46C41DC5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5FF11557" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A83F0B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CB6FA3C" wp14:editId="5B3C19A3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ECC8FD6" wp14:editId="29E4E512">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4D813549" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F06C69" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="31C2D90A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A83F0B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F06C69">
+            <w:r w:rsidRPr="00A83F0B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BRIAN LIU SPECIALIZES IN PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A, CAPITAL MARKET, AND FUND FORMATION AND COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B100C6" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="79861899" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1124 +456,1124 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE81CDA" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="30B136B9" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7938E17B" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="4C096909" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381F02BC" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="523B1330" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Geometrical Perception &amp; Learning for its financing from Matrix, Baidu, Xiaomi, Bosch and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56475443" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="79EAE984" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Unitree for its financing from SZVC, CIIF and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E966540" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="2090FCFE" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nio Capital for its investment in a joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533200C1" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="78382A68" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nanjing Sky for its financing from Cathay Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FD48D7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="69E591BB" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ushopal for its structure reorganization and financing from FountainVest, Cathay Capital and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B572028" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="3E1F22BD" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HHO for its financing from Vision Plus Capital, IDG, Temasek and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F10D3D6" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="6877304E" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern bell Capital in its equity investment in Wuxi Intelligent Analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E29088" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="6259F728" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital for its co-investment with Tencent in Tongcheng (LY.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573D1C93" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="23530FAB" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tongcheng (LY.com) for its strategic cooperation with Ctrip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C36E62C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="58BE493C" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in xueqiu.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002149D7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="637EC8F3" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its acquisition of riskstorm.com, a leading AI-based intelligence analysis service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E70060C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="35F2A938" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in Logory Logistics, a leading digital freight platform in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B921C8" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="2A23F3BB" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its rounds of investments in Yiguo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620B1718" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="5CCB5BC9" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for a series of acquisitions in TMT industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE78454" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="6C5F1B64" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus for its investment in GaiaWorks, a leading workforce management clouding service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F0DD9C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="156DFD4E" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangahi Integrated Circuit Fund for its investment in Everdisplay Optronics with an investment amount of approximately RMB 2.9 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704465A9" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="30BB5299" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qianxun SI, a leading precise positioning service provider, for its financing from the series A investors of China Venture Capital, Shanghai International Group and ICBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C332633" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="5E4D4123" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6C46E1" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="4D52A524" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its issue of USD 5 billion principal amount of convertible senior notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554224A7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="603E7B08" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Zeekr (NYSE: ZK) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E74D98" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="3E29DE1A" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Hesai Technology (NASDAQ: HSAI) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2A3A47" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="422EAA26" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Alibaba (NYSE: BABA) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA8880C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="08FFEF10" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Alibaba (9988.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E22EC50" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="285775EB" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its respective issue of USD 5 billion and USD 7 billion principal amount of notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D83B2C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="60AE817D" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Baozun (NASDAQ: BZUN) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B91ADD0" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="73540CE4" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Baozun (9991.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779E81C9" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="6FC73E40" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Agora(NASDAQ:API) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1403891B" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="2E64CBC7" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the follow-on offering of American Depositary Shares by iClick (NASDAQ:ICLK).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DC1208" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="7D130D83" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Tian Ge Interactive (1980.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084E0D79" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="0393DD85" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Genscript (1548.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EDEFD2" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="1B6450F2" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FUND FORMATION AND COMPLIANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D15542" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="0EADDCDE" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0768A4CF" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="7AA35313" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Gaorong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FB7A43" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="7A67AEAD" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its formation of RMB fund II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0C6D37" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="1469088D" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC and Sunshine Insurance for their investments in CDH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A062530" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="1D7CDD14" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its investment in HillHouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D7A7E7" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="0D9A5DC2" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its contractual fund formation and its investment in Lianjia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430968C9" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="4446E9FC" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346F9A06" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="5F04385F" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Venture Capital for a series of investments in funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0448CBE0" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="4F1E6312" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai S&amp;T Innovation Fund for its investment in DT Cpital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2483E503" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="19391734" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its restructuring of RMB I fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A87F0DA" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="2829D6AB" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFAC797" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="11203406" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCFEF6C" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="5045F7FD" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University, LL.B., 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D1DB8" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="16F5642B" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3DB8B5" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="2A847535" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524C816F" w14:textId="77777777" w:rsidR="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="1C325420" w14:textId="77777777" w:rsidR="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5C0E7329" w:rsidR="00686369" w:rsidRPr="00F06C69" w:rsidRDefault="00F06C69" w:rsidP="00F06C69">
+    <w:p w14:paraId="5567FC3C" w14:textId="51D20A98" w:rsidR="00686369" w:rsidRPr="00A83F0B" w:rsidRDefault="00A83F0B" w:rsidP="00A83F0B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06C69">
+      <w:r w:rsidRPr="00A83F0B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Liu joined Fangda Partners in July 2013.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F06C69" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A83F0B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1771,512 +1771,575 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00295FEA"/>
+    <w:nsid w:val="00E20B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D43458E8"/>
+    <w:tmpl w:val="5BA6833E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0050394B"/>
+    <w:nsid w:val="02842C70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD0850C8"/>
+    <w:tmpl w:val="3558DEAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E66CF8"/>
+    <w:nsid w:val="02FF20B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71C2AE7A"/>
+    <w:tmpl w:val="F6EE96C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="035C7E8A"/>
+    <w:nsid w:val="057037CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FDE0ECC"/>
+    <w:tmpl w:val="A1466C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D366B9"/>
+    <w:nsid w:val="07F02A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBECA62E"/>
+    <w:tmpl w:val="D3561EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="056C302A"/>
+    <w:nsid w:val="080846E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D68C4E4C"/>
+    <w:tmpl w:val="6BEA8824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DB143F"/>
+    <w:nsid w:val="08E84F48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62C80D68"/>
+    <w:tmpl w:val="29505402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084D1D2E"/>
+    <w:nsid w:val="08FD0FE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23921EC6"/>
+    <w:tmpl w:val="1058822C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C275CFF"/>
+    <w:nsid w:val="091228FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02FCD804"/>
+    <w:tmpl w:val="BD6A23EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CCF266B"/>
+    <w:nsid w:val="09AE0CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE82E1AA"/>
+    <w:tmpl w:val="A78C49B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B77E6A"/>
+    <w:nsid w:val="0BB55CE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C786E96A"/>
+    <w:tmpl w:val="4D32E962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12224B0A"/>
+    <w:nsid w:val="11F0631B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE503776"/>
+    <w:tmpl w:val="03DA0BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12976DDC"/>
+    <w:nsid w:val="17C75FAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94168512"/>
+    <w:tmpl w:val="82B6E870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18A47E64"/>
+    <w:nsid w:val="18437043"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52EC941E"/>
+    <w:tmpl w:val="F61C2D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1948150C"/>
+    <w:nsid w:val="19160E3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE9A9EE6"/>
+    <w:tmpl w:val="8A9CF782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216E3DA5"/>
+    <w:nsid w:val="19AD254E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F54820E"/>
+    <w:tmpl w:val="CD82A15E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="236D478F"/>
+    <w:nsid w:val="1EDE532C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B90D214"/>
+    <w:tmpl w:val="A520671A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24DF3847"/>
+    <w:nsid w:val="22C22D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73D8C526"/>
+    <w:tmpl w:val="33E65D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F83E52"/>
+    <w:nsid w:val="25892A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5332407A"/>
+    <w:tmpl w:val="71ECC35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297F1D31"/>
+    <w:nsid w:val="25D93E9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A89AB3AA"/>
+    <w:tmpl w:val="9C3294C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DDC1291"/>
+    <w:nsid w:val="260832DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7A6D1BE"/>
+    <w:tmpl w:val="6F687FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E175903"/>
+    <w:nsid w:val="2A93031B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AB47E42"/>
+    <w:tmpl w:val="D116B32C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A966FA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03DA0BD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B121841"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DADCE02E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0B47AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8E0EC20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2345,72 +2408,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D860B8"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D01F54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="800E32C4"/>
+    <w:tmpl w:val="017AE176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F71034"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9F4C578"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2482,628 +2566,544 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41662351"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D225F7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A25E9858"/>
+    <w:tmpl w:val="1DC8D7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462B342E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A31384"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62C80D68"/>
+    <w:tmpl w:val="665060DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47FD774A"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56426FB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47B420E8"/>
+    <w:tmpl w:val="865263A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A235732"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5660660A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8660877C"/>
+    <w:tmpl w:val="7FC8BC0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A752FEE"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B6F7D3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CFECC88"/>
+    <w:tmpl w:val="E39098AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B7A54F2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CDB184E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28AAF0A"/>
+    <w:tmpl w:val="4B88FED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50C26BD6"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="622D1FF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1826B022"/>
+    <w:tmpl w:val="F7D0862C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55043901"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62674EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECAAB606"/>
+    <w:tmpl w:val="033699C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D448DF"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6354537B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AAC4CFA"/>
+    <w:tmpl w:val="89F052EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582664C7"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EB4320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB92CBDA"/>
+    <w:tmpl w:val="6D1EA728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4D5D9E"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BDC2828"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B7CBE26"/>
+    <w:tmpl w:val="094E75BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AF5D2D"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CC20E36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEC86F86"/>
+    <w:tmpl w:val="EEA6E8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61792E75"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7A317D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55065ABE"/>
+    <w:tmpl w:val="563EEE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62BE5FE8"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB44737"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78641F6C"/>
+    <w:tmpl w:val="47887D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68AC5F25"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FD748B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34D43924"/>
+    <w:tmpl w:val="0212B4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F71181F"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76637B9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3536CB6A"/>
+    <w:tmpl w:val="B9300B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FAB3564"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2A0DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94343C0E"/>
+    <w:tmpl w:val="8C0ABF6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="13">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
-[...8 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="30">
-[...14 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="37">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3211,82 +3211,82 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00A83F0B"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
-    <w:rsid w:val="00F06C69"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4337,61 +4337,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F06C69"/>
+    <w:rsid w:val="00A83F0B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F06C69"/>
+    <w:rsid w:val="00A83F0B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4675,51 +4675,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48F1D5FC-9038-4ADF-B80F-5816F15BFBAB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C46D910-AE14-4755-89E7-AB2E658AF5C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>550</Words>
   <Characters>3136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>