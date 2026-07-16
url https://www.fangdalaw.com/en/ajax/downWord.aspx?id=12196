--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5DF71448" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1C98CD06" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLEN FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6AD1E479" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+          <w:p w14:paraId="706EB16B" w14:textId="2CFE29CF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1136D964" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+          <w:p w14:paraId="6199424A" w14:textId="2D96C0BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="003E864F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+          <w:p w14:paraId="4F910ACA" w14:textId="0B6D0B00" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0EE71625" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005E734F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="53E55CA0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5249374C" wp14:editId="117B9FB0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="211F4A75" wp14:editId="2A851AC7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="79B321EB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005E734F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="714BA789" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005E734F">
+            <w:r w:rsidRPr="00D91AF2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FU SPECIALIZES IN DISPUTE RESOLUTION AND COMPLIANCE, INCLUDING ARBITRATION AND CIVIL LITIGATION CONCERNING COMMERCIAL AND FINANCIAL DISPUTES, CORPORATE CRIME AND GOVERNMENT INVESTIGATION AND ENFORCEMENT, AND GENERAL REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67427345" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5BF32E57" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1379 +456,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA1280" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="5D288640" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF83AEC" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005E734F">
+    <w:p w14:paraId="27FFEC59" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579C3F58" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2EFD5ECD" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European luxury group in PRC litigations before local high court and Supreme Court concerning the dispute over the distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5168BDF6" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="4D8011F1" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Australian bank in the recognition and enforcement of the SIAC award in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690B874D" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="6B7FBC78" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a CIETAC arbitration concerning the dispute over the repurchase of the shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BEA288" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="14AA2C26" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a PRC litigation concerning the dispute over a loan agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6EBE6E" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="58CDF546" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German bearing manufacturer in a PRC litigation concerning the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438518D7" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="0D50936B" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading American private equity fund in CIETAC arbitrations and PRC litigations concerning the disputes over the investment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B95349" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="4C86F099" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint venture fund company in SAC arbitrations concerning the dispute over the asset management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A22E27" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="080FA891" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed electro-car company in a PRC litigation concerning the bond dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784AC6EF" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="61C07BB8" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC asset management company in the PRC litigations and SHIAC/SAC arbitrations concerning the disputes over the fund management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7C8405" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="50F32216" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in the PRC litigation concerning the dispute over the rebate contract with its distributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A15496" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2AD45EB5" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading compressor manufacturer in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0B3A28" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="1DA92E59" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading security equipment company in an SHIAC arbitration concerning the dispute over sales agreement and product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230F15BA" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="73F4E099" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European water treatment company and its PRC affiliate in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDB0C5F" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="1E93EDC4" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European petroleum company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355ACD8C" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="3500541F" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC hospital investment and management group in PRC litigations concerning the disputes over the transfer of the equities in the private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D340F15" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="538828F7" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the A-share securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E6BF69" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="174FEFFB" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the NEEQ securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05034486" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="53FA641F" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a former actual controller and chairman of a PRC public company in a class action before the PRC court concerning the misrepresentation in the securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250F0D12" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="62621650" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned bank in a PRC litigation concerning the default on the corporate bond issued in Hong Kong and the dispute over the guarantee agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15595CC3" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="7778C831" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in PRC litigations concerning the disputes over the security pledge and repurchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9CC44A" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2CA07E14" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned mining company in a CIETAC arbitration concerning the dispute over the trade financing agreement and the enforcement of the winning award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19156B4C" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="38EE6577" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European oil trade company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EB8AA7" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="07B093CB" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading air conditioner manufactures in a PRC litigation concerning the dispute over the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ACD982" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="7BBA00F9" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC logistic company in an SHIAC arbitration concerning the disputes over the share purchase agreement and the valuation adjustment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096CB863" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="6C1CED22" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned asset management company in a PRC litigation concerning the dispute in relation to the ABS financial derivatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E05C1ED" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="787E8657" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American melting, heating and welding equipment manufacturer in a PRC litigation concerning the dispute in relation to the false capital contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB69DFE" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2870F301" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American textile company in handling an SIAC arbitration concerning the dispute over the joint venture contract, and represented the same in the recognition and enforcement of the SIAC award in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2BCB06" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="0BDCF85E" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading Hong Kong real estate developer in handling various disputes concerning the development of a commercial complex in PRC, including the disputes over the fund and trust agreement, land expropriation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD358B9" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="5257C232" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading European petroleum company in handling the dispute with its Chinese partner over the joint venture contract, and assisted the same in handling a related Swiss arbitration proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7221248A" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005E734F">
+    <w:p w14:paraId="3ECF726B" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance and Corporate Crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E0583B" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="4C939327" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world major food company in both the administrative and criminal investigation by the PRC food and drug administration and public security bureau in relation to the foods safety issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE6C139" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="0BB5D5DE" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading medical device company in an administrative investigation concerning the advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E29FA1C" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="7137DE04" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading material supplier in an administrative investigation concerning the product quality and advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC6AEE1" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="6114552D" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading water treatment company in an administrative investigation concerning the soil pollution in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B8CB8A" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="05617E2A" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading entertainment technology company in a criminal case involving smuggling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABE80D8" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2BAB43D5" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-US joint-established real estate development and management company in a criminal case involving the embezzlement and private bribery committed by its executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC168BD" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="0AE8E2F3" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint-established security company in a criminal case involving the embezzlement and private bribery committed by its former executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209500A2" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="7537A320" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented foreign suspects in the PRC criminal proceedings involving various personal offences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B571BF" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="0BBBED05" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American major catalyst company in an internal investigation involving anti-corruption and unfair competition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745F5FFE" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="3909CC99" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading energy company in a criminal case involving the smuggling of solid wastes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35274E14" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="3AB31EB2" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a NASDAQ-listed company to conduct an internal investigation onto the financial fraud alleged by a short report, and to prepare an investigation report to the SEC to clarify the allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38587802" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="6A5EBB31" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading medical device company in handling the administrative enforcement for the violation of the advertisement law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19210D24" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="61101E00" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading pharmaceutical company in handling the government enforcement involving commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB718DA" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="4FD87754" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an European leading marine parts manufacturer to conduct an internal investigation on corruption issues in China and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B6151D" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2FBE1C58" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading telecommunication company to conduct an internal investigation on corruption and fraud issues in its joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528E0BBD" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="69D176FD" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading thermal treatment technology company to conduct the internal investigation on corruption and fraud issues and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D17C942" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="17E42509" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDB683C" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="249663B6" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiaotong University, B.S., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4BE035" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="1E4F3EB5" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, Minor in Law, 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A933D0B" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="0293F039" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.M, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0832376E" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="44ED0DD7" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chicago-Kent College of Law, LL.M, 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E38D256" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="6755ED1E" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDBF93A" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="36C78CB0" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0933B9A1" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="03E8D773" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E3BB1B" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="3D3EBB0A" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AAE63A" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="24377D5B" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu joined Fangda in 2016.  Before joining the firm, he worked at several major domestic and international firms starting from 2007. He has extensive experience in handling domestic and international disputes, government enforcement, and corporate and white-collar crimes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FBBCE3" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="194E9DBA" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3270636E" w14:textId="77777777" w:rsidR="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="2D897FBF" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3D5C21F3" w:rsidR="00686369" w:rsidRPr="005E734F" w:rsidRDefault="005E734F" w:rsidP="005E734F">
+    <w:p w14:paraId="5567FC3C" w14:textId="20F1C700" w:rsidR="00686369" w:rsidRPr="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu is on the panel of Shanghai Arbitration Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E734F">
+      <w:r w:rsidRPr="00D91AF2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s arbitrators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005E734F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D91AF2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2026,1320 +2026,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E449AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88F835FC"/>
+    <w:nsid w:val="02383A66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7666E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039173ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22C07256"/>
+    <w:nsid w:val="037C4D98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3CA3A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="071442B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C49AFB3E"/>
+    <w:nsid w:val="0CA135EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D22C778E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0761465A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACBE9308"/>
+    <w:nsid w:val="0DBE6A94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27A409A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="080F688F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C722344"/>
+    <w:nsid w:val="0DC4424A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14380222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09314D88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8B4D144"/>
+    <w:nsid w:val="0E1D3214"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5210C968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097577B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C754632A"/>
+    <w:nsid w:val="1133751C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D668DDA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C32A4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9E6AD88"/>
+    <w:nsid w:val="155B74CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CC6B180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA36AC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73F64488"/>
+    <w:nsid w:val="165A28D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1FCE7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F1F547F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3E41BC4"/>
+    <w:nsid w:val="18B86FAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CF0D45A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E142DBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B122B9C"/>
+    <w:nsid w:val="1AA563F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="934077AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24145159"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D63C3438"/>
+    <w:nsid w:val="1C663688"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18BC2A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289A67C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D4C3972"/>
+    <w:nsid w:val="20E8153A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01E4F6E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294044A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99445A16"/>
+    <w:nsid w:val="21056692"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0E86798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B161B6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B56224EC"/>
+    <w:nsid w:val="2430774E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01568AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6450F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDE461F0"/>
+    <w:nsid w:val="25920BEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62884F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E105999"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2C013CE"/>
+    <w:nsid w:val="279B3234"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E398C206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F076BB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C9A7FC4"/>
+    <w:nsid w:val="28D5230C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8626EDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB44A93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4442F45A"/>
+    <w:nsid w:val="2B93671B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A87E7328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32AC3237"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="251E3A7A"/>
+    <w:nsid w:val="2BF5185E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2004754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36B57AFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1969E72"/>
+    <w:nsid w:val="2FF037AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B8A671E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3998468E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79DA1CD0"/>
+    <w:nsid w:val="31CB0179"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D06EEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF25E78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63401D6C"/>
+    <w:nsid w:val="32593843"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE367F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409E2225"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BEC8CFA"/>
+    <w:nsid w:val="33E05321"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AED46F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4639397B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5CC306A"/>
+    <w:nsid w:val="360C17A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F4AEF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBF17AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8267FA8"/>
+    <w:nsid w:val="37575272"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F2288C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C62027D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5C021D6"/>
+    <w:nsid w:val="383C1348"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8C6F9A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EBD7A1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F8AA8D2"/>
+    <w:nsid w:val="3A4068C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F3A3B34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F511156"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10F01BAC"/>
+    <w:nsid w:val="3A5F0F49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19D0C18A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6D41BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44480B8C"/>
+    <w:nsid w:val="3C0A0DB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AAEF7BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50701A2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="215410AC"/>
+    <w:nsid w:val="3C33383D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="396A27E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52025387"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32E83FB2"/>
+    <w:nsid w:val="41A05D49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5A22D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FE2D89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="128E27A4"/>
+    <w:nsid w:val="41A9316A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB66DA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53994A64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F547684"/>
+    <w:nsid w:val="450467EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B094C8A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACC1AF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7382DACC"/>
+    <w:nsid w:val="4B431A18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D074980C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C963F63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="251E3A7A"/>
+    <w:nsid w:val="54AB7A0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9BAE80A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6757462C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFA4E754"/>
+    <w:nsid w:val="567A5B99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="869A554A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68031B11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F36B2BC"/>
+    <w:nsid w:val="57395EFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BF8513C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68060240"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FAE23F92"/>
+    <w:nsid w:val="57621998"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91E43E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695C3672"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9650089C"/>
+    <w:nsid w:val="57F46853"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88F0E71E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D971768"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99586B72"/>
+    <w:nsid w:val="587251D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AA49558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBE714A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC5AEFBE"/>
+    <w:nsid w:val="589064D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC7A52B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED701D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED0A3C9A"/>
+    <w:nsid w:val="5DF30C7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DD001F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B939A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD8038E8"/>
+    <w:nsid w:val="5E6A5ECC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBB665CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B15B0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B801322"/>
+    <w:nsid w:val="6176360F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECD65858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735302E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAD83F5A"/>
+    <w:nsid w:val="61EA24C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66A09602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CC7B8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F345F40"/>
+    <w:nsid w:val="6D5240D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4901B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B5253D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="929E38CE"/>
+    <w:nsid w:val="6FF01F3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECD65858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9574C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E0AD990"/>
+    <w:nsid w:val="72032D0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08C60764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B15339D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0A07852"/>
+    <w:nsid w:val="72D93514"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4EEB0B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B262341"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2164660A"/>
+    <w:nsid w:val="762667E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1772AE48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2906CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2807E9A"/>
+    <w:nsid w:val="7A030E69"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E69ED534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA273A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3EA4AB0"/>
+    <w:nsid w:val="7C47000A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F66BCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
-[...8 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="44"/>
-  </w:num>
-[...106 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3397,51 +3397,50 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005E734F"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -3465,50 +3464,51 @@
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D91AF2"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4574,61 +4574,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E734F"/>
+    <w:rsid w:val="00D91AF2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E734F"/>
+    <w:rsid w:val="00D91AF2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4912,51 +4912,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE1C51B-FCF5-4BBD-93B6-49637E89EE5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54AC02D5-4213-40F2-8DE3-0CC386464E46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1153</Words>
   <Characters>6573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>