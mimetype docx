--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1C98CD06" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3A55A1A8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLEN FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2CFE29CF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+          <w:p w14:paraId="706EB16B" w14:textId="0227835A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2D96C0BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+          <w:p w14:paraId="6199424A" w14:textId="40E6B497" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0B6D0B00" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+          <w:p w14:paraId="4F910ACA" w14:textId="6DAAD4BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="53E55CA0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="64FFF68A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B91D67" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="211F4A75" wp14:editId="2A851AC7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA20657" wp14:editId="19DE1071">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="714BA789" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D91AF2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4DAFEC8A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B91D67" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D91AF2">
+            <w:r w:rsidRPr="00B91D67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FU SPECIALIZES IN DISPUTE RESOLUTION AND COMPLIANCE, INCLUDING ARBITRATION AND CIVIL LITIGATION CONCERNING COMMERCIAL AND FINANCIAL DISPUTES, CORPORATE CRIME AND GOVERNMENT INVESTIGATION AND ENFORCEMENT, AND GENERAL REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF32E57" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0BC81A78" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1379 +456,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D288640" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="00AD241B" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FFEC59" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D91AF2">
+    <w:p w14:paraId="14CDF31F" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFD5ECD" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="2B607AF5" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European luxury group in PRC litigations before local high court and Supreme Court concerning the dispute over the distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8011F1" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="3491CBF8" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Australian bank in the recognition and enforcement of the SIAC award in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7FBC78" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="12613F1E" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a CIETAC arbitration concerning the dispute over the repurchase of the shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AA2C26" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="753CEED6" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a PRC litigation concerning the dispute over a loan agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CDF546" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="149E5746" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German bearing manufacturer in a PRC litigation concerning the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D50936B" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="53914B63" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading American private equity fund in CIETAC arbitrations and PRC litigations concerning the disputes over the investment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C86F099" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="3AD1246E" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint venture fund company in SAC arbitrations concerning the dispute over the asset management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080FA891" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="41CCC2A3" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed electro-car company in a PRC litigation concerning the bond dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C07BB8" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="4815DE51" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC asset management company in the PRC litigations and SHIAC/SAC arbitrations concerning the disputes over the fund management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F32216" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="4729A3F4" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in the PRC litigation concerning the dispute over the rebate contract with its distributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD45EB5" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="109C49F5" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading compressor manufacturer in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA92E59" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="7B32DEA7" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading security equipment company in an SHIAC arbitration concerning the dispute over sales agreement and product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F4E099" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="2FA5CD39" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European water treatment company and its PRC affiliate in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E93EDC4" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="2C1AFB53" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European petroleum company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3500541F" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="0E96D9C6" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC hospital investment and management group in PRC litigations concerning the disputes over the transfer of the equities in the private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538828F7" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="3D1F6170" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the A-share securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174FEFFB" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="215F4318" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the NEEQ securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FA641F" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="5797D1AD" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a former actual controller and chairman of a PRC public company in a class action before the PRC court concerning the misrepresentation in the securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62621650" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="515053D9" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned bank in a PRC litigation concerning the default on the corporate bond issued in Hong Kong and the dispute over the guarantee agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7778C831" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="175308B5" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in PRC litigations concerning the disputes over the security pledge and repurchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA07E14" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="6325A287" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned mining company in a CIETAC arbitration concerning the dispute over the trade financing agreement and the enforcement of the winning award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EE6577" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="15AC1EEB" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European oil trade company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B093CB" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1A75814D" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading air conditioner manufactures in a PRC litigation concerning the dispute over the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBA00F9" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="345CAC0F" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC logistic company in an SHIAC arbitration concerning the disputes over the share purchase agreement and the valuation adjustment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1CED22" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="413DFB15" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned asset management company in a PRC litigation concerning the dispute in relation to the ABS financial derivatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787E8657" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="2C083F99" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American melting, heating and welding equipment manufacturer in a PRC litigation concerning the dispute in relation to the false capital contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2870F301" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="0E1EE3B9" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American textile company in handling an SIAC arbitration concerning the dispute over the joint venture contract, and represented the same in the recognition and enforcement of the SIAC award in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDCF85E" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1B625DE3" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading Hong Kong real estate developer in handling various disputes concerning the development of a commercial complex in PRC, including the disputes over the fund and trust agreement, land expropriation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5257C232" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="16A5DF7F" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading European petroleum company in handling the dispute with its Chinese partner over the joint venture contract, and assisted the same in handling a related Swiss arbitration proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECF726B" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D91AF2">
+    <w:p w14:paraId="161B137E" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance and Corporate Crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C939327" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="7150889D" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world major food company in both the administrative and criminal investigation by the PRC food and drug administration and public security bureau in relation to the foods safety issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB5D5DE" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1A5A0573" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading medical device company in an administrative investigation concerning the advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7137DE04" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="2ECE42BD" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading material supplier in an administrative investigation concerning the product quality and advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6114552D" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="3555DFF6" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading water treatment company in an administrative investigation concerning the soil pollution in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05617E2A" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="02EE476D" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading entertainment technology company in a criminal case involving smuggling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAB43D5" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="0AB8C0A0" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-US joint-established real estate development and management company in a criminal case involving the embezzlement and private bribery committed by its executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE8E2F3" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="0E1CBBA1" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint-established security company in a criminal case involving the embezzlement and private bribery committed by its former executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7537A320" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="588B404B" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented foreign suspects in the PRC criminal proceedings involving various personal offences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBBED05" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1AB7FFB0" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American major catalyst company in an internal investigation involving anti-corruption and unfair competition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3909CC99" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="78E806D6" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading energy company in a criminal case involving the smuggling of solid wastes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB31EB2" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="51BFD5E8" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a NASDAQ-listed company to conduct an internal investigation onto the financial fraud alleged by a short report, and to prepare an investigation report to the SEC to clarify the allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5EBB31" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="5DE65978" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading medical device company in handling the administrative enforcement for the violation of the advertisement law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61101E00" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="44405EF0" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading pharmaceutical company in handling the government enforcement involving commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD87754" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="2FF2DB75" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an European leading marine parts manufacturer to conduct an internal investigation on corruption issues in China and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBE1C58" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="10672633" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading telecommunication company to conduct an internal investigation on corruption and fraud issues in its joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D176FD" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1139A362" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading thermal treatment technology company to conduct the internal investigation on corruption and fraud issues and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E42509" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="392DE44C" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249663B6" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="53FF390A" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiaotong University, B.S., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4F3EB5" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1BB28919" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, Minor in Law, 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0293F039" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="1842C4DF" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.M, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ED0DD7" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="0495D500" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chicago-Kent College of Law, LL.M, 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6755ED1E" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="66405A48" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C78CB0" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="54B1ACFA" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E8D773" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="10F9A553" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3EBB0A" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="6A0790A1" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24377D5B" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="337A973A" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu joined Fangda in 2016.  Before joining the firm, he worked at several major domestic and international firms starting from 2007. He has extensive experience in handling domestic and international disputes, government enforcement, and corporate and white-collar crimes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194E9DBA" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="5363A87E" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D897FBF" w14:textId="77777777" w:rsidR="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="50F4EDD0" w14:textId="77777777" w:rsidR="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="20F1C700" w:rsidR="00686369" w:rsidRPr="00D91AF2" w:rsidRDefault="00D91AF2" w:rsidP="00D91AF2">
+    <w:p w14:paraId="5567FC3C" w14:textId="37C356BD" w:rsidR="00686369" w:rsidRPr="00B91D67" w:rsidRDefault="00B91D67" w:rsidP="00B91D67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu is on the panel of Shanghai Arbitration Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91AF2">
+      <w:r w:rsidRPr="00B91D67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s arbitrators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D91AF2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B91D67" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2026,1320 +2026,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02383A66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7666E06"/>
+    <w:nsid w:val="04B303BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51489D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037C4D98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3CA3A7E"/>
+    <w:nsid w:val="06D967BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD000B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA135EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D22C778E"/>
+    <w:nsid w:val="091F117B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E624BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DBE6A94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27A409A8"/>
+    <w:nsid w:val="098C7F48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3B43B28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC4424A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14380222"/>
+    <w:nsid w:val="0C5C5D9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2B8EE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1D3214"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5210C968"/>
+    <w:nsid w:val="0E7B39A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7620F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1133751C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D668DDA2"/>
+    <w:nsid w:val="136000D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF24E670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155B74CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CC6B180"/>
+    <w:nsid w:val="158262F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="479A6418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165A28D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1FCE7BE"/>
+    <w:nsid w:val="179E2B3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08BA171E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B86FAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CF0D45A"/>
+    <w:nsid w:val="1F303F1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06DCA534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA563F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="934077AE"/>
+    <w:nsid w:val="20EB0C1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DEC22B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C663688"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18BC2A54"/>
+    <w:nsid w:val="22251D1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73A2764A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E8153A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01E4F6E8"/>
+    <w:nsid w:val="23547941"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCFCEE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21056692"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0E86798"/>
+    <w:nsid w:val="23CF620E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3808862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2430774E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01568AC0"/>
+    <w:nsid w:val="27DE3458"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6188882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25920BEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62884F16"/>
+    <w:nsid w:val="28A15D8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7C47CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279B3234"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E398C206"/>
+    <w:nsid w:val="29821166"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73423D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D5230C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8626EDE2"/>
+    <w:nsid w:val="29C95004"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E74AB230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B93671B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A87E7328"/>
+    <w:nsid w:val="2CBE1EFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A9644F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF5185E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2004754"/>
+    <w:nsid w:val="2E0818E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8772C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF037AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B8A671E"/>
+    <w:nsid w:val="31745EE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F58CC25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31CB0179"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D06EEEA"/>
+    <w:nsid w:val="325F2B6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F81AC1EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32593843"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE367F34"/>
+    <w:nsid w:val="356D56EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B05AFD6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E05321"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AED46F3C"/>
+    <w:nsid w:val="35832A15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEC84748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360C17A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F4AEF76"/>
+    <w:nsid w:val="3589095A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F19204FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37575272"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F2288C0"/>
+    <w:nsid w:val="38B24592"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20FCC1D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383C1348"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8C6F9A0"/>
+    <w:nsid w:val="396F0FB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F5A50DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4068C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F3A3B34"/>
+    <w:nsid w:val="3D162888"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21C4CCD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5F0F49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19D0C18A"/>
+    <w:nsid w:val="4A6A7C35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2D6FEA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C0A0DB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AAEF7BA"/>
+    <w:nsid w:val="504C3CF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E54058FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C33383D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="396A27E4"/>
+    <w:nsid w:val="51893A48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DE29192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A05D49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5A22D84"/>
+    <w:nsid w:val="52967D3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7C47CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A9316A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB66DA8E"/>
+    <w:nsid w:val="58C83A56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94DE86FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450467EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B094C8A2"/>
+    <w:nsid w:val="59317274"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E18C51C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B431A18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D074980C"/>
+    <w:nsid w:val="5A3A2081"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CB86A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AB7A0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9BAE80A"/>
+    <w:nsid w:val="5C1971AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3BE003C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="567A5B99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="869A554A"/>
+    <w:nsid w:val="5E8265AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE56C7D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57395EFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BF8513C"/>
+    <w:nsid w:val="61E6123D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1A8CF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57621998"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91E43E04"/>
+    <w:nsid w:val="620411B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88B046F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F46853"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88F0E71E"/>
+    <w:nsid w:val="62047496"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7CE4C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587251D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AA49558"/>
+    <w:nsid w:val="64653D87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="216A6376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589064D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC7A52B2"/>
+    <w:nsid w:val="646A7A2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="181AEEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF30C7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DD001F8"/>
+    <w:nsid w:val="654B47A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11DEB48A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E6A5ECC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBB665CE"/>
+    <w:nsid w:val="6C682B3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D53016EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6176360F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECD65858"/>
+    <w:nsid w:val="6EA20245"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA44455C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EA24C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66A09602"/>
+    <w:nsid w:val="6F3502A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7974C69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D5240D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4901B86"/>
+    <w:nsid w:val="74ED041E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9160C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF01F3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECD65858"/>
+    <w:nsid w:val="74F640A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A4C9724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72032D0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08C60764"/>
+    <w:nsid w:val="759C337D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE0E6762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72D93514"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4EEB0B6"/>
+    <w:nsid w:val="76515678"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C403EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="762667E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1772AE48"/>
+    <w:nsid w:val="7679410B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9938689A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A030E69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E69ED534"/>
+    <w:nsid w:val="78F10793"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B4E2A4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C47000A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F66BCD0"/>
+    <w:nsid w:val="7C9711AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="367EE840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14">
-[...32 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
-[...44 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="31"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3454,61 +3454,61 @@
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00B91D67"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D91AF2"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4574,61 +4574,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D91AF2"/>
+    <w:rsid w:val="00B91D67"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D91AF2"/>
+    <w:rsid w:val="00B91D67"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4912,51 +4912,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54AC02D5-4213-40F2-8DE3-0CC386464E46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEFAD9A5-5354-40AE-BFA9-6E48815704E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1153</Words>
   <Characters>6573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>