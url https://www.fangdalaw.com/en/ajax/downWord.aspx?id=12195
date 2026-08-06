--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="783366AB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5281E0C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLAN CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="66F6AC13" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+          <w:p w14:paraId="706EB16B" w14:textId="5B982C65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="20343BC8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+          <w:p w14:paraId="6199424A" w14:textId="77EC0830" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1105 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0EE62A32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+          <w:p w14:paraId="4F910ACA" w14:textId="3503100D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allan.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="71CF4C04" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00811A86" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="658F2BBD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38A43CA0" wp14:editId="16469405">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408DDAA3" wp14:editId="06E386F3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2EED7F08" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00811A86" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="518B8AE1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00811A86">
+            <w:r w:rsidRPr="00B71A00">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION (ESPECIALLY CORPORATE DISPUTES AND FINANCIAL DISPUTES) AND IN INSOLVENCY AND RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BDBE47" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="23B91316" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1780 +456,1780 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17283703" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="433066F0" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E857E02" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00811A86">
+    <w:p w14:paraId="68651C78" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3456324F" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="77095778" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major Japanese construction material company in a complex, high-value, trans-jurisdictional dispute arising from the financial manipulation by the founders of a domestic sanitary ware company indirectly acquired by the company, included representing the company in filing tort litigation against the founders of the target company before the High Court of Fujian, assisting the company in successfully obtaining a Mareva injunction in Hong Kong in support of parallel German litigation proceedings, assisting the company in related litigation and arbitration proceedings in other jurisdictions, and participating in the bankruptcy restructuring proceedings of the target company on behalf of the company as the largest creditor as well as the largest debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2A9D91" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="780A21D1" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known private equity fund when the management of an acquired Japanese company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Chinese subsidiary refused to be replaced, involved restoring control over the PRC subsidiary, releasing the management from their duties, removing the legal representative from the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against the former management, and acting in related legal proceedings including a derivative action to recover the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s properties, administrative litigation brought by the former management to dispute the change of registration by the AIC, labor arbitration and litigation with the former management and other employees over wrongful termination, a defamation lawsuit brought by the former management, and tort litigation brought against the former management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9E7547" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1F6870E3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic large-scale investment fund in a series of disputes with its joint venture partner arising from an RMB 10 billion investment in companies incorporated in mainland China, Hong Kong and Japan, included defending two mainland China lawsuits filed by the joint venture partner over the validity of board resolutions and obtaining an injunction in Hong Kong to restrain the directors appointed by the joint venture partner from acting on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A3AD1B" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="578573CA" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed real estate group affiliated with a central state-owned company in its dispute with the 49% shareholder of an acquired project company arising from the minority shareholder seeking to terminate the original SPA, involved acting in a series of disputes over management and control of the target company and in HKIAC arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519F4A1C" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="564258D3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A-share listed company in a dispute arising from its acquisition of a Korean apparel brand, included defending the company in a lawsuit brought by the seller and filing counterclaims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CAEF28" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="12A0FD8C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese entrepreneur in an appellate proceeding before the Supreme Court of PRC to successfully overturn the first instance judgment rendered by the High Court of Guangxi in a dispute arising from the acquisition of a real estate project company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E9DE57" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="7FB8C6A5" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong-listed company in defending against a dispute arising over the value adjustment mechanism in the sale of a domestic company to a domestic listed company as one of the sellers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61884603" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1B453A93" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major French pharmaceutical company in its disputes with a group of nationwide distributors of an acquired domestic pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC0D4BC" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="75635B85" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong PE fund in its dispute with the founder of a forestry portfolio company over accounting fraud, involved filing a criminal complaint against the founder and litigating the shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right to company information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAD3957" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="4930A15D" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised companies in various transactions on various PRC legal issues, such as dispute resolution venue selection, insolvency, corporate governance, exit mechanisms, non-competes, compliance and employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503AA222" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00811A86">
+    <w:p w14:paraId="097CE19B" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD03E4B" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="09DA0E0F" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a policy bank in recovering a project loan extended to a domestic company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power generation project in Europe, involved participating in litigation and bankruptcy proceedings in Italy, Luxembourg, Hong Kong and mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACCDF6C" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1BD4D3A9" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known US non-performing asset disposal fund in a long-lasting financial loan litigation involving criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642FFBDA" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="007A24F5" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major central state-owned company in a series of trade financing disputes with a Fortune 500 private conglomerate, with the disputed amount exceeding RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3308F5" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="5FA7C6C6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known securities company in the legal proceedings against JIA Yueting and JIA Yuemin arising from defaults of stock collateral loans, included participating in litigation and enforcing notarized debt instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B815CAA" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="683124AD" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European financing lease company in successfully recovering the company's full RMB 40 million claim in a SHIAC arbitration and in the subsequent judicial arbitral enforcement action against an equipment manufacturer that provided a payment guaranty for lessees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64090A7A" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="0DCB4F0C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided daily legal advice to the fund trusteeship department of a well-known securities company in its various disputes with investors and fund managers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67248599" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="073EF161" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a policy bank in the reorganization of defaulted aircraft financing loans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449C10E6" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="77DE453A" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known multinational investment bank in a series of contentious transactions of equity interests in a public fund management company in which the bank is the majority shareholder, included acting in an auction of another shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests in the bankruptcy proceedings, a competitive bidding of another state-owned shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests at CBEX, and a court-sponsored auction of another shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69537AC4" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1C1D961E" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the general partner of a successful PE fund in a dispute with the limited partners arising from the liquidation of the PE fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75962C61" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00811A86">
+    <w:p w14:paraId="1D2D0B1B" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate governance disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FBDC5D" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="313F73B8" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a red chip software company in its decade-long-USD-100-million dispute arising from its joint venture with a well-known Hong Kong company, included: representing the company in several CIETAC arbitrations, in litigation before the Supreme Court of PRC and the High Court of Jiangsu, and in compulsory liquidation proceedings of the joint venture company; and advising the company on PRC law issues in several Hong Kong litigation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D958BE5" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="42CCEBC7" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Resources in dealing with the disputes arising from corporate control of Vanke</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D781C3" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="4F3511C5" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Danone in disputes with Wahaha on a trademark and their joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBAD981" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="39525D4B" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European shipping company in litigation before the High Court of Hubei against its Chinese joint venture partner on the termination of their joint venture contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2F10BF" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="667E8F7D" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong industrial company in the petition for compulsory liquidation of a joint venture company and in the subsequent CIETAC arbitration against its Chinese partners of the joint venture company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F174AB2" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="7ED7F4EA" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong real estate developer in its joint venture dispute in a project company with its joint venture partner, a local state-owned company, which involved litigation raised by the joint venture partner against the developer and the general manager of the project company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1980B470" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="704C1ED8" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major French advertising company in its dispute with the founders of an acquired company retained to act as management, involved removing the legal representative from the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against and conducting settlement negotiations with the founders, defending the company against a lawsuit brought by the founders' affiliate claiming breach of fiduciary duty, and defending the company against a lawsuit brought by the founders to challenge the board resolution that removed them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC242D1" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="7399C1A3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Chinese entrepreneur in a dispute with a well-known US company that had acquired the office supply company established by the entrepreneur and that had retained the entrepreneur as the chairman of the board of directors, included representing the entrepreneur in litigation with the acquired company for wrongful termination, breach of fiduciary duty and control of the corporate seal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEF97FB" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="293299C4" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a US fitness equipment company in its dispute with the managing director</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>legal rep of its PRC subsidiary, involved removing the legal representative from the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against the legal representative, conducting a mass layoff in the subsidiary, and representing the company in corresponding legal proceedings including an administrative reconsideration and lawsuit against the AIC and the related labor arbitration and litigation with the ex-employee for wrongful termination and recovery of the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674ED4B5" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="274D9E05" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese listed company in petitioning for compulsory dissolution and liquidation of a joint venture company due to its dispute with the local partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2FE47E" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1A7C55F7" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German industrial company in litigation against the general manager of its Chinese subsidiary for breach of fiduciary duty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E65F9AF" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="38D7AD56" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on corporate governance issues, such as contentious replacement of directors and officers, resignation of directors, board meetings and shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings, and director and officer liabilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131EC3BD" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00811A86">
+    <w:p w14:paraId="1CB042A8" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Insolvency, restructuring and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56318852" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="34A6624C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a core member of the bankruptcy administrators or liquidators appointed by various courts in Shanghai in bankruptcy and compulsory liquidation proceedings for private, foreign-funded and state-owned companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D28088" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="2D346F58" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various companies as creditors or shareholders in bankruptcy and compulsory liquidation proceedings before courts in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DF2930" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="45A99032" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABN AMRO as a major creditor in participating in the bankruptcy proceedings of several Taizinai Group companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706491F7" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="040CA753" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted Ernest &amp; Young, PwC, KPMG, Deloitte and Grant Thorton acting as receivers, liquidators and trustees of various Hong Kong, BVI and Cayman Island companies in the takeover and disposal of the companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> domestic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4310CFE1" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="2E122E7C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a major US multinational company in the dissolution and liquidation of several domestic joint venture companies and in the related disputes with the respective Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A172B" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="60C0A124" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised KSS on its acquisition of Takata out of cross-border bankruptcies in the US and Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C334079" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00811A86">
+    <w:p w14:paraId="08316F1C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Family law disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387DDE9B" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1CDF1F32" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the executors of a deceased entrepreneur in execution of the entrepreneur's will and in the disputes with the foreign joint venture partner of a joint venture company in which the entrepreneur held minority equity interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FCB7DC" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="2DDE2A82" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a founder of an apparel company going public in defending the founder against a claim by the founder's former spouse over the founder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shares in the company and in litigating over undisclosed assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426FB8CC" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="3A939042" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an heir to an entrepreneur, the actual controller and founder of a listed company, in a series of disputes with other heirs and other shareholders of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B2FFCB" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1551CF37" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the widow and the eldest son of a Taiwanese entrepreneur in disputes with the entrepreneur's other offspring in several mainland China courts over control of a manufacturing company owned by the entrepreneur and valued at RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537936A8" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00811A86">
+    <w:p w14:paraId="52670DB6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General commecial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24271B1F" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="11F9761A" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European industrial gas company in CIETAC arbitration against a gas purchaser regarding a long-term gas supply contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBB8803" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="3B8971A6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European industrial company in several CIETAC arbitrations and court litigations against buyers in connection with disputes under equipment sales contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73752B09" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="3B1FE892" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a county government in a central province of China in a PPP project dispute brought before the provincial High Court and the Circuit Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FC3AF1" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="06074CEA" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a victim of the Qingdao port fraud in the enforcement proceedings of the civil part of the criminal judgment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EBE019" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="785546E3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a subsidiary of a major central state-owned enterprise to enforce as the injured party the civil part of a criminal judgment, file an insurance claim against the insurance company, and deal with the civil claim against the criminal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s employer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9B9F1B" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1046B12C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a distributor of a luxury car brand in a series of lawsuits before the courts in Guangzhou and Shenzhen arising from an insurance cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18333308" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="29874F7D" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a TMT unicorn company in a defamation lawsuit against an independently operated social media account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C65FF" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="5AFB0CD0" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in a product liability litigation with its supplier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634566D0" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1211EE47" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a top media and entertainment company in a series of lawsuits initiated by a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional consumer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34124F22" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="383A8357" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known theme park in a premises liability claim brought by a customer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC82B58" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="1E14FD0A" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known theme park to defend a claim raised by a customer challenging park policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6616AD" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="755B98C1" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E31185C" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="4E94B7D1" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (Shanghai), LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D472C83" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="535EA192" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD512FC" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="054C140E" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC (2007)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF9D22B" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="516D9370" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249FEA01" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="303E4FDE" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12963C9A" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="787A1128" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169E3AB1" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="0B030233" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEBD428" w14:textId="77777777" w:rsidR="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="33452CA6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="56FDE8CD" w:rsidR="00686369" w:rsidRPr="00811A86" w:rsidRDefault="00811A86" w:rsidP="00811A86">
+    <w:p w14:paraId="5567FC3C" w14:textId="33C7ADCF" w:rsidR="00686369" w:rsidRPr="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Selected by the Ministry of Justice for listing among China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811A86">
+      <w:r w:rsidRPr="00B71A00">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s 1000 Lawyer Talents Handling Foreign-related Matters </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00811A86" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B71A00" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2427,1416 +2427,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02890084"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9AD086B6"/>
+    <w:nsid w:val="0224488D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6F6E3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D306F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="244E1FD0"/>
+    <w:nsid w:val="06BB6226"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CC6465A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D52115"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFF08CB2"/>
+    <w:nsid w:val="06C602AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6212D258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051D5E86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B12CD96"/>
+    <w:nsid w:val="094257A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04E88C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FC5751"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EA2492C"/>
+    <w:nsid w:val="0A7600C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78CE1102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09DF59CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2180BC0"/>
+    <w:nsid w:val="10A54F39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA68DE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5F25FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBB098DC"/>
+    <w:nsid w:val="113856C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85AC9D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11A507B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD1C345A"/>
+    <w:nsid w:val="126E43DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD803ADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="136B150F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DACC7414"/>
+    <w:nsid w:val="12D4127E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28BE798C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15CB5317"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E3EA3B0"/>
+    <w:nsid w:val="134E5860"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5188860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16987B3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A4614AE"/>
+    <w:nsid w:val="14C74F19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6B08A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D20F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F96054C"/>
+    <w:nsid w:val="1897108B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE240536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C0208E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E96A106"/>
+    <w:nsid w:val="1ED2142E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D283692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA32877"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEC2BC04"/>
+    <w:nsid w:val="214B7778"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A844D088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD223A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C66D992"/>
+    <w:nsid w:val="219346B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB4676D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8328ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21A2CD4E"/>
+    <w:nsid w:val="274958CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="407684E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E921163"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9341DEA"/>
+    <w:nsid w:val="28AC0F8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69904A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2196275F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D786D782"/>
+    <w:nsid w:val="28C259A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CC6465A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221B0D08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8368ABE4"/>
+    <w:nsid w:val="291D6E11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF6653CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F1596B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5C4D4D8"/>
+    <w:nsid w:val="2B5462E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EAA1EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0E024B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95B81B8A"/>
+    <w:nsid w:val="2C253AB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D98AB70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E164428"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9C439F6"/>
+    <w:nsid w:val="2DC87ED4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22A21EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F4B09B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B32AB2E"/>
+    <w:nsid w:val="2FA62B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="863AEFE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3110664B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F642D22"/>
+    <w:nsid w:val="330A4393"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73D8C314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE94118"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68F2A490"/>
+    <w:nsid w:val="331B5124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD1EAF68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5149CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F0AAE42"/>
+    <w:nsid w:val="332D13B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB6081CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B515837"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E888830"/>
+    <w:nsid w:val="34D915F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA52F352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C57491"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F6A59F8"/>
+    <w:nsid w:val="371F63D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30BE7686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43CF1D1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DE62524"/>
+    <w:nsid w:val="38E728BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4EEFF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="440E187E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE760450"/>
+    <w:nsid w:val="3B4F0C50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6D87C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E2277F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF24B926"/>
+    <w:nsid w:val="424B0079"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C4C3A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47890F09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A21221E6"/>
+    <w:nsid w:val="42CC4986"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05FE46DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CC2135"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6DA68A2"/>
+    <w:nsid w:val="47E01A64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC4204F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E1420FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16E82720"/>
+    <w:nsid w:val="4AC821BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF220DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CA6653"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82C41486"/>
+    <w:nsid w:val="4F1C2094"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59489686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C63B30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31723E16"/>
+    <w:nsid w:val="50201E66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D1CD24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D252058"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B92EBBB8"/>
+    <w:nsid w:val="51021184"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9210FE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D9F5740"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="747A04CA"/>
+    <w:nsid w:val="52654391"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7F08E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633A6E0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B626F1A"/>
+    <w:nsid w:val="5562585A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADFE813E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DC2A55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA3C3C00"/>
+    <w:nsid w:val="58DC26E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C04A825E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A47551"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29AE6BB2"/>
+    <w:nsid w:val="591E2BD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C6A2130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4E6CFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="825A438A"/>
+    <w:nsid w:val="593935EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BE2A478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E785186"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D223AA2"/>
+    <w:nsid w:val="5E2C0BF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C400F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EBD1821"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="124AF92A"/>
+    <w:nsid w:val="5E3F5722"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68B2D5E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F624ECC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBB098DC"/>
+    <w:nsid w:val="61D90374"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5CC0B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70C61913"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D627092"/>
+    <w:nsid w:val="64572782"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79FC343A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70CB7585"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3140DD6C"/>
+    <w:nsid w:val="65DB40E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E4E4D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="727E2D5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9988306"/>
+    <w:nsid w:val="6B3E06A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="218C4A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73BB2D91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C3EA896"/>
+    <w:nsid w:val="6E7D0927"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BB0F8B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D2103A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13EA482C"/>
+    <w:nsid w:val="6F5267F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C57A8622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745813C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77C8C2F8"/>
+    <w:nsid w:val="70791974"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A764EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76183D9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA56C238"/>
+    <w:nsid w:val="78AD5D0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2483428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BF592E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0F6F916"/>
+    <w:nsid w:val="78E408FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B03A3AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A3C145E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CA826E2"/>
+    <w:nsid w:val="79E92D70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A620A8E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B733CE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADC4C580"/>
+    <w:nsid w:val="79F632BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB14C5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BAD6598"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF443B8C"/>
+    <w:nsid w:val="7C790E9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E900487A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FC21ADB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACDADCE0"/>
+    <w:nsid w:val="7D35301E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8308528C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="34">
-[...2 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="36">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3912,89 +3912,89 @@
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
-    <w:rsid w:val="00811A86"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
+    <w:rsid w:val="00B71A00"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
@@ -5071,61 +5071,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00811A86"/>
+    <w:rsid w:val="00B71A00"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00811A86"/>
+    <w:rsid w:val="00B71A00"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5409,51 +5409,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C37889B-98F4-4AA9-92BD-E8F3DCA145AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5A3C3D3-0953-4C87-9780-01A4C6127139}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1932</Words>
   <Characters>11013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>