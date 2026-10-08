--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5281E0C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+          <w:p w14:paraId="2C4F11E8" w14:textId="20A6B70A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLAN CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B982C65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+          <w:p w14:paraId="706EB16B" w14:textId="36C8CB2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="77EC0830" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+          <w:p w14:paraId="6199424A" w14:textId="502787AA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1105 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3503100D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+          <w:p w14:paraId="4F910ACA" w14:textId="178C6A70" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allan.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="658F2BBD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="23071CA1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00863AF8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408DDAA3" wp14:editId="06E386F3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62E21069" wp14:editId="4830CD54">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="518B8AE1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B71A00" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="00DC10D3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00863AF8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B71A00">
+            <w:r w:rsidRPr="00863AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION (ESPECIALLY CORPORATE DISPUTES AND FINANCIAL DISPUTES) AND IN INSOLVENCY AND RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B91316" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="60B96FB7" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1780 +456,1780 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433066F0" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="58186A43" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68651C78" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B71A00">
+    <w:p w14:paraId="2D7291F2" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77095778" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="40DDDFAD" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major Japanese construction material company in a complex, high-value, trans-jurisdictional dispute arising from the financial manipulation by the founders of a domestic sanitary ware company indirectly acquired by the company, included representing the company in filing tort litigation against the founders of the target company before the High Court of Fujian, assisting the company in successfully obtaining a Mareva injunction in Hong Kong in support of parallel German litigation proceedings, assisting the company in related litigation and arbitration proceedings in other jurisdictions, and participating in the bankruptcy restructuring proceedings of the target company on behalf of the company as the largest creditor as well as the largest debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780A21D1" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="37BA0E4D" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known private equity fund when the management of an acquired Japanese company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Chinese subsidiary refused to be replaced, involved restoring control over the PRC subsidiary, releasing the management from their duties, removing the legal representative from the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against the former management, and acting in related legal proceedings including a derivative action to recover the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s properties, administrative litigation brought by the former management to dispute the change of registration by the AIC, labor arbitration and litigation with the former management and other employees over wrongful termination, a defamation lawsuit brought by the former management, and tort litigation brought against the former management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6870E3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4B773C5C" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic large-scale investment fund in a series of disputes with its joint venture partner arising from an RMB 10 billion investment in companies incorporated in mainland China, Hong Kong and Japan, included defending two mainland China lawsuits filed by the joint venture partner over the validity of board resolutions and obtaining an injunction in Hong Kong to restrain the directors appointed by the joint venture partner from acting on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578573CA" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="671DE62C" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed real estate group affiliated with a central state-owned company in its dispute with the 49% shareholder of an acquired project company arising from the minority shareholder seeking to terminate the original SPA, involved acting in a series of disputes over management and control of the target company and in HKIAC arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564258D3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="12AD0B51" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A-share listed company in a dispute arising from its acquisition of a Korean apparel brand, included defending the company in a lawsuit brought by the seller and filing counterclaims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A0FD8C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="01D73D59" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese entrepreneur in an appellate proceeding before the Supreme Court of PRC to successfully overturn the first instance judgment rendered by the High Court of Guangxi in a dispute arising from the acquisition of a real estate project company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB8C6A5" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="5C1CE393" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong-listed company in defending against a dispute arising over the value adjustment mechanism in the sale of a domestic company to a domestic listed company as one of the sellers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B453A93" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="31F2DD51" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major French pharmaceutical company in its disputes with a group of nationwide distributors of an acquired domestic pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75635B85" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="14C7DB5E" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong PE fund in its dispute with the founder of a forestry portfolio company over accounting fraud, involved filing a criminal complaint against the founder and litigating the shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right to company information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4930A15D" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="04A29D57" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised companies in various transactions on various PRC legal issues, such as dispute resolution venue selection, insolvency, corporate governance, exit mechanisms, non-competes, compliance and employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097CE19B" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B71A00">
+    <w:p w14:paraId="479BC1D4" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DA0E0F" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="3BC66F1E" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a policy bank in recovering a project loan extended to a domestic company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power generation project in Europe, involved participating in litigation and bankruptcy proceedings in Italy, Luxembourg, Hong Kong and mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD4D3A9" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="0FF83313" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known US non-performing asset disposal fund in a long-lasting financial loan litigation involving criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007A24F5" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4158A781" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major central state-owned company in a series of trade financing disputes with a Fortune 500 private conglomerate, with the disputed amount exceeding RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA7C6C6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4E258C49" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known securities company in the legal proceedings against JIA Yueting and JIA Yuemin arising from defaults of stock collateral loans, included participating in litigation and enforcing notarized debt instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683124AD" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="01CA85BB" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European financing lease company in successfully recovering the company's full RMB 40 million claim in a SHIAC arbitration and in the subsequent judicial arbitral enforcement action against an equipment manufacturer that provided a payment guaranty for lessees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCB4F0C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4627BCBB" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided daily legal advice to the fund trusteeship department of a well-known securities company in its various disputes with investors and fund managers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073EF161" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="09A44A80" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a policy bank in the reorganization of defaulted aircraft financing loans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DE453A" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="27846A9B" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known multinational investment bank in a series of contentious transactions of equity interests in a public fund management company in which the bank is the majority shareholder, included acting in an auction of another shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests in the bankruptcy proceedings, a competitive bidding of another state-owned shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests at CBEX, and a court-sponsored auction of another shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1D961E" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="374EF3FE" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the general partner of a successful PE fund in a dispute with the limited partners arising from the liquidation of the PE fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2D0B1B" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B71A00">
+    <w:p w14:paraId="6277AB0A" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate governance disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313F73B8" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4D521208" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a red chip software company in its decade-long-USD-100-million dispute arising from its joint venture with a well-known Hong Kong company, included: representing the company in several CIETAC arbitrations, in litigation before the Supreme Court of PRC and the High Court of Jiangsu, and in compulsory liquidation proceedings of the joint venture company; and advising the company on PRC law issues in several Hong Kong litigation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CCEBC7" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="0D1F3E57" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Resources in dealing with the disputes arising from corporate control of Vanke</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3511C5" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="102BCDFD" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Danone in disputes with Wahaha on a trademark and their joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39525D4B" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="04EAB6EC" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European shipping company in litigation before the High Court of Hubei against its Chinese joint venture partner on the termination of their joint venture contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667E8F7D" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="125A816F" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong industrial company in the petition for compulsory liquidation of a joint venture company and in the subsequent CIETAC arbitration against its Chinese partners of the joint venture company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED7F4EA" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="455ECA9B" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong real estate developer in its joint venture dispute in a project company with its joint venture partner, a local state-owned company, which involved litigation raised by the joint venture partner against the developer and the general manager of the project company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704C1ED8" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="0C697A4E" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major French advertising company in its dispute with the founders of an acquired company retained to act as management, involved removing the legal representative from the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against and conducting settlement negotiations with the founders, defending the company against a lawsuit brought by the founders' affiliate claiming breach of fiduciary duty, and defending the company against a lawsuit brought by the founders to challenge the board resolution that removed them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7399C1A3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="77A008B2" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Chinese entrepreneur in a dispute with a well-known US company that had acquired the office supply company established by the entrepreneur and that had retained the entrepreneur as the chairman of the board of directors, included representing the entrepreneur in litigation with the acquired company for wrongful termination, breach of fiduciary duty and control of the corporate seal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293299C4" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="487670A3" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a US fitness equipment company in its dispute with the managing director</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>legal rep of its PRC subsidiary, involved removing the legal representative from the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against the legal representative, conducting a mass layoff in the subsidiary, and representing the company in corresponding legal proceedings including an administrative reconsideration and lawsuit against the AIC and the related labor arbitration and litigation with the ex-employee for wrongful termination and recovery of the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274D9E05" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="67345CDB" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese listed company in petitioning for compulsory dissolution and liquidation of a joint venture company due to its dispute with the local partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7C55F7" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="502BCDEF" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German industrial company in litigation against the general manager of its Chinese subsidiary for breach of fiduciary duty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D7AD56" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="7425ED40" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on corporate governance issues, such as contentious replacement of directors and officers, resignation of directors, board meetings and shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings, and director and officer liabilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB042A8" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B71A00">
+    <w:p w14:paraId="07E329DF" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Insolvency, restructuring and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A6624C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="788C8F7A" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a core member of the bankruptcy administrators or liquidators appointed by various courts in Shanghai in bankruptcy and compulsory liquidation proceedings for private, foreign-funded and state-owned companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D346F58" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="794AF159" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various companies as creditors or shareholders in bankruptcy and compulsory liquidation proceedings before courts in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A99032" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="5CCBEA64" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABN AMRO as a major creditor in participating in the bankruptcy proceedings of several Taizinai Group companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040CA753" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="0F9266AF" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted Ernest &amp; Young, PwC, KPMG, Deloitte and Grant Thorton acting as receivers, liquidators and trustees of various Hong Kong, BVI and Cayman Island companies in the takeover and disposal of the companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> domestic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E122E7C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="50A1D91C" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a major US multinational company in the dissolution and liquidation of several domestic joint venture companies and in the related disputes with the respective Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C0A124" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="3E99720B" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised KSS on its acquisition of Takata out of cross-border bankruptcies in the US and Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08316F1C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B71A00">
+    <w:p w14:paraId="340B45A2" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Family law disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDF1F32" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="7F6DB8B5" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the executors of a deceased entrepreneur in execution of the entrepreneur's will and in the disputes with the foreign joint venture partner of a joint venture company in which the entrepreneur held minority equity interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDE2A82" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="6764318B" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a founder of an apparel company going public in defending the founder against a claim by the founder's former spouse over the founder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shares in the company and in litigating over undisclosed assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A939042" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="462D3348" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an heir to an entrepreneur, the actual controller and founder of a listed company, in a series of disputes with other heirs and other shareholders of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1551CF37" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="05EEB88F" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the widow and the eldest son of a Taiwanese entrepreneur in disputes with the entrepreneur's other offspring in several mainland China courts over control of a manufacturing company owned by the entrepreneur and valued at RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52670DB6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B71A00">
+    <w:p w14:paraId="77BEFD05" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General commecial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F9761A" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4CA4FE98" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European industrial gas company in CIETAC arbitration against a gas purchaser regarding a long-term gas supply contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8971A6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="129B00AC" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European industrial company in several CIETAC arbitrations and court litigations against buyers in connection with disputes under equipment sales contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1FE892" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="210DB730" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a county government in a central province of China in a PPP project dispute brought before the provincial High Court and the Circuit Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06074CEA" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="7F7CF4E5" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a victim of the Qingdao port fraud in the enforcement proceedings of the civil part of the criminal judgment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785546E3" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="7551350F" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a subsidiary of a major central state-owned enterprise to enforce as the injured party the civil part of a criminal judgment, file an insurance claim against the insurance company, and deal with the civil claim against the criminal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s employer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1046B12C" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="651992DF" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a distributor of a luxury car brand in a series of lawsuits before the courts in Guangzhou and Shenzhen arising from an insurance cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29874F7D" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="722BA10A" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a TMT unicorn company in a defamation lawsuit against an independently operated social media account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFB0CD0" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="4506F010" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in a product liability litigation with its supplier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1211EE47" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="33BDF366" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a top media and entertainment company in a series of lawsuits initiated by a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional consumer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383A8357" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="27E57FAD" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known theme park in a premises liability claim brought by a customer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E14FD0A" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="7C445563" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known theme park to defend a claim raised by a customer challenging park policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755B98C1" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="337CC6FA" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E94B7D1" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="34106120" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (Shanghai), LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535EA192" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="6E8272B6" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054C140E" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="7A5E7C84" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC (2007)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516D9370" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="380CEC4C" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E4FDE" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="6E179E1A" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787A1128" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="3C140251" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B030233" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="0C696D73" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33452CA6" w14:textId="77777777" w:rsidR="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="0429E0CF" w14:textId="77777777" w:rsidR="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="33C7ADCF" w:rsidR="00686369" w:rsidRPr="00B71A00" w:rsidRDefault="00B71A00" w:rsidP="00B71A00">
+    <w:p w14:paraId="5567FC3C" w14:textId="465A395D" w:rsidR="00686369" w:rsidRPr="00863AF8" w:rsidRDefault="00863AF8" w:rsidP="00863AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Selected by the Ministry of Justice for listing among China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71A00">
+      <w:r w:rsidRPr="00863AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s 1000 Lawyer Talents Handling Foreign-related Matters </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B71A00" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00863AF8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2427,1416 +2427,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0224488D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6F6E3F4"/>
+    <w:nsid w:val="077C465E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6088B0A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BB6226"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1CC6465A"/>
+    <w:nsid w:val="0C5B3B16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFDA0FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C602AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6212D258"/>
+    <w:nsid w:val="0D367A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EEC5F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094257A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04E88C32"/>
+    <w:nsid w:val="0E3E1E4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F178433A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7600C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78CE1102"/>
+    <w:nsid w:val="0FFC5ED8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18FCD7AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A54F39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA68DE7C"/>
+    <w:nsid w:val="12EC2308"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECF89950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113856C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85AC9D30"/>
+    <w:nsid w:val="131F4A70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56AA23DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="126E43DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD803ADE"/>
+    <w:nsid w:val="13DE57B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7728B410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D4127E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28BE798C"/>
+    <w:nsid w:val="13F315A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78F4CF96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="134E5860"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5188860"/>
+    <w:nsid w:val="16A329E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="720A456E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C74F19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6B08A3A"/>
+    <w:nsid w:val="1AD23264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C004122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1897108B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE240536"/>
+    <w:nsid w:val="1FD4445F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84AA1732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED2142E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D283692"/>
+    <w:nsid w:val="26361183"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52329B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214B7778"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A844D088"/>
+    <w:nsid w:val="27B21770"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D4252AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219346B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB4676D6"/>
+    <w:nsid w:val="29A02834"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFBCAC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274958CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="407684E6"/>
+    <w:nsid w:val="2BBE48F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70980568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28AC0F8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69904A42"/>
+    <w:nsid w:val="2CB84E28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9850C962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C259A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1CC6465A"/>
+    <w:nsid w:val="2E2A46B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CC8D38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291D6E11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF6653CE"/>
+    <w:nsid w:val="2E994CC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A5C2F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5462E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EAA1EDC"/>
+    <w:nsid w:val="2F9D4375"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CAE9F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C253AB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D98AB70"/>
+    <w:nsid w:val="308B74FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B10B73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC87ED4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22A21EF2"/>
+    <w:nsid w:val="310A1400"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35127730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA62B06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="863AEFE6"/>
+    <w:nsid w:val="320D5151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BFE2FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330A4393"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73D8C314"/>
+    <w:nsid w:val="326D4ACF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FBE612E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331B5124"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD1EAF68"/>
+    <w:nsid w:val="39941C1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F1E500C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="332D13B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB6081CC"/>
+    <w:nsid w:val="39B04D06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D3A9D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D915F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA52F352"/>
+    <w:nsid w:val="3A79675A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E6026D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="371F63D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30BE7686"/>
+    <w:nsid w:val="3ADC4E2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55669DD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E728BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4EEFF8A"/>
+    <w:nsid w:val="3D4241BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5344C40E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4F0C50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6D87C36"/>
+    <w:nsid w:val="43431471"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="215C3A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424B0079"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C4C3A48"/>
+    <w:nsid w:val="473624A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80FCDAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CC4986"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05FE46DE"/>
+    <w:nsid w:val="4A420A3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B1C89B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E01A64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC4204F8"/>
+    <w:nsid w:val="4AFA0A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AE6B432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC821BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF220DA6"/>
+    <w:nsid w:val="505F1F07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79C63626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1C2094"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59489686"/>
+    <w:nsid w:val="51031429"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CABAB6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50201E66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D1CD24A"/>
+    <w:nsid w:val="51725977"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32AA1266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51021184"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9210FE7C"/>
+    <w:nsid w:val="53C040EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2766F5D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52654391"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7F08E60"/>
+    <w:nsid w:val="53E42857"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CAE9F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5562585A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADFE813E"/>
+    <w:nsid w:val="556B2561"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAB40598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DC26E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C04A825E"/>
+    <w:nsid w:val="5AA112A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DC4087A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="591E2BD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C6A2130"/>
+    <w:nsid w:val="5B4F29AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1702E65C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593935EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9BE2A478"/>
+    <w:nsid w:val="5BE51D48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E667DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E2C0BF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C400F8C"/>
+    <w:nsid w:val="5D665D3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="817E42BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3F5722"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68B2D5E4"/>
+    <w:nsid w:val="5F6D10D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9666E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D90374"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5CC0B5E"/>
+    <w:nsid w:val="60013F21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C5887DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64572782"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79FC343A"/>
+    <w:nsid w:val="606670CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4940A89A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65DB40E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E4E4D9A"/>
+    <w:nsid w:val="61C75122"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80582B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3E06A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="218C4A74"/>
+    <w:nsid w:val="65D613DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="749AD9BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E7D0927"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BB0F8B0"/>
+    <w:nsid w:val="6CA42DA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="240A063A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F5267F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C57A8622"/>
+    <w:nsid w:val="6E72638E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F42D168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70791974"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A764EC6"/>
+    <w:nsid w:val="72033E84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="672EBDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AD5D0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2483428"/>
+    <w:nsid w:val="73541C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CB4E73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E408FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B03A3AC6"/>
+    <w:nsid w:val="7A636BF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FF4C67C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79E92D70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A620A8E8"/>
+    <w:nsid w:val="7BE2573A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1265CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79F632BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB14C5D2"/>
+    <w:nsid w:val="7C3549D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="557A8C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C790E9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E900487A"/>
+    <w:nsid w:val="7CDF55E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DEC9C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D35301E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8308528C"/>
+    <w:nsid w:val="7F401AE7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E09A1F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="37"/>
-  </w:num>
-[...145 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3914,87 +3914,87 @@
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
+    <w:rsid w:val="00863AF8"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
-    <w:rsid w:val="00B71A00"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
@@ -5071,61 +5071,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B71A00"/>
+    <w:rsid w:val="00863AF8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B71A00"/>
+    <w:rsid w:val="00863AF8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5409,51 +5409,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5A3C3D3-0953-4C87-9780-01A4C6127139}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D720A69D-DB26-4CC3-BFAA-A7B85D54F0BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1932</Words>
   <Characters>11013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>