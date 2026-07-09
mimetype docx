--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0FE9A08F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="74472012" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00066F6C">
+            <w:r w:rsidRPr="005159A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>汪麒</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="35E3E224" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRPr="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+          <w:p w14:paraId="219C81A8" w14:textId="77777777" w:rsidR="005159A9" w:rsidRPr="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00066F6C">
+            <w:r w:rsidRPr="005159A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="02676030" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+          <w:p w14:paraId="706EB16B" w14:textId="0C26C9CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00066F6C">
+            <w:r w:rsidRPr="005159A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52E1D47F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+          <w:p w14:paraId="6199424A" w14:textId="471860B0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00066F6C">
+            <w:r w:rsidRPr="005159A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3CA1FBC8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+          <w:p w14:paraId="4F910ACA" w14:textId="0D422804" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00066F6C">
+            <w:r w:rsidRPr="005159A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="444030EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00066F6C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4243BB03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DA1A46D" wp14:editId="3E079F51">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B6A4346" wp14:editId="0D6FEA76">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2D450ADD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00066F6C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3E05E065" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00066F6C">
+            <w:r w:rsidRPr="005159A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>汪麒律师的主要执业领域为银行、债务融资和债务重组、困境投资、不良资产以及金融机构事务和监管。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5CBF46" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3894399F" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1480 +458,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F07D312" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="611717F7" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10902524" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00066F6C">
+    <w:p w14:paraId="68F41FB0" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A190CF" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="18EE5689" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风国际就其在阿根廷的五个风电项目向中国银行和桑坦德牵头银团借取美元项目融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2696E3EE" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="5DB1C7ED" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智路旗下实体向民生银行、中国银行、汇丰银行和信银国际组成的银团借取并购贷款用于收购封测行业领先企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A4CBA6" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="212A1D16" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源向浦发银行借取并购贷款用于向上市公司收购朗迪制药。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AC3872" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="37B1BD68" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASSG就其向招商永隆借取贷款用于处收购珠海万达商业管理集团股份有限公司部分股份提供法律服务(涉及H股全流通)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBCD9A8" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="1C0C8F18" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫旗下基金收购境内五地商业资产向中国银行牵头的境内外银团借取并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FD8AC9" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="74E01283" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54783E0C" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="03DCA349" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平旗下数据中心平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PDG就其向招商银行借取优先级并购贷款和开发贷款以及向招银国际借取夹层贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B00F4C2" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="6BE95EC2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫旗下基金收购绿地五里桥项目向中国银行牵头的境内外银团借取并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A88E79" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="512F6804" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新风天域就其旗下公司向招商银行借取并购贷款用于收购华润三九医院提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612018D9" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="1A02F3DF" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本、汇桥资本、淡马锡及平安保险组成的财团，为其借取贷款用于药明康德新药开发有限公司（纽交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WX）私有化退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BDBB11" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="6CB11FDF" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞管理层组成的财团为其向中国银行澳门分行和平安银行组成的银团借取贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mindray Medical International Limited（纽交所代码：MR）私有化退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD6831A" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="167D8019" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易居中国私有化项目的买方团向浦东发展银行借取美元私有化贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F771BE" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="12EE50DC" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京中信投资中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(有限合伙) 为其向中国银行澳门分行和中国银行新加坡分行借取并购贷款以及向中信国际借取配套夹层贷款用于新加坡上市公司Biosensors International Group, Ltd.的退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259EB38A" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="673AD5BD" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气旗下公司向中银香港、巴克莱、德意志银行、汇丰银行、摩根大通、苏格兰皇家银行等安排的银团借取并购贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ansaldo Energia S.p.A., 一家意大利股份有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C778D2C" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="63EBEBD2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打直投及其牵头的境内投资者向民生银行香港分行和民生银行北京分行分别借取境内外贷款用于收购思妍丽股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8DE8A6" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00066F6C">
+    <w:p w14:paraId="32BDC1B0" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>特殊机会投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>\债务重组\不良资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7964E051" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="5A8B2AE2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智路和建广联合体参与紫光破产重整投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182DD49D" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="08C783E5" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFC就其和鼎晖合作设立不良资产收购平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596175CA" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="2E5372AA" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新世界旗下实体牵头的融资方向华平旗下平台公司提供夹层融资用于收购和运营位于大湾区的商业地产。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C22CC5" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="1E83AF1E" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家开发银行就其和海航旗下企业的债务重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2937006D" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="2E4B863A" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨电力美元债券持有人委员会就美元债券债重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C92F245" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="6EE8897F" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行向辽宁港航提供贷款用于招商局入股辽宁港航前的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299591A2" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="4C106345" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝恩就其向资产管理公司收购境内不良资产包提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EF6661" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="134D63CC" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse就其向境外投资者提供收购中国境内不良贷款提供融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D90C57" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="252ED368" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB向一家知名私募投资基金提供贷款用于收购中国境内不良贷款提供融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FEE9FA" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="21CE621B" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley向境外投资者提供若干笔贷款用于收购中国境内不良贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690D854F" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="091387D4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金通过破产重组程序投资重庆钢铁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D621DB3" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="635B467F" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行牵头的债权人委员会参与江苏雨润的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70839787" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="5FBB39FA" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南京银行和中信银行牵头的债权人委员会参与三胞集团的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C21A06" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="250CE3E6" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信银行牵头的债权人委员会参与丰盛的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ED7B70" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="4052B4CE" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR和中国东方资产管理(国际)控股有限公司为其设立特殊机会基金用于境内债务融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D23064" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00066F6C">
+    <w:p w14:paraId="396FA100" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CEC1DD" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="423AA5A5" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、民生银行、招商银行和马来银行组成的境内外银团向万科、印力和厚朴组成的财团提供贷款用于向凯德收购境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20处商用物业(本项目入围China Law and Practice2019年度最佳融资交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312520C7" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="3E06C3A4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)管理层和投资人私有化正保远程教育(NYSE: DL)以及对现有贷款再融资提供人民币贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D616B5" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="1299461C" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇丰银行就其向汇量科技提供贷款用于收购热云数据提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A043CA9" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="1917C8EE" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Davidson Kempner就其向瓜子旗下实体提供基于应收账款的跨境结构性融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A223717" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="41F913D2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行向秦淮数据旗下公司就环京数据中心项目提供人民币贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7757362E" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="60E8B9A5" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、民生银行和招商银行安排的银团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FOCUS MEDIA (CHINA) HOLDING LIMITED 提供并购贷款用于偿还分众传媒控股有限公司（NASDAQ：FMCN）私有化退市贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8F2E63" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="54C8CCC7" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Neptunus Drugstore Holding Ltd.提供并购贷款用于完成China Nepstar Chain Drugstore Ltd.私有化。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5FC3C8" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="74609A31" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海浦东发展银行、中国银行和招商银行牵头的银团向吉宝置业提供人民币的贷款用于开发位于上海的商业综合体。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB9D1BD" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="13482C7A" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行就其向中粮旗下境内外公司为中粮广场项目提供境内外平行贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D3D28A" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="47E2354E" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行就其向中粮旗下境内外公司为西单大厦项目提供境内外平行贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FA7A22" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="7FBFA768" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARTE Capital牵头的融资方向一家中国头部房地产开发商提供结构性融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6A5540" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="5DE839E4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇丰银行、华侨银行和大华银行组成的境内外银团向安祖高顿旗下基金提供贷款用于向京东收购翠宫饭店。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA044C0" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="7E924B0D" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFC认购江苏租赁在银行间市场发行的私募债。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31357308" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="15AB1900" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向维格娜丝时装股份有限公司指定的实体发放并购贷款用于向韩国衣恋集团收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Teenie Weenie(维尼熊)相关资产。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C0BE45" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="45062D15" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B13FDA7" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="446C27A4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08264F80" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="230B4425" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D60D38" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="4F79647C" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国华威大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1851827D" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="1A92F16D" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B5A5B5" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="6A7CA3E0" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5A9919" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="188F4D22" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5184F9F1" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="719B6C59" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汉语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C66E63" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="0D493918" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A55464C" w14:textId="77777777" w:rsidR="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="377B1920" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4EA67B83" w:rsidR="00A46A04" w:rsidRPr="00066F6C" w:rsidRDefault="00066F6C" w:rsidP="00066F6C">
+    <w:p w14:paraId="4F0A196B" w14:textId="242A5B0C" w:rsidR="00A46A04" w:rsidRPr="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汪麒律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066F6C">
+      <w:r w:rsidRPr="005159A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所上海办公室，此前汪麒律师先后在另一家国内领先律师事务所和外资银行工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00066F6C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005159A9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2137,1363 +2137,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03394404"/>
+    <w:nsid w:val="01B52630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4B8B0D6"/>
+    <w:tmpl w:val="289AE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038948C2"/>
+    <w:nsid w:val="04821E88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA8AC462"/>
+    <w:tmpl w:val="A978F744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051360BA"/>
+    <w:nsid w:val="05430F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E054759A"/>
+    <w:tmpl w:val="336C2482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069C4CB5"/>
+    <w:nsid w:val="077E2059"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32B82020"/>
+    <w:tmpl w:val="6394AA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4D4B31"/>
+    <w:nsid w:val="078C3FDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFD6133C"/>
+    <w:tmpl w:val="BC7C87B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACD197E"/>
+    <w:nsid w:val="08AC6121"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48E02272"/>
+    <w:tmpl w:val="225C9B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D30115A"/>
+    <w:nsid w:val="096776B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8D22956"/>
+    <w:tmpl w:val="A15E1DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D662B15"/>
+    <w:nsid w:val="0B0D1F2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F1608C4"/>
+    <w:tmpl w:val="B12A0952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8C7767"/>
+    <w:nsid w:val="14CC05C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E26A89A0"/>
+    <w:tmpl w:val="59DA6C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCE7751"/>
+    <w:nsid w:val="16574BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD7E6D54"/>
+    <w:tmpl w:val="49EA0020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10AB13A2"/>
+    <w:nsid w:val="167A08F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06A67532"/>
+    <w:tmpl w:val="FA18250E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F52AAD"/>
+    <w:nsid w:val="1B861630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="930CBA10"/>
+    <w:tmpl w:val="78AA7F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128A675D"/>
+    <w:nsid w:val="1E1A7D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74BE30D6"/>
+    <w:tmpl w:val="8BACB970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157C7A60"/>
+    <w:nsid w:val="207E4656"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBC031B4"/>
+    <w:tmpl w:val="6F48A3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CD259BC"/>
+    <w:nsid w:val="219516D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F514B146"/>
+    <w:tmpl w:val="5CC8EC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CDC4CA6"/>
+    <w:nsid w:val="26C75F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA9A069E"/>
+    <w:tmpl w:val="5DEA2E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5A2BCC"/>
+    <w:nsid w:val="278C709A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F505C60"/>
+    <w:tmpl w:val="0FE64F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211B53B7"/>
+    <w:nsid w:val="283C3D20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBB26A30"/>
+    <w:tmpl w:val="C324F226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213065C0"/>
+    <w:nsid w:val="2D0B42D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED30FE2A"/>
+    <w:tmpl w:val="782A5A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2527740C"/>
+    <w:nsid w:val="310132C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DCE0916"/>
+    <w:tmpl w:val="374CAA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277327E0"/>
+    <w:nsid w:val="32081C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08F60DC8"/>
+    <w:tmpl w:val="C64CFB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BCB4152"/>
+    <w:nsid w:val="32CD1C1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F74CDB38"/>
+    <w:tmpl w:val="6FB4EE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3C4AE0"/>
+    <w:nsid w:val="33336E70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="799E2DAA"/>
+    <w:tmpl w:val="B8B824DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA639DD"/>
+    <w:nsid w:val="3A39593E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF606FE6"/>
+    <w:tmpl w:val="6F268B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32B57E0E"/>
+    <w:nsid w:val="3FF01F51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A03C88B8"/>
+    <w:tmpl w:val="B9DCD5CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D66706"/>
+    <w:nsid w:val="40E30307"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F956F768"/>
+    <w:tmpl w:val="16287E3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350A0DB9"/>
+    <w:nsid w:val="469F7828"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9749492"/>
+    <w:tmpl w:val="36361C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C90CE5"/>
+    <w:nsid w:val="4A8D35BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0888702"/>
+    <w:tmpl w:val="6D409D2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CDA42E7"/>
+    <w:nsid w:val="4BD56F6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB40F574"/>
+    <w:tmpl w:val="EFE6D000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405A7764"/>
+    <w:nsid w:val="4FAF247A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59580428"/>
+    <w:tmpl w:val="3E92C566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C41762"/>
+    <w:nsid w:val="50755BB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EEEE204"/>
+    <w:tmpl w:val="9D22C79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="438C14FF"/>
+    <w:nsid w:val="512252F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="197E630E"/>
+    <w:tmpl w:val="0FE64F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49840931"/>
+    <w:nsid w:val="51D05DD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86389FFC"/>
+    <w:tmpl w:val="0ED42AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC367C6"/>
+    <w:nsid w:val="5230380F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCDE1582"/>
+    <w:tmpl w:val="47141634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6317DD"/>
+    <w:nsid w:val="52A83AAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA1C0788"/>
+    <w:tmpl w:val="A9D498A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C46D2A"/>
+    <w:nsid w:val="53511E6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FA2CFE4"/>
+    <w:tmpl w:val="F02EC4C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACE6A96"/>
+    <w:nsid w:val="53E52DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF96ADFC"/>
+    <w:tmpl w:val="E80CA7C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B801517"/>
+    <w:nsid w:val="55167B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="462EDFD0"/>
+    <w:tmpl w:val="5A26E3AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C601352"/>
+    <w:nsid w:val="5CD76E66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D99018FC"/>
+    <w:tmpl w:val="046C08A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638A6985"/>
+    <w:nsid w:val="62354A5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEA0AB7E"/>
+    <w:tmpl w:val="43A4673A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C009E0"/>
+    <w:nsid w:val="62441039"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA60346"/>
+    <w:tmpl w:val="6C94EF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66983002"/>
+    <w:nsid w:val="62AF3109"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7B86D5C"/>
+    <w:tmpl w:val="FB42BDA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69674F22"/>
+    <w:nsid w:val="631F5658"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C194E522"/>
+    <w:tmpl w:val="5F6643C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D565B03"/>
+    <w:nsid w:val="652E7211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F7E3A98"/>
+    <w:tmpl w:val="DD9E9946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702B0396"/>
+    <w:nsid w:val="6B2C44CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7B86D5C"/>
+    <w:tmpl w:val="ABB48F7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E74AF7"/>
+    <w:nsid w:val="6CC80946"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BB20264"/>
+    <w:tmpl w:val="6F00C4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B843A73"/>
+    <w:nsid w:val="748143CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="157E091E"/>
+    <w:tmpl w:val="80D00EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C08140B"/>
+    <w:nsid w:val="7DC713F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70A4AA0A"/>
+    <w:tmpl w:val="91D65004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C3E1A19"/>
+    <w:nsid w:val="7DFF7CCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="531A9A5C"/>
+    <w:tmpl w:val="C7547FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CCD0614"/>
+    <w:nsid w:val="7F1225D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C63A1D6C"/>
+    <w:tmpl w:val="0FD2595E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F826B10"/>
+    <w:nsid w:val="7F8D0BED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62222992"/>
+    <w:tmpl w:val="9E9AF12E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
-[...35 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
-[...94 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
-    <w:rsid w:val="00066F6C"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
+    <w:rsid w:val="005159A9"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
@@ -4637,61 +4637,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00066F6C"/>
+    <w:rsid w:val="005159A9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00066F6C"/>
+    <w:rsid w:val="005159A9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4977,51 +4977,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDEE2652-A107-41DA-9BDA-DEE627999C77}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7DA72-C41D-4CE9-AAE3-035D66BCC86F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>384</Words>
   <Characters>2193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>