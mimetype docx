--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="74472012" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7C8976CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005159A9">
+            <w:r w:rsidRPr="00D06A51">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>汪麒</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="219C81A8" w14:textId="77777777" w:rsidR="005159A9" w:rsidRPr="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+          <w:p w14:paraId="4067F7EE" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRPr="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005159A9">
+            <w:r w:rsidRPr="00D06A51">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0C26C9CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+          <w:p w14:paraId="706EB16B" w14:textId="6F9F4657" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005159A9">
+            <w:r w:rsidRPr="00D06A51">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="471860B0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+          <w:p w14:paraId="6199424A" w14:textId="4C5A727D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005159A9">
+            <w:r w:rsidRPr="00D06A51">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0D422804" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+          <w:p w14:paraId="4F910ACA" w14:textId="44E6FB0E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005159A9">
+            <w:r w:rsidRPr="00D06A51">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4243BB03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4F28AC92" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D06A51" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B6A4346" wp14:editId="0D6FEA76">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66713527" wp14:editId="697FF0AA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3E05E065" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005159A9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6C3A1329" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D06A51" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005159A9">
+            <w:r w:rsidRPr="00D06A51">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>汪麒律师的主要执业领域为银行、债务融资和债务重组、困境投资、不良资产以及金融机构事务和监管。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3894399F" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="046C7A95" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1480 +458,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611717F7" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="18065693" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F41FB0" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005159A9">
+    <w:p w14:paraId="3071BD81" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EE5689" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="31668858" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风国际就其在阿根廷的五个风电项目向中国银行和桑坦德牵头银团借取美元项目融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB1C7ED" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="716D337A" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智路旗下实体向民生银行、中国银行、汇丰银行和信银国际组成的银团借取并购贷款用于收购封测行业领先企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212A1D16" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4B63DF96" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源向浦发银行借取并购贷款用于向上市公司收购朗迪制药。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B1BD68" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="25395BB4" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASSG就其向招商永隆借取贷款用于处收购珠海万达商业管理集团股份有限公司部分股份提供法律服务(涉及H股全流通)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0C8F18" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="225BFD82" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫旗下基金收购境内五地商业资产向中国银行牵头的境内外银团借取并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E01283" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="05147D4E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DCA349" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="54587B82" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平旗下数据中心平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PDG就其向招商银行借取优先级并购贷款和开发贷款以及向招银国际借取夹层贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE95EC2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="719C42EB" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫旗下基金收购绿地五里桥项目向中国银行牵头的境内外银团借取并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512F6804" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="517ABB5E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新风天域就其旗下公司向招商银行借取并购贷款用于收购华润三九医院提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A02F3DF" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="2FBFA13A" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本、汇桥资本、淡马锡及平安保险组成的财团，为其借取贷款用于药明康德新药开发有限公司（纽交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WX）私有化退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB11FDF" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="080DD2B7" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞管理层组成的财团为其向中国银行澳门分行和平安银行组成的银团借取贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mindray Medical International Limited（纽交所代码：MR）私有化退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167D8019" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="7502F70A" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易居中国私有化项目的买方团向浦东发展银行借取美元私有化贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EE50DC" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="21149BD9" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京中信投资中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(有限合伙) 为其向中国银行澳门分行和中国银行新加坡分行借取并购贷款以及向中信国际借取配套夹层贷款用于新加坡上市公司Biosensors International Group, Ltd.的退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673AD5BD" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="5C227AD7" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气旗下公司向中银香港、巴克莱、德意志银行、汇丰银行、摩根大通、苏格兰皇家银行等安排的银团借取并购贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ansaldo Energia S.p.A., 一家意大利股份有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EBEBD2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="17B5CD00" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打直投及其牵头的境内投资者向民生银行香港分行和民生银行北京分行分别借取境内外贷款用于收购思妍丽股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BDC1B0" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005159A9">
+    <w:p w14:paraId="0A9600BC" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>特殊机会投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>\债务重组\不良资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8B2AE2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="0EC252E2" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智路和建广联合体参与紫光破产重整投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C783E5" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4F1EBF02" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFC就其和鼎晖合作设立不良资产收购平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5372AA" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="401E19AF" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新世界旗下实体牵头的融资方向华平旗下平台公司提供夹层融资用于收购和运营位于大湾区的商业地产。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E83AF1E" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="43F6F64E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家开发银行就其和海航旗下企业的债务重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4B863A" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="5919DAED" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨电力美元债券持有人委员会就美元债券债重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE8897F" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="29534151" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行向辽宁港航提供贷款用于招商局入股辽宁港航前的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C106345" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="0BECAF8B" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝恩就其向资产管理公司收购境内不良资产包提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134D63CC" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="1654440F" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse就其向境外投资者提供收购中国境内不良贷款提供融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252ED368" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="7E78E89F" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB向一家知名私募投资基金提供贷款用于收购中国境内不良贷款提供融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CE621B" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="3D1014AD" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley向境外投资者提供若干笔贷款用于收购中国境内不良贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091387D4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="22907CF8" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金通过破产重组程序投资重庆钢铁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635B467F" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4D737EEA" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行牵头的债权人委员会参与江苏雨润的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBB39FA" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="261CB1D4" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南京银行和中信银行牵头的债权人委员会参与三胞集团的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250CE3E6" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="3BEE8754" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信银行牵头的债权人委员会参与丰盛的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4052B4CE" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="57C4B707" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR和中国东方资产管理(国际)控股有限公司为其设立特殊机会基金用于境内债务融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396FA100" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005159A9">
+    <w:p w14:paraId="590DB0A0" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423AA5A5" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="7985F846" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、民生银行、招商银行和马来银行组成的境内外银团向万科、印力和厚朴组成的财团提供贷款用于向凯德收购境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20处商用物业(本项目入围China Law and Practice2019年度最佳融资交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E06C3A4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="705C2588" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)管理层和投资人私有化正保远程教育(NYSE: DL)以及对现有贷款再融资提供人民币贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1299461C" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="3FFCF846" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇丰银行就其向汇量科技提供贷款用于收购热云数据提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1917C8EE" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="47ED606E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Davidson Kempner就其向瓜子旗下实体提供基于应收账款的跨境结构性融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F913D2" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="05DB7617" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行向秦淮数据旗下公司就环京数据中心项目提供人民币贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E8B9A5" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="5BF071B9" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、民生银行和招商银行安排的银团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FOCUS MEDIA (CHINA) HOLDING LIMITED 提供并购贷款用于偿还分众传媒控股有限公司（NASDAQ：FMCN）私有化退市贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C8CCC7" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4F7CFF3D" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行向</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Neptunus Drugstore Holding Ltd.提供并购贷款用于完成China Nepstar Chain Drugstore Ltd.私有化。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74609A31" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="06C0F2E3" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海浦东发展银行、中国银行和招商银行牵头的银团向吉宝置业提供人民币的贷款用于开发位于上海的商业综合体。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13482C7A" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="7631FD3E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行就其向中粮旗下境内外公司为中粮广场项目提供境内外平行贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E2354E" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="204A1DA5" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行就其向中粮旗下境内外公司为西单大厦项目提供境内外平行贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBFA768" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="0448C515" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARTE Capital牵头的融资方向一家中国头部房地产开发商提供结构性融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE839E4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="351EFCD3" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇丰银行、华侨银行和大华银行组成的境内外银团向安祖高顿旗下基金提供贷款用于向京东收购翠宫饭店。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E924B0D" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="790F1028" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFC认购江苏租赁在银行间市场发行的私募债。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB1900" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="79139F21" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向维格娜丝时装股份有限公司指定的实体发放并购贷款用于向韩国衣恋集团收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Teenie Weenie(维尼熊)相关资产。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45062D15" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4C77752E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446C27A4" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4AC8C530" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230B4425" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="48C49CFE" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F79647C" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="2819689F" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国华威大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A92F16D" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="3F7F529E" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7CA3E0" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="76AF6E13" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188F4D22" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="6444014F" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719B6C59" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="15B6145D" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汉语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D493918" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="0CCB82C5" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377B1920" w14:textId="77777777" w:rsidR="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4459FF9B" w14:textId="77777777" w:rsidR="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="242A5B0C" w:rsidR="00A46A04" w:rsidRPr="005159A9" w:rsidRDefault="005159A9" w:rsidP="005159A9">
+    <w:p w14:paraId="4F0A196B" w14:textId="304590A4" w:rsidR="00A46A04" w:rsidRPr="00D06A51" w:rsidRDefault="00D06A51" w:rsidP="00D06A51">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汪麒律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="005159A9">
+      <w:r w:rsidRPr="00D06A51">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所上海办公室，此前汪麒律师先后在另一家国内领先律师事务所和外资银行工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005159A9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D06A51" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2137,1272 +2137,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B52630"/>
+    <w:nsid w:val="01EF631F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="289AE1DA"/>
+    <w:tmpl w:val="776CC8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04821E88"/>
+    <w:nsid w:val="02AF20AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A978F744"/>
+    <w:tmpl w:val="8AB007BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05430F8C"/>
+    <w:nsid w:val="031C0129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="336C2482"/>
+    <w:tmpl w:val="AC98D43E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077E2059"/>
+    <w:nsid w:val="094974A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6394AA88"/>
+    <w:tmpl w:val="25F6A27A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="078C3FDB"/>
+    <w:nsid w:val="0B376F3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC7C87B8"/>
+    <w:tmpl w:val="BBCE57E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08AC6121"/>
+    <w:nsid w:val="0C5963FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="225C9B06"/>
+    <w:tmpl w:val="2E06EC1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096776B9"/>
+    <w:nsid w:val="0DED72C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A15E1DA2"/>
+    <w:tmpl w:val="FF5E4166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0D1F2D"/>
+    <w:nsid w:val="149A7FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B12A0952"/>
+    <w:tmpl w:val="ED825524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14CC05C0"/>
+    <w:nsid w:val="1A6F50E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59DA6C22"/>
+    <w:tmpl w:val="CAE67A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16574BAC"/>
+    <w:nsid w:val="1B48408C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49EA0020"/>
+    <w:tmpl w:val="71D46534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167A08F9"/>
+    <w:nsid w:val="1CBA32C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA18250E"/>
+    <w:tmpl w:val="A1129D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B861630"/>
+    <w:nsid w:val="1DE4649C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78AA7F5A"/>
+    <w:tmpl w:val="0B8EBE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1A7D66"/>
+    <w:nsid w:val="216A1D76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BACB970"/>
+    <w:tmpl w:val="EEB07DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207E4656"/>
+    <w:nsid w:val="267C2DF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F48A3EE"/>
+    <w:tmpl w:val="F4B6A908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219516D5"/>
+    <w:nsid w:val="29EE4DF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CC8EC6E"/>
+    <w:tmpl w:val="4EC89FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C75F58"/>
+    <w:nsid w:val="2B1A3633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DEA2E80"/>
+    <w:tmpl w:val="EFB6AEA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278C709A"/>
+    <w:nsid w:val="2C550036"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FE64F74"/>
+    <w:tmpl w:val="876A71D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="283C3D20"/>
+    <w:nsid w:val="2D2818AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C324F226"/>
+    <w:tmpl w:val="6B448998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0B42D1"/>
+    <w:nsid w:val="306E21CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="782A5A76"/>
+    <w:tmpl w:val="696CF2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="310132C1"/>
+    <w:nsid w:val="30C64CF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="374CAA58"/>
+    <w:tmpl w:val="7FC04AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32081C14"/>
+    <w:nsid w:val="34D17631"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C64CFB9A"/>
+    <w:tmpl w:val="5FE2F674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CD1C1E"/>
+    <w:nsid w:val="369B16C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FB4EE46"/>
+    <w:tmpl w:val="CA407AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33336E70"/>
+    <w:nsid w:val="380F4712"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8B824DE"/>
+    <w:tmpl w:val="A964D776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A39593E"/>
+    <w:nsid w:val="3B805D41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F268B86"/>
+    <w:tmpl w:val="5B28A31C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF01F51"/>
+    <w:nsid w:val="3ECD097B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9DCD5CA"/>
+    <w:tmpl w:val="A744861C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40E30307"/>
+    <w:nsid w:val="42487A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16287E3A"/>
+    <w:tmpl w:val="E1A04080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="469F7828"/>
+    <w:nsid w:val="42F62208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36361C3C"/>
+    <w:tmpl w:val="6BC00446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8D35BB"/>
+    <w:nsid w:val="469044A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D409D2A"/>
+    <w:tmpl w:val="D42C4C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD56F6C"/>
+    <w:nsid w:val="4769490B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFE6D000"/>
+    <w:tmpl w:val="18BE90A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FAF247A"/>
+    <w:nsid w:val="48681464"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E92C566"/>
+    <w:tmpl w:val="EF9269D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50755BB9"/>
+    <w:nsid w:val="48CD20F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D22C79C"/>
+    <w:tmpl w:val="C98C858E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512252F7"/>
+    <w:nsid w:val="4BA82004"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FE64F74"/>
+    <w:tmpl w:val="2CCAAD10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D05DD4"/>
+    <w:nsid w:val="4EF4230D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ED42AEC"/>
+    <w:tmpl w:val="3B1ADFD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5230380F"/>
+    <w:nsid w:val="589B6DD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47141634"/>
+    <w:tmpl w:val="5BE85772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A83AAD"/>
+    <w:nsid w:val="5EAF1BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9D498A2"/>
+    <w:tmpl w:val="92C88A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53511E6D"/>
+    <w:nsid w:val="643D33A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F02EC4C2"/>
+    <w:tmpl w:val="85D2701E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E52DB2"/>
+    <w:nsid w:val="66297504"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E80CA7C2"/>
+    <w:tmpl w:val="A3D46988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55167B63"/>
+    <w:nsid w:val="68B41E13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A26E3AC"/>
+    <w:tmpl w:val="BAE67C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD76E66"/>
+    <w:nsid w:val="69F534F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="046C08A0"/>
+    <w:tmpl w:val="2D3A710C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62354A5F"/>
+    <w:nsid w:val="6A725E1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43A4673A"/>
+    <w:tmpl w:val="EF9269D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62441039"/>
+    <w:nsid w:val="6BE74FAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C94EF3C"/>
+    <w:tmpl w:val="FB0CA3D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AF3109"/>
+    <w:nsid w:val="6DB221FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB42BDA2"/>
+    <w:tmpl w:val="0D5ABA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631F5658"/>
+    <w:nsid w:val="6DC911A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F6643C2"/>
+    <w:tmpl w:val="FA149CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652E7211"/>
+    <w:nsid w:val="70A242F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD9E9946"/>
+    <w:tmpl w:val="AFBA0FE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B2C44CF"/>
+    <w:nsid w:val="70BF1319"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABB48F7E"/>
+    <w:tmpl w:val="5F00EF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CC80946"/>
+    <w:nsid w:val="76404BF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F00C4F0"/>
+    <w:tmpl w:val="84CC2F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748143CE"/>
+    <w:nsid w:val="768A6B9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80D00EEA"/>
+    <w:tmpl w:val="E1E843E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC713F2"/>
+    <w:nsid w:val="76DB776F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91D65004"/>
+    <w:tmpl w:val="4E325566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DFF7CCA"/>
+    <w:nsid w:val="77EE3B1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7547FAE"/>
+    <w:tmpl w:val="B7247E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1225D1"/>
+    <w:nsid w:val="78C3139F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FD2595E"/>
+    <w:tmpl w:val="986E548E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F8D0BED"/>
+    <w:nsid w:val="7EDE5E3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E9AF12E"/>
+    <w:tmpl w:val="455EA300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
-[...14 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-[...62 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="37">
-[...32 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="49">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3449,51 +3449,50 @@
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
-    <w:rsid w:val="005159A9"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
@@ -3525,50 +3524,51 @@
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00D06A51"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4637,61 +4637,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005159A9"/>
+    <w:rsid w:val="00D06A51"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005159A9"/>
+    <w:rsid w:val="00D06A51"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4977,51 +4977,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7DA72-C41D-4CE9-AAE3-035D66BCC86F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5504AA91-8F03-4FD0-9D83-336EB2E32B23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>384</Words>
   <Characters>2193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>