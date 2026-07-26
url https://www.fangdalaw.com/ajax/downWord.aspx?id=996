--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -22,205 +22,205 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2855"/>
-        <w:gridCol w:w="5466"/>
+        <w:gridCol w:w="5485"/>
+        <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="368D21C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6867488E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00ED141D">
+            <w:r w:rsidRPr="00F6095A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>郭强</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0437B798" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRPr="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+          <w:p w14:paraId="579EB5A9" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRPr="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00ED141D">
+            <w:r w:rsidRPr="00F6095A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="688AFAF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+          <w:p w14:paraId="706EB16B" w14:textId="7EABE996" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED141D">
+            <w:r w:rsidRPr="00F6095A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="36C9B649" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+          <w:p w14:paraId="6199424A" w14:textId="242D0D7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00ED141D">
+            <w:r w:rsidRPr="00F6095A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7362D3FA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+          <w:p w14:paraId="4F910ACA" w14:textId="6F6B40C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00ED141D">
+            <w:r w:rsidRPr="00F6095A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>richard.guo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2F682DFD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00ED141D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="05851E19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB9055F" wp14:editId="4DB8A6F4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EE061CF" wp14:editId="0B32E559">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="316B0646" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00ED141D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="00A05634" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00ED141D">
+            <w:r w:rsidRPr="00F6095A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郭律师的执业领域包括私人股权（专注于基金设立、基金交易、下游投资及基金监管和调查事宜）、资产管理及兼并收购。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CC9C09" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="08713AB9" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,683 +458,683 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D5A600" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="157E81ED" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6477C7F9" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="291914CD" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ABD9FC1" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="5FFD1753" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师是本所投资基金业务的主管合伙人。他为客户提供涉及各类替代投资工具（包括私募股权投资基金、联合投资基金、母基金、企业创投基金及单独管理账户）的结构设计、架构重组、设立及运营等方面的法律服务，覆盖众多投资领域及策略（包括创业投资、并购、基础设施及地产、夹层及信贷及私募股权二级市场机会）。郭律师是很多开创性或目前已广为采用的人民币基金结构的设计者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2234AA6F" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="28DD758B" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师代表顶级基金管理人发起设立投资基金及从事相关业务，他的代表性客户包括英联资本、阿里巴巴集团、霸菱私募亚洲、黑石集团、博裕资本、凯雷集团、中金资本、中信资本、德劭资本、方源资本、高盛、弘毅投资、厚朴投资、IDG资本、摩根大通、KKR、摩根士丹利、橡树资本、太盟、春华资本、普罗维登斯、赛富、银湖资本、德太集团及华平投资集团等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664C8C84" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="72148485" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除代表普通合伙人外，郭律师还代表精选知名机构投资人（包括主权财富基金、上市公司、国企、保险公司及其他金融机构）投资于全球范围内的私募投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ECACAB" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="04E806E1" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师在代表私募投资基金进行下游投资和并购交易方面也拥有丰富经验，涉及跨度广泛的行业，尤其擅长处理各类复杂跨境事务，特别是涉及各类全国性或地方性试点项目（如QDII、 QFLP、QDLP、 QDIE及ODI）的法律和监管事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2979EC" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="6AB947E4" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>近年来郭律师积极参与了快速发展的人民币私募股权二级市场，在多项里程碑式的基金交易中为客户提供定制化法律服务，其中包括第一支外资发起的人民币S基金募集设立、第一只QFLP S基金、第一批GP主导的基金重组交易、第一批跨境接续基金和第一批跨境GP权益交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BFE4AD" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="592DA135" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师在资本市场交易方面的丰富经验使得他拥有得天独厚的优势，能够为基金客户提供投资基金及基金管理公司首次公开发行和挂牌交易方面的专业法律建议。郭律师近期代表性资本市场交易包括丰树大中华商业信托的首次公开发行（代表承销商），该交易是新加坡最大的房地产信托首次公开发行交易之一。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A35C4CA" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="13F71AFF" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756DEB1B" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="4007F47B" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574C5444" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="23E04295" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士，国际法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603F95DD" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="539AB52E" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235415B3" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="798B2777" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4563D1" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="03CA0647" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678CF67F" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="58D585A6" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2ECE6D" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="75C979D8" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23E8D6" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="7D15576E" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师在私募股权投资及投资基金业务领域有超过二十年的执业经验。于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年作为合伙人加入方达北京办公室之前，郭律师于2001年至2007年间在两家华尔街律师事务所的纽约总部、香港及上海代表处执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B20115" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="5FCE2B72" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师曾先后担任国家科技成果转化引导基金理事会理事、中华股权投资协会行业政策委员会特别法律顾问以及香港创业及私募投资协会技术委员会委员等社会职务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BA75B6" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="75D5D230" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1131921F" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="4C104BBA" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A81F5A5" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="0F71A36A" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师经常就涉及私募股权投资、投资基金及资产管理业务的话题著书立说。他的近期著作包括《人民币基金法律与实务指引》（中文）（主编）（法律出版社，2021年6月第一版）、《中国资产管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律和监管的路径》（中文）（主编）（中国政法大学出版社，2015年1月第一版）以及《资产管理评论（中国篇）》（英文）（合著）（法律商业研究公司,伦敦，2014、2015及2016年版）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB29638" w14:textId="77777777" w:rsidR="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="6C4C656E" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7E940409" w:rsidR="00A46A04" w:rsidRPr="00ED141D" w:rsidRDefault="00ED141D" w:rsidP="00ED141D">
+    <w:p w14:paraId="4F0A196B" w14:textId="76BEF63F" w:rsidR="00A46A04" w:rsidRPr="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师是中国投资基金领域公认的领先权威，参与了众多具有里程碑意义的交易。自《钱伯斯（亚太）》（2022年起改名《钱伯斯（大中华）》）2011年设立投资基金业务评级以来，郭律师连年被评为该组别第一等级（也是该等级多年唯一上榜律师）。《钱伯斯（亚太）》指出，郭律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>是中国基金设立领域的开创者之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>被誉为该领域的首选律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>该领域专业知识最丰富的律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>该领域的当然领导者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。同时，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>由于其在基金和私人股权业务方面的造诣而广受客户赞誉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>而被《亚洲法律》、《国际金融法律评论1000强》、《法律名人堂》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED141D">
+      <w:r w:rsidRPr="00F6095A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2012年度唯一中国律师）、总部设于伦敦的Legal Media Group之《专家指引》、Practical Law Company等权威专业期刊评为私人股权业务和/或投资基金业务杰出律师。自《国际金融法律评论》（IFLR）2020年首度推出亚洲最佳律师排名以来连年上榜。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00ED141D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F6095A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1340,155 +1340,113 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00765A93"/>
+    <w:nsid w:val="005141F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A22276FA"/>
+    <w:tmpl w:val="2DF20F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D797CF1"/>
+    <w:nsid w:val="10F07B6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3F6AF50"/>
+    <w:tmpl w:val="6984786C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDA272D"/>
+    <w:nsid w:val="2C515699"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93A487F6"/>
+    <w:tmpl w:val="46E89AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11964F10"/>
-[...40 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1557,93 +1515,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...41 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1715,148 +1631,232 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C955889"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F98E4224"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC94821"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04523048"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A86F67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F4AD2B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53727298"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97926BEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4469327C"/>
+    <w:nsid w:val="68DC017E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ED6687A"/>
+    <w:tmpl w:val="3426ED7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EFE1EB7"/>
+    <w:nsid w:val="74633F71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C6F694"/>
+    <w:tmpl w:val="2DF20F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6751F4"/>
+    <w:nsid w:val="7B036897"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55A06A46"/>
+    <w:tmpl w:val="8DA2EBB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1994,54 +1994,54 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00ED141D"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F6095A"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3090,61 +3090,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED141D"/>
+    <w:rsid w:val="00F6095A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00ED141D"/>
+    <w:rsid w:val="00F6095A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3430,51 +3430,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41132018-1016-402A-AF5D-5B316EB25013}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0927489B-F70E-4844-8370-34AE7BE8009C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
   <Characters>1545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>