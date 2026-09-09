--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6867488E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="317ED03E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F6095A">
+            <w:r w:rsidRPr="00CC178C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>郭强</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="579EB5A9" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRPr="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+          <w:p w14:paraId="661A67F0" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRPr="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F6095A">
+            <w:r w:rsidRPr="00CC178C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7EABE996" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+          <w:p w14:paraId="706EB16B" w14:textId="1E1255E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6095A">
+            <w:r w:rsidRPr="00CC178C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="242D0D7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+          <w:p w14:paraId="6199424A" w14:textId="40755D99" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F6095A">
+            <w:r w:rsidRPr="00CC178C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6F6B40C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+          <w:p w14:paraId="4F910ACA" w14:textId="71948DA5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F6095A">
+            <w:r w:rsidRPr="00CC178C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>richard.guo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="05851E19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DE7B627" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC178C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EE061CF" wp14:editId="0B32E559">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D43D3FA" wp14:editId="2B6D77DE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="00A05634" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F6095A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6B0AF5B0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CC178C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F6095A">
+            <w:r w:rsidRPr="00CC178C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郭律师的执业领域包括私人股权（专注于基金设立、基金交易、下游投资及基金监管和调查事宜）、资产管理及兼并收购。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08713AB9" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0580E954" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,683 +458,683 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157E81ED" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="2BEB8C16" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291914CD" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="2A344CCE" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FFD1753" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="5FA28416" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师是本所投资基金业务的主管合伙人。他为客户提供涉及各类替代投资工具（包括私募股权投资基金、联合投资基金、母基金、企业创投基金及单独管理账户）的结构设计、架构重组、设立及运营等方面的法律服务，覆盖众多投资领域及策略（包括创业投资、并购、基础设施及地产、夹层及信贷及私募股权二级市场机会）。郭律师是很多开创性或目前已广为采用的人民币基金结构的设计者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DD758B" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="1AD21D08" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师代表顶级基金管理人发起设立投资基金及从事相关业务，他的代表性客户包括英联资本、阿里巴巴集团、霸菱私募亚洲、黑石集团、博裕资本、凯雷集团、中金资本、中信资本、德劭资本、方源资本、高盛、弘毅投资、厚朴投资、IDG资本、摩根大通、KKR、摩根士丹利、橡树资本、太盟、春华资本、普罗维登斯、赛富、银湖资本、德太集团及华平投资集团等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72148485" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="433DD04F" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除代表普通合伙人外，郭律师还代表精选知名机构投资人（包括主权财富基金、上市公司、国企、保险公司及其他金融机构）投资于全球范围内的私募投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E806E1" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="326C819B" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师在代表私募投资基金进行下游投资和并购交易方面也拥有丰富经验，涉及跨度广泛的行业，尤其擅长处理各类复杂跨境事务，特别是涉及各类全国性或地方性试点项目（如QDII、 QFLP、QDLP、 QDIE及ODI）的法律和监管事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB947E4" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="59D90C87" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>近年来郭律师积极参与了快速发展的人民币私募股权二级市场，在多项里程碑式的基金交易中为客户提供定制化法律服务，其中包括第一支外资发起的人民币S基金募集设立、第一只QFLP S基金、第一批GP主导的基金重组交易、第一批跨境接续基金和第一批跨境GP权益交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592DA135" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="3C1DC96C" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师在资本市场交易方面的丰富经验使得他拥有得天独厚的优势，能够为基金客户提供投资基金及基金管理公司首次公开发行和挂牌交易方面的专业法律建议。郭律师近期代表性资本市场交易包括丰树大中华商业信托的首次公开发行（代表承销商），该交易是新加坡最大的房地产信托首次公开发行交易之一。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F71AFF" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="4824B937" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4007F47B" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="6C5F0FAD" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E04295" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="4AC607EE" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士，国际法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539AB52E" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="0CF7447F" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798B2777" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="57F1E07A" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CA0647" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="3F51CF2B" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D585A6" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="11FF767F" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C979D8" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="4647D597" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D15576E" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="75085D4E" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师在私募股权投资及投资基金业务领域有超过二十年的执业经验。于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年作为合伙人加入方达北京办公室之前，郭律师于2001年至2007年间在两家华尔街律师事务所的纽约总部、香港及上海代表处执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCE2B72" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="758C1767" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师曾先后担任国家科技成果转化引导基金理事会理事、中华股权投资协会行业政策委员会特别法律顾问以及香港创业及私募投资协会技术委员会委员等社会职务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D5D230" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="7DDB415C" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C104BBA" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="53F7D13E" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F71A36A" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="5DB746E3" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师经常就涉及私募股权投资、投资基金及资产管理业务的话题著书立说。他的近期著作包括《人民币基金法律与实务指引》（中文）（主编）（法律出版社，2021年6月第一版）、《中国资产管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律和监管的路径》（中文）（主编）（中国政法大学出版社，2015年1月第一版）以及《资产管理评论（中国篇）》（英文）（合著）（法律商业研究公司,伦敦，2014、2015及2016年版）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4C656E" w14:textId="77777777" w:rsidR="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="0A45C898" w14:textId="77777777" w:rsidR="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="76BEF63F" w:rsidR="00A46A04" w:rsidRPr="00F6095A" w:rsidRDefault="00F6095A" w:rsidP="00F6095A">
+    <w:p w14:paraId="4F0A196B" w14:textId="12B171CC" w:rsidR="00A46A04" w:rsidRPr="00CC178C" w:rsidRDefault="00CC178C" w:rsidP="00CC178C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>郭律师是中国投资基金领域公认的领先权威，参与了众多具有里程碑意义的交易。自《钱伯斯（亚太）》（2022年起改名《钱伯斯（大中华）》）2011年设立投资基金业务评级以来，郭律师连年被评为该组别第一等级（也是该等级多年唯一上榜律师）。《钱伯斯（亚太）》指出，郭律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>是中国基金设立领域的开创者之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>被誉为该领域的首选律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>该领域专业知识最丰富的律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>该领域的当然领导者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。同时，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>由于其在基金和私人股权业务方面的造诣而广受客户赞誉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>而被《亚洲法律》、《国际金融法律评论1000强》、《法律名人堂》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6095A">
+      <w:r w:rsidRPr="00CC178C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2012年度唯一中国律师）、总部设于伦敦的Legal Media Group之《专家指引》、Practical Law Company等权威专业期刊评为私人股权业务和/或投资基金业务杰出律师。自《国际金融法律评论》（IFLR）2020年首度推出亚洲最佳律师排名以来连年上榜。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F6095A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CC178C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1340,95 +1340,95 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005141F9"/>
+    <w:nsid w:val="0B487E49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DF20F64"/>
+    <w:tmpl w:val="AD762B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F07B6F"/>
+    <w:nsid w:val="0FD871DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6984786C"/>
+    <w:tmpl w:val="2E9435D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C515699"/>
+    <w:nsid w:val="28AD4271"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46E89AB0"/>
+    <w:tmpl w:val="78CCCD96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1516,50 +1516,113 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33686881"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EF2BF36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36133914"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4D6C9A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A85F46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78CCCD96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1631,232 +1694,169 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C955889"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C006EFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F98E4224"/>
-[...62 lines deleted...]
-    <w:tmpl w:val="97926BEC"/>
+    <w:tmpl w:val="4A74D528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68DC017E"/>
+    <w:nsid w:val="590E2DD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3426ED7A"/>
+    <w:tmpl w:val="B6FC85EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74633F71"/>
+    <w:nsid w:val="5B4C364C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DF20F64"/>
+    <w:tmpl w:val="217CD6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B036897"/>
+    <w:nsid w:val="6E97576F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DA2EBB8"/>
+    <w:tmpl w:val="8742825A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1976,72 +1976,72 @@
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
+    <w:rsid w:val="00CC178C"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
-    <w:rsid w:val="00F6095A"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3090,61 +3090,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F6095A"/>
+    <w:rsid w:val="00CC178C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F6095A"/>
+    <w:rsid w:val="00CC178C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3430,51 +3430,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0927489B-F70E-4844-8370-34AE7BE8009C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69F8BB90-A716-43C3-A47B-4E2B5B172B18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
   <Characters>1545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>