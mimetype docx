--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D8CEC5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7709BAFB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AB668D">
+            <w:r w:rsidRPr="00FD7133">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>郑善建</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1254250B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+          <w:p w14:paraId="706EB16B" w14:textId="4B571396" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AB668D">
+            <w:r w:rsidRPr="00FD7133">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="411DE380" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+          <w:p w14:paraId="6199424A" w14:textId="66974A9D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AB668D">
+            <w:r w:rsidRPr="00FD7133">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="32AD6A6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+          <w:p w14:paraId="4F910ACA" w14:textId="5516632B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AB668D">
+            <w:r w:rsidRPr="00FD7133">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>shanjian.zheng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4F9647BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AB668D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0FF6915F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="534A8DC6" wp14:editId="5E3D2440">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01339F9E" wp14:editId="5C457EA0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="41D9025C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AB668D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="56E7454E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AB668D">
+            <w:r w:rsidRPr="00FD7133">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郑善建律师的主要业务领域是民商事争议解决，刑事法律风险识别与评估，危机处置等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48780827" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3146ACBB" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,427 +438,427 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34952485" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="5E9C3DDB" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101A2D17" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="6AA4125E" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23092431" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="603382E8" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家银行和房地产企业提供超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10年的常年法律顾问法律服务，主要包括合同审查，刑事法律风险识别与防范，危机处置等；代表顾问单位参与各类贷款合同纠纷、建筑工程承包合同纠纷、合建纠纷等诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D655960" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="5E5D31B3" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家证券公司处理大量委托理财纠纷，并帮助分析处理亏损客户的群体事件及公司高管的刑事指控风险化解等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD55C91" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="6E92F1D4" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家外国投资者处理投资争议及公司控制权争议，综合运用仲裁、诉讼、启动刑事调查机制等，充分保护外方合法权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722A2B32" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="6975C9C4" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营投资公司启动刑事调查机制，查实对方当事人伪造公司印章、假冒法定代表人签名，挽回巨额民事诉讼败局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C257E03" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="65B81834" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某贸易公司在融资性钢材贸易纠纷中，区别不同情况，启动民事诉讼和刑事调查，避免数亿元的巨额损失</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABF8E22" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="765CBDCD" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某投资公司被恶意举报涉嫌行贿、偷漏税、走私等提供全面危机处置建议，避免了该公司及其法定代表人的刑事风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BB455F" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="05DDC3F8" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家公司及其高管处理涉嫌操纵市场及内幕交易等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D98AD40" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="2CE2C2C8" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起复杂的婚姻遗产争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7115DCCC" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="74EC4031" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A2FED3" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="20957FF6" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFBA06E" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="56AB9E9F" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBA37F5" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="37D0915C" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24545885" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="156F8C06" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E70A628" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="077CA27A" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD06582" w14:textId="77777777" w:rsidR="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="5A613A68" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6ED31FEA" w:rsidR="00A46A04" w:rsidRPr="00AB668D" w:rsidRDefault="00AB668D" w:rsidP="00AB668D">
+    <w:p w14:paraId="4F0A196B" w14:textId="5F0A7BA0" w:rsidR="00A46A04" w:rsidRPr="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB668D">
+      <w:r w:rsidRPr="00FD7133">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投身律师行业之前，郑善建律师曾在上海法院系统工作十四年。加入上海市方达律师事务所之前，曾在两家律师事务所合计工作十七年，担任合伙人和副主任律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AB668D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD7133" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1064,116 +1064,116 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028C570D"/>
+    <w:nsid w:val="09301787"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B73041DA"/>
+    <w:tmpl w:val="DB9C85E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A2E434C"/>
+    <w:nsid w:val="0B4456AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C1E05FC"/>
+    <w:tmpl w:val="F76EDEE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE741B5"/>
+    <w:nsid w:val="21E57495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68F63B24"/>
+    <w:tmpl w:val="16F055A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24157DB7"/>
+    <w:nsid w:val="28D94B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2892DB62"/>
+    <w:tmpl w:val="606A22CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1261,71 +1261,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A35DB3"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1397,262 +1376,283 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48360FF7"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42127950"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="074E8938"/>
+    <w:tmpl w:val="BC2691F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51880DDE"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43BB2DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C54D1C2"/>
+    <w:tmpl w:val="F1F25852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576F1787"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BE2D4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C8BFFE"/>
+    <w:tmpl w:val="67246ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58FF7BD2"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E567C82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC23F18"/>
+    <w:tmpl w:val="2ADE0DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6813637E"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52251146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECE6CD26"/>
+    <w:tmpl w:val="7946D5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E173674"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8B2F63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68F63B24"/>
+    <w:tmpl w:val="38E415AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74BF173C"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65CA3F00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CDC7040"/>
+    <w:tmpl w:val="606A22CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66440F1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4024B00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CCC6BB0"/>
+    <w:nsid w:val="6DBF1904"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A448D1A6"/>
+    <w:tmpl w:val="6A8E65FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1761,90 +1761,90 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AB668D"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
+    <w:rsid w:val="00FD7133"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2886,61 +2886,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB668D"/>
+    <w:rsid w:val="00FD7133"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AB668D"/>
+    <w:rsid w:val="00FD7133"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3226,51 +3226,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED9EF075-0F2C-4B63-B9AA-A934206CEA94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F023B5CD-8FE4-432E-99C7-51A20AEED985}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>95</Words>
   <Characters>546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>