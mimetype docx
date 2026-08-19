--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7709BAFB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4318D667" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FD7133">
+            <w:r w:rsidRPr="001D6517">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>郑善建</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4B571396" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+          <w:p w14:paraId="706EB16B" w14:textId="2AE607EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FD7133">
+            <w:r w:rsidRPr="001D6517">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="66974A9D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+          <w:p w14:paraId="6199424A" w14:textId="55CB1F7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FD7133">
+            <w:r w:rsidRPr="001D6517">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5516632B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C83B2B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FD7133">
+            <w:r w:rsidRPr="001D6517">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>shanjian.zheng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0FF6915F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3E1C5F23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01339F9E" wp14:editId="5C457EA0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="617A88F8" wp14:editId="0BDB72D0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="56E7454E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD7133" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="136BC1B8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FD7133">
+            <w:r w:rsidRPr="001D6517">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郑善建律师的主要业务领域是民商事争议解决，刑事法律风险识别与评估，危机处置等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3146ACBB" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5BC5CADE" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,427 +438,427 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9C3DDB" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="3A639C15" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA4125E" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="1671C909" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="603382E8" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="07058FE1" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家银行和房地产企业提供超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10年的常年法律顾问法律服务，主要包括合同审查，刑事法律风险识别与防范，危机处置等；代表顾问单位参与各类贷款合同纠纷、建筑工程承包合同纠纷、合建纠纷等诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D31B3" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="37BA77C2" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家证券公司处理大量委托理财纠纷，并帮助分析处理亏损客户的群体事件及公司高管的刑事指控风险化解等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E92F1D4" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="426E8F3C" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家外国投资者处理投资争议及公司控制权争议，综合运用仲裁、诉讼、启动刑事调查机制等，充分保护外方合法权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6975C9C4" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="202EAD78" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营投资公司启动刑事调查机制，查实对方当事人伪造公司印章、假冒法定代表人签名，挽回巨额民事诉讼败局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B81834" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="6E10B8C6" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某贸易公司在融资性钢材贸易纠纷中，区别不同情况，启动民事诉讼和刑事调查，避免数亿元的巨额损失</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765CBDCD" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="4D5E52CF" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某投资公司被恶意举报涉嫌行贿、偷漏税、走私等提供全面危机处置建议，避免了该公司及其法定代表人的刑事风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DDC3F8" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="13CE3BD5" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家公司及其高管处理涉嫌操纵市场及内幕交易等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE2C2C8" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="1D2C6932" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起复杂的婚姻遗产争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EC4031" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="1758562D" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20957FF6" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="3864B2AE" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AB9E9F" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="1ECD2458" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D0915C" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="6402890E" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156F8C06" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="592C63D9" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077CA27A" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="509DF32C" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A613A68" w14:textId="77777777" w:rsidR="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="46421C39" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5F0A7BA0" w:rsidR="00A46A04" w:rsidRPr="00FD7133" w:rsidRDefault="00FD7133" w:rsidP="00FD7133">
+    <w:p w14:paraId="4F0A196B" w14:textId="71418BF9" w:rsidR="00A46A04" w:rsidRPr="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7133">
+      <w:r w:rsidRPr="001D6517">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投身律师行业之前，郑善建律师曾在上海法院系统工作十四年。加入上海市方达律师事务所之前，曾在两家律师事务所合计工作十七年，担任合伙人和副主任律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD7133" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001D6517" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1064,134 +1064,176 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09301787"/>
+    <w:nsid w:val="07730678"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB9C85E0"/>
+    <w:tmpl w:val="1BF01B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4456AB"/>
+    <w:nsid w:val="09320128"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F76EDEE6"/>
+    <w:tmpl w:val="F544EF64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E57495"/>
+    <w:nsid w:val="097F7FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16F055A8"/>
+    <w:tmpl w:val="C8A019BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D94B2B"/>
+    <w:nsid w:val="10D737D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="606A22CC"/>
+    <w:tmpl w:val="B49C5944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D24EFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAF49686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B447FF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A54CFA34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1260,51 +1302,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F994979"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F544EF64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1376,283 +1439,220 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42127950"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4680604B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC2691F2"/>
+    <w:tmpl w:val="E0CE0298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BB2DF0"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B9661F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1F25852"/>
+    <w:tmpl w:val="9BAA5B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46BE2D4E"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7260107A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67246ED4"/>
+    <w:tmpl w:val="4FBC37A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E567C82"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72DF2A18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ADE0DE0"/>
+    <w:tmpl w:val="567EBB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52251146"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A806CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7946D5EE"/>
+    <w:tmpl w:val="159ED5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8B2F63"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CBC1693"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E415AC"/>
+    <w:tmpl w:val="15DE65BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1667,50 +1667,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001D6517"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -1800,51 +1801,50 @@
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FD7133"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2886,61 +2886,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD7133"/>
+    <w:rsid w:val="001D6517"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD7133"/>
+    <w:rsid w:val="001D6517"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3226,51 +3226,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F023B5CD-8FE4-432E-99C7-51A20AEED985}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3348FBC2-7C16-4838-83FD-4E562C29D88A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>95</Words>
   <Characters>546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>