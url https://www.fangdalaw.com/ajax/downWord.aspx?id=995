--- v2 (2026-08-19)
+++ v3 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4318D667" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6513A2BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001D6517">
+            <w:r w:rsidRPr="00B62072">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>郑善建</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2AE607EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+          <w:p w14:paraId="706EB16B" w14:textId="3D56CE74" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001D6517">
+            <w:r w:rsidRPr="00B62072">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="55CB1F7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+          <w:p w14:paraId="6199424A" w14:textId="463B0EE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001D6517">
+            <w:r w:rsidRPr="00B62072">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6C83B2B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+          <w:p w14:paraId="4F910ACA" w14:textId="62B7C128" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001D6517">
+            <w:r w:rsidRPr="00B62072">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>shanjian.zheng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3E1C5F23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6FE77B7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="617A88F8" wp14:editId="0BDB72D0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E793737" wp14:editId="461CD2D3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="136BC1B8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001D6517" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3E7A046E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001D6517">
+            <w:r w:rsidRPr="00B62072">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郑善建律师的主要业务领域是民商事争议解决，刑事法律风险识别与评估，危机处置等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC5CADE" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="14945B07" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,427 +438,427 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A639C15" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="69CB73D1" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1671C909" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="202F9656" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07058FE1" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="7946C439" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家银行和房地产企业提供超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10年的常年法律顾问法律服务，主要包括合同审查，刑事法律风险识别与防范，危机处置等；代表顾问单位参与各类贷款合同纠纷、建筑工程承包合同纠纷、合建纠纷等诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BA77C2" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="61061E9E" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家证券公司处理大量委托理财纠纷，并帮助分析处理亏损客户的群体事件及公司高管的刑事指控风险化解等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426E8F3C" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="6CBFA5F0" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家外国投资者处理投资争议及公司控制权争议，综合运用仲裁、诉讼、启动刑事调查机制等，充分保护外方合法权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202EAD78" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="34CBA484" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营投资公司启动刑事调查机制，查实对方当事人伪造公司印章、假冒法定代表人签名，挽回巨额民事诉讼败局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E10B8C6" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="08D78BBF" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某贸易公司在融资性钢材贸易纠纷中，区别不同情况，启动民事诉讼和刑事调查，避免数亿元的巨额损失</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5E52CF" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="1C42985F" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某投资公司被恶意举报涉嫌行贿、偷漏税、走私等提供全面危机处置建议，避免了该公司及其法定代表人的刑事风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CE3BD5" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="061CB6F1" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家公司及其高管处理涉嫌操纵市场及内幕交易等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2C6932" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="67143E4B" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起复杂的婚姻遗产争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1758562D" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="14A99A0B" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3864B2AE" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="51EAA806" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD2458" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="77AA0D3E" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6402890E" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="6188C0E6" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592C63D9" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="02E93130" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509DF32C" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="3BB66C8E" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46421C39" w14:textId="77777777" w:rsidR="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="503A9736" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="71418BF9" w:rsidR="00A46A04" w:rsidRPr="001D6517" w:rsidRDefault="001D6517" w:rsidP="001D6517">
+    <w:p w14:paraId="4F0A196B" w14:textId="72C7D166" w:rsidR="00A46A04" w:rsidRPr="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6517">
+      <w:r w:rsidRPr="00B62072">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投身律师行业之前，郑善建律师曾在上海法院系统工作十四年。加入上海市方达律师事务所之前，曾在两家律师事务所合计工作十七年，担任合伙人和副主任律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001D6517" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B62072" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1064,158 +1064,158 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07730678"/>
+    <w:nsid w:val="05EB2F4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BF01B52"/>
+    <w:tmpl w:val="ED707230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09320128"/>
+    <w:nsid w:val="065E66F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F544EF64"/>
+    <w:tmpl w:val="0CC2ED44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097F7FB5"/>
+    <w:nsid w:val="0C4B3DA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8A019BE"/>
+    <w:tmpl w:val="A574E3E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D737D0"/>
+    <w:nsid w:val="118711A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B49C5944"/>
+    <w:tmpl w:val="ED707230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24D24EFD"/>
+    <w:nsid w:val="14B3390A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAF49686"/>
+    <w:tmpl w:val="AAAAB47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B447FF8"/>
+    <w:nsid w:val="1FD901F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A54CFA34"/>
+    <w:tmpl w:val="EC202FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1303,53 +1303,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F994979"/>
+    <w:nsid w:val="32A809C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F544EF64"/>
+    <w:tmpl w:val="72244B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1440,219 +1440,219 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4680604B"/>
+    <w:nsid w:val="3DAE7377"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0CE0298"/>
+    <w:tmpl w:val="F16098DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59B9661F"/>
+    <w:nsid w:val="401C29AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BAA5B42"/>
+    <w:tmpl w:val="C81EDD44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7260107A"/>
+    <w:nsid w:val="6EC0081E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FBC37A0"/>
+    <w:tmpl w:val="73EA6BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72DF2A18"/>
+    <w:nsid w:val="6F014FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="567EBB5A"/>
+    <w:tmpl w:val="E354CC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A806CE"/>
+    <w:nsid w:val="768358CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="159ED5E2"/>
+    <w:tmpl w:val="D3EA5A7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CBC1693"/>
+    <w:nsid w:val="78885CF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15DE65BE"/>
+    <w:tmpl w:val="CB52B232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1667,51 +1667,50 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001D6517"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -1765,50 +1764,51 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
+    <w:rsid w:val="00B62072"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
@@ -2886,61 +2886,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D6517"/>
+    <w:rsid w:val="00B62072"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D6517"/>
+    <w:rsid w:val="00B62072"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3226,51 +3226,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3348FBC2-7C16-4838-83FD-4E562C29D88A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C751200B-5703-4656-9E1D-A7D380CE5951}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>95</Words>
   <Characters>546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>