--- v3 (2026-08-19)
+++ v4 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6513A2BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+          <w:p w14:paraId="2C4F11E8" w14:textId="55C18172" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006232B0" w:rsidP="006232B0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B62072">
+            <w:r w:rsidRPr="006232B0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>郑善建</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3D56CE74" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+          <w:p w14:paraId="706EB16B" w14:textId="7B8FD35E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006232B0" w:rsidP="006232B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B62072">
+            <w:r w:rsidRPr="006232B0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="463B0EE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+          <w:p w14:paraId="6199424A" w14:textId="57ACBF00" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006232B0" w:rsidP="006232B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B62072">
+            <w:r w:rsidRPr="006232B0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="62B7C128" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+          <w:p w14:paraId="4F910ACA" w14:textId="19283499" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006232B0" w:rsidP="006232B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B62072">
+            <w:r w:rsidRPr="006232B0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>shanjian.zheng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6FE77B7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="11E8ED80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006232B0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E793737" wp14:editId="461CD2D3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FEBF0A3" wp14:editId="0AA9FE8B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3E7A046E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B62072" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3676A401" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006232B0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B62072">
+            <w:r w:rsidRPr="006232B0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郑善建律师的主要业务领域是民商事争议解决，刑事法律风险识别与评估，危机处置等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14945B07" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="50A26F90" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,427 +438,427 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CB73D1" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="5AACB9AF" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202F9656" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="02E85575" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7946C439" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="05EF328D" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家银行和房地产企业提供超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10年的常年法律顾问法律服务，主要包括合同审查，刑事法律风险识别与防范，危机处置等；代表顾问单位参与各类贷款合同纠纷、建筑工程承包合同纠纷、合建纠纷等诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61061E9E" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="694FFAA2" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家证券公司处理大量委托理财纠纷，并帮助分析处理亏损客户的群体事件及公司高管的刑事指控风险化解等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBFA5F0" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="0D1BD5E2" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家外国投资者处理投资争议及公司控制权争议，综合运用仲裁、诉讼、启动刑事调查机制等，充分保护外方合法权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CBA484" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="5F5D8FF5" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营投资公司启动刑事调查机制，查实对方当事人伪造公司印章、假冒法定代表人签名，挽回巨额民事诉讼败局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D78BBF" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="69B2B6C3" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某贸易公司在融资性钢材贸易纠纷中，区别不同情况，启动民事诉讼和刑事调查，避免数亿元的巨额损失</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C42985F" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="1AA7F76E" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某投资公司被恶意举报涉嫌行贿、偷漏税、走私等提供全面危机处置建议，避免了该公司及其法定代表人的刑事风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061CB6F1" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="1840AA64" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家公司及其高管处理涉嫌操纵市场及内幕交易等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67143E4B" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="32957201" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起复杂的婚姻遗产争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A99A0B" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="60650BA7" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EAA806" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="4F4498FA" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AA0D3E" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="5F83CAC8" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6188C0E6" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="044F8E11" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E93130" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="71FF86AB" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB66C8E" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="5D427053" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503A9736" w14:textId="77777777" w:rsidR="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="60E5DC72" w14:textId="77777777" w:rsidR="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="72C7D166" w:rsidR="00A46A04" w:rsidRPr="00B62072" w:rsidRDefault="00B62072" w:rsidP="00B62072">
+    <w:p w14:paraId="4F0A196B" w14:textId="6D46EDFC" w:rsidR="00A46A04" w:rsidRPr="006232B0" w:rsidRDefault="006232B0" w:rsidP="006232B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62072">
+      <w:r w:rsidRPr="006232B0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投身律师行业之前，郑善建律师曾在上海法院系统工作十四年。加入上海市方达律师事务所之前，曾在两家律师事务所合计工作十七年，担任合伙人和副主任律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B62072" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006232B0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1064,176 +1064,92 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05EB2F4F"/>
+    <w:nsid w:val="11EF20F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED707230"/>
+    <w:tmpl w:val="1A56B5BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065E66F2"/>
+    <w:nsid w:val="1A8A4B12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CC2ED44"/>
+    <w:tmpl w:val="AA48FB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C4B3DA0"/>
-[...82 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1302,72 +1218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...20 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1439,220 +1334,325 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DAE7377"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4F188E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F16098DA"/>
+    <w:tmpl w:val="7902B8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401C29AE"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432F19B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C81EDD44"/>
+    <w:tmpl w:val="03F675E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC0081E"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1D3145"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73EA6BC6"/>
+    <w:tmpl w:val="6374B33C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F014FF0"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF37315"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E354CC06"/>
+    <w:tmpl w:val="AA48FB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768358CB"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AC6D2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3EA5A7C"/>
+    <w:tmpl w:val="E4D8F592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78885CF7"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58310EB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB52B232"/>
+    <w:tmpl w:val="32124198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="622D2325"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E9E7D48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BF01357"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6E66E2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C6C3540"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2B434E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76B8553C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C345730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E717DB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A734FC92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1707,50 +1707,51 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="006232B0"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -1764,51 +1765,50 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
-    <w:rsid w:val="00B62072"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
@@ -2886,61 +2886,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B62072"/>
+    <w:rsid w:val="006232B0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B62072"/>
+    <w:rsid w:val="006232B0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3226,60 +3226,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C751200B-5703-4656-9E1D-A7D380CE5951}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39D2D743-A904-4D96-95A4-C39C54E08B06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>95</Words>
   <Characters>546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>