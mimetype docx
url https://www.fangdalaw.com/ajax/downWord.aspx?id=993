--- v0 (2026-05-21)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4159BF7A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="167B73EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0010071F">
+            <w:r w:rsidRPr="00F0660D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王梦婕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2B1374E7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+          <w:p w14:paraId="706EB16B" w14:textId="191B4F80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0010071F">
+            <w:r w:rsidRPr="00F0660D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="247883A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+          <w:p w14:paraId="6199424A" w14:textId="47C59367" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0010071F">
+            <w:r w:rsidRPr="00F0660D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5973 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E5E9CCB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+          <w:p w14:paraId="4F910ACA" w14:textId="01B4AF36" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0010071F">
+            <w:r w:rsidRPr="00F0660D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mengjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2067A144" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0010071F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="38A1F10B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A277BC" wp14:editId="7F8874A2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A917B3" wp14:editId="66505FC3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4EB1E166" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0010071F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0BB26776" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0010071F">
+            <w:r w:rsidRPr="00F0660D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王梦婕律师专注于资本市场的并购重组、证券上市与发行、私募股权投融资及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692D6963" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="44E2FFAD" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1001 +438,1001 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529C614B" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4645E577" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3914F9D5" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="244F0DA7" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F63AC86" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="303AC127" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团认购美年健康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002044.SZ）非公开发行的新股以及收购实际控制人及其一致行动人所持有的部分股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AF0B48" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="576E9374" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贵阳大数据集团有限公司对迅游科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300467.SZ）进行专项纾困</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A16BD54" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4FC14D4D" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问代表佳兆业集团完成对创业板明家联合（现更名为佳云科技，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300242.SZ）控制权收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4BC300" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="5823955E" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问主导虹软中国（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ArcSoft）完成境内外股权结构重组并在境内科创板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000E78A8" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4802A704" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问参与顺丰控股境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股借壳上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C61ED1B" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="04E61FCB" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问主导并参与沙钢股份跨境收购英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Switch（IDC资产）控股权的重大资产重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B46E267" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="511AC6DA" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问参与奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360私有化及境内借壳上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AA110E" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="012ADFD8" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问主导返利网完成拆红筹及</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构的股权架构重组，完成Pre-IPO融资及股份制改制并筹划在境内A股上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4BB801" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="032F5E5D" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团认购苏宁云商非公开发行股份并实现交叉持股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A73FAE" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="69825200" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资等其他投资人进行药明康德美国私有化退市、境内外重组并在境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F03ADA" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="14A3A70C" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表分众传媒进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE及境外红筹结构拆除、并在借壳上市前完成规模超过130亿人民币的境内重组及在A股借壳上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0273BE" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="7C248BFA" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛完成上海华虹宏力半导体制造有限公司的香港红筹上市项目（大红筹）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE950C5" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="0C5B005C" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DBS完成First Sponsor Group Limited(FSGL，房地产企业)新加坡上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07759C62" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="448C509A" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中银国际证券有限公司参与港中旅华贸国际物流股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603128.SH）首次公开发行A股项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B2725A" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="41F56FBF" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国新城镇发展有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01278.HK）完成香港介绍上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65303FA7" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="465F5159" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行完成天虹纺织集团有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02678.HK）2010年发行债券并在新加坡证券交易所上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DE8164" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4F1E19B4" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝钢不锈钢有限公司认购大明国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01090.HK）不超过10%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A742281" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="20DF71CA" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表时代新材（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600458.SHA）收购德国采埃孚集团汽车零配件资产并构成重大资产重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7087E967" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="49BF022C" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本作为外国投资者战略投资上海科华生物工程股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002022.SHE）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B8780D" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="7FFA1F05" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美峰数码将其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权出售给中青宝（300052.SHE）并构成重大资产重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D70A742" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4737FA6E" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方希杰的售股股东博裕资本，参与百视通（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600637.SH）吸收合并及重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E0B2D4" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="08603CA9" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海中西药业股份有限公司及上海实业医药投资股份有限公司完成上海市医药股份有限公司换股吸收合并、发行股份购买资产暨重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525474F4" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="0A854ABB" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海华讯网络系统有限公司完成上海华东电脑股份有限公司非公开发行股份收购资产暨重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F42B1E" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="68A5AC05" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青岛海尔投资发展有限公司收购美国纽约人寿保险公司持有的海尔纽约人寿保险有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C98618" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="0FA308FC" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表莫泰</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>168连锁酒店完成其与如家酒店集团合并之项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FA1494" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="38142083" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高佳太阳能股份有限公司将其控股权出售给保利协鑫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03800.HK）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58289097" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4144A7B2" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表快钱进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE及境外红筹结构拆除、境内外重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0901B8EF" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="788DA35F" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美元基金凯辉对来也科技、叮咚课堂等</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT行业公司进行股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB90843" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="7715BAFE" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F593869" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="073B1762" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法学院法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223ADA0F" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="6F5A57E0" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F272B27" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="47AD0EF2" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139B6C06" w14:textId="77777777" w:rsidR="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="2720EFE2" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2EA6DC24" w:rsidR="00A46A04" w:rsidRPr="0010071F" w:rsidRDefault="0010071F" w:rsidP="0010071F">
+    <w:p w14:paraId="4F0A196B" w14:textId="4185D50C" w:rsidR="00A46A04" w:rsidRPr="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王梦婕律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010071F">
+      <w:r w:rsidRPr="00F0660D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年作为合伙人加入方达上海办公室。王梦婕自2006年投身于资本市场业务，先后在竞天公诚及方达律师事务所执业，并于2016年至2018年期间加入华泰联合证券投资银行部担任TMT行业组董事，以律师及财务顾问身份主导及参与多项A股资本市场交易。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0010071F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F0660D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1638,1098 +1638,1097 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00340AA2"/>
+    <w:nsid w:val="0B7B0DC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D7C741A"/>
+    <w:tmpl w:val="56D823A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037A1FE9"/>
+    <w:nsid w:val="13316CA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CD8121E"/>
+    <w:tmpl w:val="9ACE6ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049454B4"/>
+    <w:nsid w:val="1D2D73C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32E026D8"/>
+    <w:tmpl w:val="FC5A9598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077D008F"/>
+    <w:nsid w:val="1E7C356E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B26CD0"/>
+    <w:tmpl w:val="3DC638D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08880087"/>
+    <w:nsid w:val="227C380F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="497CA4FC"/>
+    <w:tmpl w:val="5FCA3868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4C11D3"/>
+    <w:nsid w:val="24B61AFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55C2527E"/>
+    <w:tmpl w:val="FE5E1FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5317DE"/>
+    <w:nsid w:val="262D46FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61266948"/>
+    <w:tmpl w:val="8CD6765C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198F34A2"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE108D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6FA4306"/>
+    <w:tmpl w:val="8FF4181C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD11D0D"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34294139"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="925EB710"/>
+    <w:tmpl w:val="440AC374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21CC4F1D"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EF375A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED1AA8BC"/>
+    <w:tmpl w:val="FE5CBF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22DF7739"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5F7314"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB1490B6"/>
+    <w:tmpl w:val="D4C65024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D26BA2"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42D10C9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B20B90C"/>
+    <w:tmpl w:val="03842946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278D0AAF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444852C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50041C74"/>
+    <w:tmpl w:val="B95CA1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7D2786"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BC7632F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3E28A8A"/>
+    <w:tmpl w:val="2820B612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF9187F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1F102A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42260224"/>
+    <w:tmpl w:val="335E23EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC11357"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="519C16B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D3E83BC"/>
+    <w:tmpl w:val="B26EB6EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="36D53C7E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52B658DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41D8855E"/>
+    <w:tmpl w:val="70F4D98E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD80575"/>
+    <w:nsid w:val="570A654E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6AE1FC0"/>
+    <w:tmpl w:val="9F423DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EC254D5"/>
+    <w:nsid w:val="5B11763F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55180A60"/>
+    <w:tmpl w:val="8C948BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8D36D2"/>
+    <w:nsid w:val="5F92326D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B232D23C"/>
+    <w:tmpl w:val="8734805E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412C055C"/>
+    <w:nsid w:val="60864ABB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A00A158"/>
+    <w:tmpl w:val="EE0E26F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453B242B"/>
+    <w:nsid w:val="62830298"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3883A60"/>
+    <w:tmpl w:val="38E063F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455F109A"/>
+    <w:nsid w:val="66023549"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="745A080C"/>
+    <w:tmpl w:val="8C948BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F10A5C"/>
+    <w:nsid w:val="67D34AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AC4D76E"/>
+    <w:tmpl w:val="81CE3EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="493B11C1"/>
+    <w:nsid w:val="69617AC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4AE308A"/>
+    <w:tmpl w:val="76C6EA00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CFD5473"/>
+    <w:nsid w:val="6A4D58F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A984C3AC"/>
+    <w:tmpl w:val="0BF2B35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D21AED"/>
+    <w:nsid w:val="6B2F33F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53CC39E6"/>
+    <w:tmpl w:val="BA42E4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F634C9"/>
+    <w:nsid w:val="75767E79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4AE308A"/>
+    <w:tmpl w:val="2C88B564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0D113A"/>
+    <w:nsid w:val="76974374"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B226B8"/>
+    <w:tmpl w:val="1F6A9ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C857EC4"/>
+    <w:nsid w:val="77930576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9608BC"/>
+    <w:tmpl w:val="F47E51A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73500C17"/>
+    <w:nsid w:val="78A76CF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8328138C"/>
+    <w:tmpl w:val="7A56C928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E962659"/>
+    <w:nsid w:val="7F454064"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="773E1BE0"/>
+    <w:tmpl w:val="D68EC874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="12">
-[...44 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
-    <w:rsid w:val="0010071F"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -2821,50 +2820,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00F0660D"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3916,61 +3916,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0010071F"/>
+    <w:rsid w:val="00F0660D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0010071F"/>
+    <w:rsid w:val="00F0660D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4256,51 +4256,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DDBB8F6-A881-4537-835B-DD7453679BE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B38195-7368-4193-8316-CF23CD103420}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>225</Words>
   <Characters>1283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>