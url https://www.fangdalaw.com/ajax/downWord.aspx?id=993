--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="167B73EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7E6C7FE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E7191" w:rsidP="008E7191">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F0660D">
+            <w:r w:rsidRPr="008E7191">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王梦婕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="191B4F80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+          <w:p w14:paraId="706EB16B" w14:textId="23734258" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E7191" w:rsidP="008E7191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F0660D">
+            <w:r w:rsidRPr="008E7191">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="47C59367" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+          <w:p w14:paraId="6199424A" w14:textId="17C4EED5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E7191" w:rsidP="008E7191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F0660D">
+            <w:r w:rsidRPr="008E7191">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5973 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="01B4AF36" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+          <w:p w14:paraId="4F910ACA" w14:textId="790B1214" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E7191" w:rsidP="008E7191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F0660D">
+            <w:r w:rsidRPr="008E7191">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mengjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="38A1F10B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="562C043F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E7191" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A917B3" wp14:editId="66505FC3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71ABBBBA" wp14:editId="713570F7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0BB26776" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F0660D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="38C18C04" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008E7191" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F0660D">
+            <w:r w:rsidRPr="008E7191">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王梦婕律师专注于资本市场的并购重组、证券上市与发行、私募股权投融资及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2FFAD" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="504A3FF2" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1001 +438,1001 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4645E577" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="758F16E5" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244F0DA7" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="5CE59C0E" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303AC127" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="356DDCDD" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团认购美年健康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002044.SZ）非公开发行的新股以及收购实际控制人及其一致行动人所持有的部分股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576E9374" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="58F0EA5E" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贵阳大数据集团有限公司对迅游科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300467.SZ）进行专项纾困</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC14D4D" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="2FC361A4" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问代表佳兆业集团完成对创业板明家联合（现更名为佳云科技，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300242.SZ）控制权收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5823955E" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="477E7F79" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问主导虹软中国（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ArcSoft）完成境内外股权结构重组并在境内科创板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4802A704" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="507D7B02" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问参与顺丰控股境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股借壳上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E61FCB" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="01EEED88" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问主导并参与沙钢股份跨境收购英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Switch（IDC资产）控股权的重大资产重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511AC6DA" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="7EC1E5AF" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问参与奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360私有化及境内借壳上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012ADFD8" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="62640E53" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为独立财务顾问主导返利网完成拆红筹及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构的股权架构重组，完成Pre-IPO融资及股份制改制并筹划在境内A股上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032F5E5D" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="4A8821B3" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团认购苏宁云商非公开发行股份并实现交叉持股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69825200" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="7149C890" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资等其他投资人进行药明康德美国私有化退市、境内外重组并在境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A3A70C" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="3BF0319D" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表分众传媒进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE及境外红筹结构拆除、并在借壳上市前完成规模超过130亿人民币的境内重组及在A股借壳上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C248BFA" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="437426DB" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛完成上海华虹宏力半导体制造有限公司的香港红筹上市项目（大红筹）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5B005C" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="2527A077" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DBS完成First Sponsor Group Limited(FSGL，房地产企业)新加坡上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448C509A" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="0185ACCE" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中银国际证券有限公司参与港中旅华贸国际物流股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603128.SH）首次公开发行A股项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F56FBF" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="7CED17FD" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国新城镇发展有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01278.HK）完成香港介绍上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465F5159" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="4909B61D" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行完成天虹纺织集团有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02678.HK）2010年发行债券并在新加坡证券交易所上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1E19B4" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="73E4755C" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝钢不锈钢有限公司认购大明国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01090.HK）不超过10%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DF71CA" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="7A0E8A37" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表时代新材（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600458.SHA）收购德国采埃孚集团汽车零配件资产并构成重大资产重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BF022C" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="007CDFCB" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本作为外国投资者战略投资上海科华生物工程股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002022.SHE）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFA1F05" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="77BE6D4E" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美峰数码将其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权出售给中青宝（300052.SHE）并构成重大资产重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4737FA6E" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="454E00AD" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方希杰的售股股东博裕资本，参与百视通（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600637.SH）吸收合并及重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08603CA9" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="4A1F759C" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海中西药业股份有限公司及上海实业医药投资股份有限公司完成上海市医药股份有限公司换股吸收合并、发行股份购买资产暨重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A854ABB" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="657AAFBB" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海华讯网络系统有限公司完成上海华东电脑股份有限公司非公开发行股份收购资产暨重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A5AC05" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="6D72C41F" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青岛海尔投资发展有限公司收购美国纽约人寿保险公司持有的海尔纽约人寿保险有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA308FC" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="307EBC15" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表莫泰</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>168连锁酒店完成其与如家酒店集团合并之项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38142083" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="60F1B1EF" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高佳太阳能股份有限公司将其控股权出售给保利协鑫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03800.HK）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4144A7B2" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="547E545B" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表快钱进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE及境外红筹结构拆除、境内外重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788DA35F" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="4143506D" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美元基金凯辉对来也科技、叮咚课堂等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT行业公司进行股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7715BAFE" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="013F3F01" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073B1762" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="558B6E8B" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法学院法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5A57E0" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="1E819016" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AD0EF2" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="4EDAF151" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2720EFE2" w14:textId="77777777" w:rsidR="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="10F18950" w14:textId="77777777" w:rsidR="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4185D50C" w:rsidR="00A46A04" w:rsidRPr="00F0660D" w:rsidRDefault="00F0660D" w:rsidP="00F0660D">
+    <w:p w14:paraId="4F0A196B" w14:textId="725993F1" w:rsidR="00A46A04" w:rsidRPr="008E7191" w:rsidRDefault="008E7191" w:rsidP="008E7191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王梦婕律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0660D">
+      <w:r w:rsidRPr="008E7191">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年作为合伙人加入方达上海办公室。王梦婕自2006年投身于资本市场业务，先后在竞天公诚及方达律师事务所执业，并于2016年至2018年期间加入华泰联合证券投资银行部担任TMT行业组董事，以律师及财务顾问身份主导及参与多项A股资本市场交易。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F0660D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008E7191" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1638,197 +1638,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7B0DC2"/>
+    <w:nsid w:val="05B111E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56D823A6"/>
+    <w:tmpl w:val="EDCA2470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13316CA8"/>
+    <w:nsid w:val="08443B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ACE6ACA"/>
+    <w:tmpl w:val="7C06828E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2D73C6"/>
+    <w:nsid w:val="0F211DE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC5A9598"/>
+    <w:tmpl w:val="B7D0427A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7C356E"/>
+    <w:nsid w:val="12AF02F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DC638D4"/>
+    <w:tmpl w:val="59CC45C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="227C380F"/>
+    <w:nsid w:val="177645AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FCA3868"/>
+    <w:tmpl w:val="F15E2A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24B61AFE"/>
+    <w:nsid w:val="17B95B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE5E1FDE"/>
+    <w:tmpl w:val="BBA676D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="262D46FF"/>
+    <w:nsid w:val="1C58061C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CD6765C"/>
+    <w:tmpl w:val="4AEE01AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DD80FD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77AA296C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234D6BD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A11E98FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24EF1CD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A161C90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D20D44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23B689D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A9E2C44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="411AD32C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C601F52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2227FD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0C60EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8A878A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1897,792 +2044,645 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE108D6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1037D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FF4181C"/>
+    <w:tmpl w:val="E94A4908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34294139"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34846001"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="440AC374"/>
+    <w:tmpl w:val="C1C655CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36EF375A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E23A3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE5CBF8A"/>
+    <w:tmpl w:val="9CB4115A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F5F7314"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A122F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4C65024"/>
+    <w:tmpl w:val="D06096B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D10C9C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476824AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03842946"/>
+    <w:tmpl w:val="DA66320E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444852C7"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0143B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B95CA1DA"/>
+    <w:tmpl w:val="E318B906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC7632F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541C6D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2820B612"/>
+    <w:tmpl w:val="8B14E452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C1F102A"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559E4816"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="335E23EE"/>
+    <w:tmpl w:val="E318B906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="519C16B7"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56780C47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B26EB6EA"/>
+    <w:tmpl w:val="5F20C8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B658DF"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A52D5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70F4D98E"/>
+    <w:tmpl w:val="B9CA0EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570A654E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B0A5439"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F423DEC"/>
+    <w:tmpl w:val="079A1802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B11763F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8E1403"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C948BCC"/>
+    <w:tmpl w:val="21901738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F92326D"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F980E8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8734805E"/>
+    <w:tmpl w:val="1CB49D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60864ABB"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66005054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE0E26F0"/>
+    <w:tmpl w:val="4CFA6DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62830298"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AFC209C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E063F0"/>
+    <w:tmpl w:val="1FC63DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66023549"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="715C26F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C948BCC"/>
+    <w:tmpl w:val="9B8E1212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67D34AA2"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76DD58CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81CE3EE2"/>
+    <w:tmpl w:val="74A2F598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69617AC0"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79726A60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76C6EA00"/>
+    <w:tmpl w:val="87DC6430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
-[...2 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2765,50 +2765,51 @@
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
+    <w:rsid w:val="008E7191"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
@@ -2820,51 +2821,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00F0660D"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3916,61 +3916,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F0660D"/>
+    <w:rsid w:val="008E7191"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F0660D"/>
+    <w:rsid w:val="008E7191"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4256,51 +4256,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B38195-7368-4193-8316-CF23CD103420}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F8BBD5E-A69E-4313-8848-5E0B263F7D72}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>225</Words>
   <Characters>1283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>