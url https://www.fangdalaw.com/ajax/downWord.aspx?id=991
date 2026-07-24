--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="625CD85A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1EA4CDB1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FB1ABD">
+            <w:r w:rsidRPr="00716C53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王颖婕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1EE4D8FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+          <w:p w14:paraId="706EB16B" w14:textId="3373BAB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FB1ABD">
+            <w:r w:rsidRPr="00716C53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4C64FF6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+          <w:p w14:paraId="6199424A" w14:textId="79CF0041" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FB1ABD">
+            <w:r w:rsidRPr="00716C53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="59A80E87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+          <w:p w14:paraId="4F910ACA" w14:textId="1549AE88" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FB1ABD">
+            <w:r w:rsidRPr="00716C53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3A3F1A68" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB1ABD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="69A2B935" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21E4E212" wp14:editId="1D2295A2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22A80E42" wp14:editId="191867C9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1F423CA4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FB1ABD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="46B9670E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FB1ABD">
+            <w:r w:rsidRPr="00716C53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王颖婕律师的主要执业领域为收购与兼并、资本市场、外商直接投资和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9DB6BB" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="66BA7B0C" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1099 +438,1099 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DF93E5" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="37491686" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A15A38" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="1DAA42EB" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="654BBC76" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="2EEFED71" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴多个合资项目，包括与一家安全类高科技公司成立合资公司，与地方政府组建政府采购平台合资公司，与一家电信运营商成立合资公司等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B5A1F7" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="045F5AD0" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴多个战略投资项目，包括收购杭州端点公司控股权，收购上海百胜公司控股权，对大连龙图进行股权投资，向中兴通讯收购其一家集成服务子公司控股权等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0539D9A8" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="3A77B594" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业参与其多个投资项目，包括对多家影视公司进行股权投资，对一家话剧制作公司进行股权投资，对一家影视公司提供借款并开展业务合作等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A90D36B" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="6BED5427" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与其多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EA82BD" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="3AF04504" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动投资公司参与其对青牛软件、优刻得云服务、海天瑞声、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nolo、一家网络文学、一家芯片研发企业的股权投资等多个项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7CAE5A" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="131C41E7" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润维麟多个股权投资项目，包括收购成都地区和重庆地区领先的养老机构控股权，并为华润维麟提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763D451C" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="1E1A99C7" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德参与其多个战略投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A5E29D" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="65E279D7" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金科元基金、中金启辰基金多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C21D31E" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="76DA799F" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赛富基金在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、消费品和先进制造等领域的多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D44BC49" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="5B3F9A12" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百度风投在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI和TMT领域的多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C6841F" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="7C707E0D" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金镒资本多个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32487835" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="6A177A94" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智联招聘参与其多个股权投资和战略投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F32BDB" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="468C2CBF" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蛋壳公寓进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资，并在其后参与其多个股权收购项目并提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A33AC0" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="2E737472" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG参与私有化美国上市公司和睦家医院项目，为和睦家医院提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21686B39" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="2D111346" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表意大利上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brembo参与其对一家汽车制动片生产企业的外方股权的收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E6D758" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="63740034" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中联重科多个股权投资项目，包括与一家德国领先的机械制造企业成立合资公司，收购一家意大利农机企业股权，对蒙古国一家公司进行股权投资等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622208A5" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="260FA608" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本和博裕资本参与其拟对凤凰医疗的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1528F9" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="54B34A3E" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖资本参与其多个医疗服务行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726D5919" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="34E89702" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PIA对一家医疗器械生产企业的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007AB92C" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="2E707445" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京国管中心参与其对北京友谊医院的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PPP投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522E544D" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="1EAA0012" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛和淡马锡参与其对爱康体检的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C541653" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="58E30796" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本参与其对医疗行业投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F3BDE5" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="0069E6EF" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金参与其对中国医疗器械的潜在战略投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B78C6FC" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="412C989A" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQT参与其对重庆沁园食品的控股权收购及其后续的股权出售项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB77857" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="2E6FAE16" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQT参与其多个餐饮、消费品和医疗行业股权投资和股权出售项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDD63C2" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="7F676B6D" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Unitas Capital参与其多个消费品和餐饮行业股权投资项目，包括其对广东嘉豪食品的控股权收购及其后续股权出售项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E9FA0E" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="116E6550" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DST参与其对小米手机股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5146A0D6" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="7211F77F" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表今日资本参与其多个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT和消费品行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4D5FF1" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="06384901" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本参与其多个医药行业、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCF0CF0" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="3C285291" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅资本参与其餐饮行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB12C48" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="38FD2D94" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG参与其TMT行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF73704" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="19094197" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表旅游网站蚂蜂窝进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320FE895" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="68342E2E" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金黄金参与其在香港联交所上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDEEA3F" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="761D4146" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股、中金资本、赟汇资本、高和资本、洪泰资本等多个投资人发起设立人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3B1260" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="4C92F82A" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E6F67D" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="1984ACDE" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>浙江大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18096077" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="7797508A" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华大学，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2284F1E7" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="5DBF34CA" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A360564" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="68C5A2D6" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE147F1" w14:textId="77777777" w:rsidR="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="0CBBB471" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0B37F1E8" w:rsidR="00A46A04" w:rsidRPr="00FB1ABD" w:rsidRDefault="00FB1ABD" w:rsidP="00FB1ABD">
+    <w:p w14:paraId="4F0A196B" w14:textId="3B22600C" w:rsidR="00A46A04" w:rsidRPr="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1ABD">
+      <w:r w:rsidRPr="00716C53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年3月加入方达律师事务所之前，王律师曾就职于北京市海问律师事务所（2008年7月至2012年3月）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FB1ABD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00716C53" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1736,1219 +1736,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E367F4"/>
+    <w:nsid w:val="05437AB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62002B72"/>
+    <w:tmpl w:val="BA0E58F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C862BF6"/>
+    <w:nsid w:val="06964D1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30AEE18C"/>
+    <w:tmpl w:val="034CED0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF969AE"/>
+    <w:nsid w:val="069A78C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41FE3508"/>
+    <w:tmpl w:val="4F34E65C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE20250"/>
+    <w:nsid w:val="07306DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82EC2BAE"/>
+    <w:tmpl w:val="5740B8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137A5F97"/>
+    <w:nsid w:val="07D40258"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3B85488"/>
+    <w:tmpl w:val="D6CCD610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="172356F5"/>
+    <w:nsid w:val="09135C4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A6810D8"/>
+    <w:tmpl w:val="61961182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCB746F"/>
+    <w:nsid w:val="0C194DE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D2A62A8"/>
+    <w:tmpl w:val="782CC96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200A5338"/>
+    <w:nsid w:val="1B025628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19984AA8"/>
+    <w:tmpl w:val="A3BAA7A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D843C4"/>
+    <w:nsid w:val="22751A60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AEE45A2"/>
+    <w:tmpl w:val="11EE1C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25462EBC"/>
+    <w:nsid w:val="2B552705"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56AA34E0"/>
+    <w:tmpl w:val="107A9446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B371723"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C75707"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C702B74"/>
+    <w:tmpl w:val="60E24A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF45973"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EE41F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5978CEA6"/>
+    <w:tmpl w:val="74322D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D986E42"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="398B406B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB927C44"/>
+    <w:tmpl w:val="F96059F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="328B3A65"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF605C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C01210EA"/>
+    <w:tmpl w:val="A98CE818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33267F89"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D650703"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72C20588"/>
+    <w:tmpl w:val="2062A232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36744EAC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9B0B8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37BC90CC"/>
+    <w:tmpl w:val="D1682E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43792D99"/>
+    <w:nsid w:val="403621D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F88EE172"/>
+    <w:tmpl w:val="CDC24490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43DD2896"/>
+    <w:nsid w:val="405672CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1616CF84"/>
+    <w:tmpl w:val="7FAA31A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45190456"/>
+    <w:nsid w:val="445C43ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D722E320"/>
+    <w:tmpl w:val="F69A1BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A57DB6"/>
+    <w:nsid w:val="4CF1057B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEA46D50"/>
+    <w:tmpl w:val="3DFA0B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A34E14"/>
+    <w:nsid w:val="4D55702F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B124EFC"/>
+    <w:tmpl w:val="A7088ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510203E5"/>
+    <w:nsid w:val="50894EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5707AA0"/>
+    <w:tmpl w:val="63FA0AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5144665E"/>
+    <w:nsid w:val="50B43D38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71C2A3D6"/>
+    <w:tmpl w:val="F196AB5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53CD2AA4"/>
+    <w:nsid w:val="50CA15EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ABEE6CE"/>
+    <w:tmpl w:val="F82A22B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F807E5"/>
+    <w:nsid w:val="53274E6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F5EBCD0"/>
+    <w:tmpl w:val="347E4148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60590B0A"/>
+    <w:nsid w:val="55921502"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C0A58E0"/>
+    <w:tmpl w:val="5D6AFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D81697"/>
+    <w:nsid w:val="560C4E1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9968A23A"/>
+    <w:tmpl w:val="EE365056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="615B234C"/>
+    <w:nsid w:val="5DB8191C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="736C5FC2"/>
+    <w:tmpl w:val="C71E520A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61FA7F04"/>
+    <w:nsid w:val="60C242DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F88EE172"/>
+    <w:tmpl w:val="E3E09940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F5180D"/>
+    <w:nsid w:val="62A81F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA70F776"/>
+    <w:tmpl w:val="A1E66E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66785398"/>
+    <w:nsid w:val="64F26CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE0490E4"/>
+    <w:tmpl w:val="23E69636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69081270"/>
+    <w:nsid w:val="69693EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E482EE0"/>
+    <w:tmpl w:val="9C388392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD36FB0"/>
+    <w:nsid w:val="69913CED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA78AF04"/>
+    <w:tmpl w:val="A604551C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AF91816"/>
+    <w:nsid w:val="6C210073"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28FA55D8"/>
+    <w:tmpl w:val="6E7E49DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F097554"/>
+    <w:nsid w:val="72324031"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5CEAF66"/>
+    <w:tmpl w:val="E0E414E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FB001A0"/>
+    <w:nsid w:val="734A22B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4168B62"/>
+    <w:tmpl w:val="E056EE0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD1014A"/>
+    <w:nsid w:val="73611AAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF2ABE92"/>
+    <w:tmpl w:val="61961182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776539EE"/>
+    <w:nsid w:val="76EA412A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15D26178"/>
+    <w:tmpl w:val="DA64D92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F192A12"/>
+    <w:nsid w:val="7CF51151"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A0EB7C6"/>
+    <w:tmpl w:val="D1B6DA96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="10">
-[...5 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13">
-[...56 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3011,50 +3011,51 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
+    <w:rsid w:val="00716C53"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -3093,51 +3094,50 @@
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
-    <w:rsid w:val="00FB1ABD"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4182,61 +4182,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1ABD"/>
+    <w:rsid w:val="00716C53"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB1ABD"/>
+    <w:rsid w:val="00716C53"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4522,51 +4522,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{306E615D-CF3E-4134-9448-13613F2E493A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0223F7-1EE0-446C-BCDA-E10A5E8A7D32}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>208</Words>
   <Characters>1189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>