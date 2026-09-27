--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1EA4CDB1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+          <w:p w14:paraId="2C4F11E8" w14:textId="35CD811B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00716C53">
+            <w:r w:rsidRPr="00C519B8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王颖婕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3373BAB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+          <w:p w14:paraId="706EB16B" w14:textId="27DEC439" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00716C53">
+            <w:r w:rsidRPr="00C519B8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="79CF0041" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+          <w:p w14:paraId="6199424A" w14:textId="281A8943" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00716C53">
+            <w:r w:rsidRPr="00C519B8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1549AE88" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+          <w:p w14:paraId="4F910ACA" w14:textId="1D109EEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00716C53">
+            <w:r w:rsidRPr="00C519B8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="69A2B935" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="40BF8DB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C519B8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22A80E42" wp14:editId="191867C9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FACADB4" wp14:editId="73E4B6DC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="46B9670E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00716C53" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="21AD4D1A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C519B8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00716C53">
+            <w:r w:rsidRPr="00C519B8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王颖婕律师的主要执业领域为收购与兼并、资本市场、外商直接投资和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BA7B0C" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6F15ABEC" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1099 +438,1099 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37491686" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="0AFB9F8A" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAA42EB" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="701BC0A7" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEFED71" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="62144CC4" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴多个合资项目，包括与一家安全类高科技公司成立合资公司，与地方政府组建政府采购平台合资公司，与一家电信运营商成立合资公司等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045F5AD0" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="026C2D63" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴多个战略投资项目，包括收购杭州端点公司控股权，收购上海百胜公司控股权，对大连龙图进行股权投资，向中兴通讯收购其一家集成服务子公司控股权等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A77B594" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="63FC7635" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业参与其多个投资项目，包括对多家影视公司进行股权投资，对一家话剧制作公司进行股权投资，对一家影视公司提供借款并开展业务合作等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BED5427" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="65F17C9C" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与其多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF04504" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="67AFCBD7" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动投资公司参与其对青牛软件、优刻得云服务、海天瑞声、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nolo、一家网络文学、一家芯片研发企业的股权投资等多个项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131C41E7" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="5E071FF1" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润维麟多个股权投资项目，包括收购成都地区和重庆地区领先的养老机构控股权，并为华润维麟提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1A99C7" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="03946676" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德参与其多个战略投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E279D7" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="6A22736C" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金科元基金、中金启辰基金多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DA799F" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="124C4FAA" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赛富基金在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、消费品和先进制造等领域的多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3F9A12" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="25575662" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百度风投在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI和TMT领域的多个股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C707E0D" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="2DF20B95" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金镒资本多个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A177A94" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="76614908" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智联招聘参与其多个股权投资和战略投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468C2CBF" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="19FFC33F" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蛋壳公寓进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资，并在其后参与其多个股权收购项目并提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E737472" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="2CBCA35A" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG参与私有化美国上市公司和睦家医院项目，为和睦家医院提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D111346" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="339BEB19" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表意大利上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brembo参与其对一家汽车制动片生产企业的外方股权的收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63740034" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="50EBF878" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中联重科多个股权投资项目，包括与一家德国领先的机械制造企业成立合资公司，收购一家意大利农机企业股权，对蒙古国一家公司进行股权投资等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260FA608" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="74CE2DCC" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本和博裕资本参与其拟对凤凰医疗的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B34A3E" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="2BB1BC64" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖资本参与其多个医疗服务行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E89702" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="706064D8" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PIA对一家医疗器械生产企业的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E707445" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="63325D5C" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京国管中心参与其对北京友谊医院的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PPP投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA0012" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="11540164" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛和淡马锡参与其对爱康体检的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E30796" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="707BEA0F" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本参与其对医疗行业投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0069E6EF" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="71C955A2" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金参与其对中国医疗器械的潜在战略投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412C989A" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="62E3EC64" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQT参与其对重庆沁园食品的控股权收购及其后续的股权出售项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6FAE16" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="64409337" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQT参与其多个餐饮、消费品和医疗行业股权投资和股权出售项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F676B6D" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="77956790" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Unitas Capital参与其多个消费品和餐饮行业股权投资项目，包括其对广东嘉豪食品的控股权收购及其后续股权出售项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116E6550" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="6C5EE450" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DST参与其对小米手机股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7211F77F" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="3132084A" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表今日资本参与其多个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT和消费品行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06384901" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="42BAD9EF" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本参与其多个医药行业、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C285291" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="57730986" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅资本参与其餐饮行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FD2D94" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="26F60EAC" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG参与其TMT行业股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19094197" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="6E0F1D91" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表旅游网站蚂蜂窝进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68342E2E" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="3D777D1B" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金黄金参与其在香港联交所上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761D4146" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="2E86F824" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股、中金资本、赟汇资本、高和资本、洪泰资本等多个投资人发起设立人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C92F82A" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="0416B456" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1984ACDE" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="76E85DD0" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>浙江大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7797508A" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="6999E320" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华大学，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBF34CA" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="5FF2905A" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C5A2D6" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="1F794A5D" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBBB471" w14:textId="77777777" w:rsidR="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="5C4B576A" w14:textId="77777777" w:rsidR="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3B22600C" w:rsidR="00A46A04" w:rsidRPr="00716C53" w:rsidRDefault="00716C53" w:rsidP="00716C53">
+    <w:p w14:paraId="4F0A196B" w14:textId="3B78191A" w:rsidR="00A46A04" w:rsidRPr="00C519B8" w:rsidRDefault="00C519B8" w:rsidP="00C519B8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716C53">
+      <w:r w:rsidRPr="00C519B8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年3月加入方达律师事务所之前，王律师曾就职于北京市海问律师事务所（2008年7月至2012年3月）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00716C53" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C519B8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1736,260 +1736,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05437AB6"/>
+    <w:nsid w:val="02326860"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA0E58F6"/>
+    <w:tmpl w:val="6E7CF90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06964D1D"/>
+    <w:nsid w:val="07E62B39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="034CED0C"/>
+    <w:tmpl w:val="C16CC6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069A78C1"/>
+    <w:nsid w:val="0A796257"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F34E65C"/>
+    <w:tmpl w:val="145ECC26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07306DCE"/>
+    <w:nsid w:val="0E783393"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5740B8C2"/>
+    <w:tmpl w:val="E20099C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D40258"/>
+    <w:nsid w:val="0E7D0D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6CCD610"/>
+    <w:tmpl w:val="DF34890E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09135C4D"/>
+    <w:nsid w:val="108A2B95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61961182"/>
+    <w:tmpl w:val="656A29EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C194DE0"/>
+    <w:nsid w:val="113E3851"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="782CC96C"/>
+    <w:tmpl w:val="F0EE6CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B025628"/>
+    <w:nsid w:val="134A29C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3BAA7A8"/>
+    <w:tmpl w:val="72582D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22751A60"/>
+    <w:nsid w:val="1B19564D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11EE1C30"/>
+    <w:tmpl w:val="5C94ECE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B552705"/>
+    <w:nsid w:val="1D347921"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="107A9446"/>
+    <w:tmpl w:val="12CEE0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="227F1E4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96A8122A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250E457F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5207A8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28FC7319"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F49C87C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B16217A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A64A154E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B690F3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03CABEC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D653D3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12CEE0AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E913DFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C72B9B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2058,114 +2205,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31C75707"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F730DA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60E24A62"/>
+    <w:tmpl w:val="E31E8D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EE41F6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33D0004E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74322D72"/>
+    <w:tmpl w:val="4EF6BA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398B406B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36231B51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F96059F6"/>
+    <w:tmpl w:val="9D94D45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2237,718 +2384,571 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BF605C8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DFF255B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A98CE818"/>
+    <w:tmpl w:val="A16C27EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D650703"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409D0702"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2062A232"/>
+    <w:tmpl w:val="123AC294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E9B0B8C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441D48D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1682E0C"/>
+    <w:tmpl w:val="2A043876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="403621D7"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44AA7212"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDC24490"/>
+    <w:tmpl w:val="A6C0BE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405672CF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455041A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FAA31A4"/>
+    <w:tmpl w:val="B72246FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445C43ED"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457143AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F69A1BAE"/>
+    <w:tmpl w:val="C040C9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF1057B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D3A7657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DFA0B82"/>
+    <w:tmpl w:val="DE088F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D55702F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EBB1BC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7088ECA"/>
+    <w:tmpl w:val="EF86A186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50894EED"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF54BBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63FA0AEC"/>
+    <w:tmpl w:val="60C6FA78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B43D38"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50D0719A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F196AB5C"/>
+    <w:tmpl w:val="F23C6732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50CA15EE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51D06840"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F82A22B6"/>
+    <w:tmpl w:val="38E2C4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53274E6D"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527D5308"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="347E4148"/>
+    <w:tmpl w:val="CA385146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55921502"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575C247F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D6AFDEC"/>
+    <w:tmpl w:val="F548826E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560C4E1F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583666C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE365056"/>
+    <w:tmpl w:val="9E326D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB8191C"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B325C44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C71E520A"/>
+    <w:tmpl w:val="29B8E7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C242DB"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63FC10DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3E09940"/>
+    <w:tmpl w:val="3B3E42BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A81F3D"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B110DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E66E22"/>
+    <w:tmpl w:val="8A64B254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F26CEB"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="740D55F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23E69636"/>
+    <w:tmpl w:val="507C07EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69693EA0"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="781A5E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C388392"/>
+    <w:tmpl w:val="E64C94E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3011,51 +3011,50 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="00716C53"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -3068,50 +3067,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C519B8"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4182,61 +4182,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00716C53"/>
+    <w:rsid w:val="00C519B8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00716C53"/>
+    <w:rsid w:val="00C519B8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4522,51 +4522,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0223F7-1EE0-446C-BCDA-E10A5E8A7D32}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{466C9584-3B6E-4BE5-B9DC-54CCD5510A33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>208</Words>
   <Characters>1189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>