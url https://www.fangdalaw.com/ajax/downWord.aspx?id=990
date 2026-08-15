--- v0 (2026-06-19)
+++ v1 (2026-08-15)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1BF30D8C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1605ED52" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CA32AC">
+            <w:r w:rsidRPr="00EB523A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王灵奇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="565B6C34" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+          <w:p w14:paraId="706EB16B" w14:textId="7C6E1703" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CA32AC">
+            <w:r w:rsidRPr="00EB523A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0C52F783" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+          <w:p w14:paraId="6199424A" w14:textId="2675BF15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CA32AC">
+            <w:r w:rsidRPr="00EB523A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="65EE104A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+          <w:p w14:paraId="4F910ACA" w14:textId="0E305F2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CA32AC">
+            <w:r w:rsidRPr="00EB523A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6448C48A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA32AC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21D71F19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56A8C9AF" wp14:editId="4B3A0FD4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54D0D64D" wp14:editId="6CE21305">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="78F3CD75" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CA32AC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="70BFECF4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CA32AC">
+            <w:r w:rsidRPr="00EB523A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王灵奇律师的主要执业领域为商事争议解决和破产与重组。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BC5907" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="08E3E14C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1962 +438,1962 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B96CA66" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CA32AC">
+    <w:p w14:paraId="200D1031" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师的主要执业领域为商事争议解决和破产重组，尤其是具有跨境因素的案件。在争议解决领域，王律师经常代表公司、基金、境外清盘人和金融机构处理大型复杂的商事诉讼和仲裁，包括并购及投融资争议、合资争议、公司治理争议、商业合同争议等。在破产重组领域，王律师经常在大型、复杂的破产重整、破产清算和强制清算案件中担任管理人以及出资人、投资人和债权人的顾问。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D204AAC" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="2AB955D0" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FC2A72" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CA32AC">
+    <w:p w14:paraId="584E999E" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决方向</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FD993C" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="024AA53B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家采用境外架构的房地产开发公司处理股东间争议，同时涉及在中国和境外的诉讼程序，争议标的接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EEBA1B" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="0B87B069" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港法院任命的管理人，作为执行申请人，处理在中国的一起金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元人民币的执行案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A16E257" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="52857F11" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私募股权投资基金的管理人，处理其与有限合伙人之间的一系列跨境争议，涉案金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7390E3BE" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="7AF93DB6" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名风险投资基金和私募投资基金，处理与其中国投资相关的股东纠纷、合资争议以及公司解散和清算事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F49F9B6" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3A9FCD62" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国的房地产投资基金处理因一起因项目收购引发的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHIAC仲裁案件及相关法院程序，涉案交易金额超过7亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64ABEB88" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="03C74337" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家巴西制造商处理一起因收购中国公司引发的诉讼，同时涉及境外仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65809BBA" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="0D13551F" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国的私募投资基金处理一起因收购交易引发的争议，涉案交易金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6529F4" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="30E4026D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲银行处理一起因跨境融资和质押物管理协议引起的诉讼，涉案金额接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381C9591" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="4668E035" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家韩国跨国企业处理与中国合资伙伴间的股东代表诉讼纠纷，该纠纷还同时涉及新加坡的平行仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DB5229" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3C796781" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球性的能源公司处理一起与中国合资伙伴的股东纠纷，该纠纷涉及中国股东代表诉讼和境外仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42256237" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="50730F03" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国生产企业处理一系列复杂的环境污染争议，涉案人数超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50人；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AE1C60" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="6050F54F" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国房地产项目管理公司处理因项目合同争议引发的在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC进行的多起平行仲裁程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEACA8A" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CA32AC">
+    <w:p w14:paraId="1DC382B5" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产与重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE3155A" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="73A274C9" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多起大型和复杂破产重整以及破产清算程序中担任中国法院指定的破产管理人；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FA9F9C" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="7AE49F0D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多起涉及中资发行人的美元债违约案件中，代表债券持有人组成的特别委员会，处理债券违约以及债务重组事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C15457" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="66349274" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名特殊机会投资基金，为其在中国的特殊资产收购和债务重组投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1234B21C" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="31EA165A" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家境外银行，为涉及中国债务人和保证人的跨境破产重组案件提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB6336A" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="389C962C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家进入或即将进入美国破产法“第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11章</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重整程序的美国公司处理其中国业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDC13B0" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="1B1F29E1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲钢铁行业生产商处理其中国业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A8E581" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="4BA18A87" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国零售业公司处理其中国电子商务业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229C2333" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="512A961B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国冷链物流公司处理其中国业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D4A2F7" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="2099ADF6" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个境外清盘人或临时清盘人获取境内子公司的控制权并在境内行使相关权利；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A024C37" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="332C31EC" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位债权人处理一家中国造船企业的破产重整，涉及多起同时进行的诉讼、执行和破产程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A8E5FD" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="05A706BC" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国投资银行处理一起复杂的破产财产变现中的股东优先购买权争议；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F98BC3D" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="2B516655" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗公司处理因与中国合资伙伴发生公司僵局引起的强制清算争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2FDEB1" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="264E18C1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD6AD09" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="0C5B4EA5" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FFBFC8" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="2677F0F5" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harlan Fiske Stone学者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4480961B" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="6703961C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470A0895" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3AFBC50D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066597D8" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="574CF7D1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C07C37" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="4E590A47" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBB07C5" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="314B5F8A" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年加入方达律师事务所，此前工作于另一家知名中国律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F31186F" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="1522A81D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1296C651" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="160F7104" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFC49AA" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="36BDFB08" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年7月受邀参加厦门破产法庭举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第一届厦门跨域破产研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">并发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0145AE0C" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="799CDE2C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年7月受邀参加上海破产法庭举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内地与香港破产程序司法协助制度研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">并发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A8F35D" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="5B8973CD" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年5月受邀参加深圳破产法庭举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内地与香港特别行政区跨境破产合作论坛</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">并发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FFC2EB" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="6DF49A4B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年至2021年，受若干投资银行、私募基金以及重组行业出版商邀请，就</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国公司的破产重组</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">举办英文现场和视频讲座 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D583F45" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="6745D845" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年10月参加国际破产法协会（INSOL）在北京和上海分别举办的研讨会，发表关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>董事义务与责任</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69958459" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3CED7CC2" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年9月参加在苏州举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国破产法论坛</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境破产审判与营商环境优化专题研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，发表关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境破产合作的若干基本问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4827B37B" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="002DE9DD" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年9月参加由新加坡国际仲裁中心与上海国际仲裁中心在上海联合举办的主题为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一带一路投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">下有效的争议解决方式的研讨会，发表关于一带一路争议解决与仲裁的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45742079" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3A3EBC6C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2018年11月参加在香港举办的GRR Live 2 HK研讨会，发表关于中国破产制度以及跨境破产等问题的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3C0123" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="42AD85CF" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年11月参加由上海国际仲裁中心于2018年11月举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境私募基金争议解决研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，发表关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金内部争议及跨境平行程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE210FD" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3C5D7127" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年3月参加由上海国际仲裁中心于2017年3月举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNCITRAL仲裁规则在中国仲裁机构的适用与展望</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">研讨会 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C3A6D0" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="0D8B5262" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年9月参加由中国银行法学研究会于2016年9月主办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第八届东亚破产与重组研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，发表关于庭外重组的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1C0CAB" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="5DE461C4" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE6EE73" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="4F4149CE" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>期刊与书籍</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   Five ways to fail in your PRC interim relief application, 香港律师（2022） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B87EC9A" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="7D1E22AE" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter（2021） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D471A53" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="2BB3A19B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, 全球重组评论（GRR） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4549C79B" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="20029472" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30857936" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="6CE5A1B4" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, 国际破产与重组报告（2020） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C2A89A" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="08DDA630" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016，国际金融法评论（2016） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF0C9A9" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="71F98C49" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter)，汤森路透（2015） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA36474" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="596D4B45" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015，国际金融法评论（2015） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E32153C" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="6AAD3B50" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">论文和课题   《金融机构破产司法实务问题比较研究》，上海金融法院委托课题（2020） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027FC298" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="5D3CB398" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《与集团公司有关的跨境破产协助问题研究》，最高人民法院委托课题（2019） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3A7FA7" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="48CC93F2" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《跨境破产合作的若干基本问题》，第十届中国破产法论坛（2019） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBDF4CE" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="7FA54DB1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《跨境破产问题的新发展》，第二届市场化破产高峰论坛（2018） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4DFB34" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="5AF84AE7" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从跨境破产角度看中华环保案》，第四节破产法实务论坛研究论文（2015） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EAA6F7" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="1C0A5D4E" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446CFF17" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="3A44F079" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际破产法协会亚洲顾问委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB78847" w14:textId="77777777" w:rsidR="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="33795A78" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会外事委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="031F5C26" w:rsidR="00A46A04" w:rsidRPr="00CA32AC" w:rsidRDefault="00CA32AC" w:rsidP="00CA32AC">
+    <w:p w14:paraId="4F0A196B" w14:textId="306F0195" w:rsidR="00A46A04" w:rsidRPr="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA32AC">
+      <w:r w:rsidRPr="00EB523A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海国际经济贸易仲裁委员会（上海国际仲裁中心）仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CA32AC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EB523A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2599,1392 +2599,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E6218E"/>
+    <w:nsid w:val="0254055A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E29C2FCE"/>
+    <w:tmpl w:val="E6C000F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02EB2D7C"/>
+    <w:nsid w:val="029B34CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA3CD9DE"/>
+    <w:tmpl w:val="8E3E557E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABB5EBC"/>
+    <w:nsid w:val="03337344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD2E0B8"/>
+    <w:tmpl w:val="328A3B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD33A51"/>
+    <w:nsid w:val="06E82500"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CFACF08"/>
+    <w:tmpl w:val="E83873E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11134C07"/>
+    <w:nsid w:val="074B7336"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47608BF6"/>
+    <w:tmpl w:val="CB028686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D34312"/>
+    <w:nsid w:val="0D691A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76B6C1B2"/>
+    <w:tmpl w:val="04AA6704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17DB5CBE"/>
+    <w:nsid w:val="0E6C01F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C05289DE"/>
+    <w:tmpl w:val="9BCC8CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18EE090A"/>
+    <w:nsid w:val="121574B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B86D39E"/>
+    <w:tmpl w:val="FBE882A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B356EB1"/>
+    <w:nsid w:val="139C7E0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA40932E"/>
+    <w:tmpl w:val="B7B88F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C0C254A"/>
+    <w:nsid w:val="18907F36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6084B7E"/>
+    <w:tmpl w:val="F8CEA34C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1A6566"/>
+    <w:nsid w:val="19F6172C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07BC26E4"/>
+    <w:tmpl w:val="DE423E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F397675"/>
+    <w:nsid w:val="1A851A15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4206C0C"/>
+    <w:tmpl w:val="19A63B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F745E11"/>
+    <w:nsid w:val="1C063A27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5E4D9F2"/>
+    <w:tmpl w:val="3162F69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22844876"/>
+    <w:nsid w:val="1CA35E01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4303C3A"/>
+    <w:tmpl w:val="99E21880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B06082"/>
+    <w:nsid w:val="1D58771C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FD2CE96"/>
+    <w:tmpl w:val="9842BB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BF3D6F"/>
+    <w:nsid w:val="20260021"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC9E542E"/>
+    <w:tmpl w:val="F8883DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25085E06"/>
+    <w:nsid w:val="20744BA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D4883E0"/>
+    <w:tmpl w:val="1E920B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28EF157F"/>
+    <w:nsid w:val="25672084"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D284DC4"/>
+    <w:tmpl w:val="882EC960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29AF5D13"/>
+    <w:nsid w:val="27203E93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D4C880A"/>
+    <w:tmpl w:val="F758972C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0A7D47"/>
+    <w:nsid w:val="28743026"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FB6B1DC"/>
+    <w:tmpl w:val="C0226294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5527BE"/>
+    <w:nsid w:val="28BB47BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11C2C5F6"/>
+    <w:tmpl w:val="497EF81C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAC4B35"/>
+    <w:nsid w:val="29863DF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8A88C5A"/>
+    <w:tmpl w:val="B1CA39E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2445F2"/>
+    <w:nsid w:val="2B756467"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F08A730"/>
+    <w:tmpl w:val="1B3EA11C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3554D1"/>
+    <w:nsid w:val="2D816B74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD3065E8"/>
+    <w:tmpl w:val="CE76029A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7D0889"/>
+    <w:nsid w:val="336E3F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1BA6CAA"/>
+    <w:tmpl w:val="F4947866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365B0A97"/>
+    <w:nsid w:val="345F59E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C2C52CC"/>
+    <w:tmpl w:val="11A67318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385C69FC"/>
+    <w:nsid w:val="3B0D27E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F8E8C06"/>
+    <w:tmpl w:val="1070D86C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A283F89"/>
+    <w:nsid w:val="3B4A43B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1823A4E"/>
+    <w:tmpl w:val="F2E6F106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3A7C44"/>
+    <w:nsid w:val="3C34577F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC2AC4A4"/>
+    <w:tmpl w:val="84AC2134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D790815"/>
+    <w:nsid w:val="4039165C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79064026"/>
+    <w:tmpl w:val="5B38D4A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E4946EC"/>
+    <w:nsid w:val="40D32646"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6D0D754"/>
+    <w:tmpl w:val="6C18309A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441B74F6"/>
+    <w:nsid w:val="428237E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D910F810"/>
+    <w:tmpl w:val="4B3CBF08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B46AAE"/>
+    <w:nsid w:val="4A7C430D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="987C65CA"/>
+    <w:tmpl w:val="8980880E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="459D57CA"/>
+    <w:nsid w:val="4AE90FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E8EA7C"/>
+    <w:tmpl w:val="0D0A8426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C326925"/>
+    <w:nsid w:val="4BC8070F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9B888B6"/>
+    <w:tmpl w:val="50E005C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDC2BCB"/>
+    <w:nsid w:val="4C4F2AF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6FAF8FA"/>
+    <w:tmpl w:val="00A62524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="529865BE"/>
+    <w:nsid w:val="4C977373"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="425A07EC"/>
+    <w:tmpl w:val="32A2D8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54057D2E"/>
+    <w:nsid w:val="5A862269"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA78AA58"/>
+    <w:tmpl w:val="961C15AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55001C87"/>
+    <w:nsid w:val="5A8F6292"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCBEB2A6"/>
+    <w:tmpl w:val="E4144DDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580F7CEB"/>
+    <w:nsid w:val="5E7B57BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA3CD9DE"/>
+    <w:tmpl w:val="D910DBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7376D1"/>
+    <w:nsid w:val="669E1813"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DF43AD0"/>
+    <w:tmpl w:val="5B38D4A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60990AFC"/>
+    <w:nsid w:val="66EB045C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D93EA11E"/>
+    <w:tmpl w:val="CED6932E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61803269"/>
+    <w:nsid w:val="680A22AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCA86904"/>
+    <w:tmpl w:val="9BA21A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67463BD3"/>
+    <w:nsid w:val="686D6CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5248F19A"/>
+    <w:tmpl w:val="07C2E18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68182A05"/>
+    <w:nsid w:val="6A3A0600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48A6318"/>
+    <w:tmpl w:val="85A6D94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3C273D"/>
+    <w:nsid w:val="6AA758F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AC68674"/>
+    <w:tmpl w:val="8556DE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C490606"/>
+    <w:nsid w:val="6CEF4DF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADD42D22"/>
+    <w:tmpl w:val="950A2556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C5661A9"/>
+    <w:nsid w:val="71690BB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BD84210"/>
+    <w:tmpl w:val="BD98F8A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D8D11D6"/>
+    <w:nsid w:val="71E23907"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B36265C4"/>
+    <w:tmpl w:val="86C84A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3E162C"/>
+    <w:nsid w:val="73543F84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6D23F92"/>
+    <w:tmpl w:val="0AF0DCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F5B532E"/>
+    <w:nsid w:val="759F25D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E520ACC2"/>
+    <w:tmpl w:val="40AEC476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FEA3968"/>
+    <w:nsid w:val="75AA4AA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C7087E8"/>
+    <w:tmpl w:val="FD02EA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76817B40"/>
+    <w:nsid w:val="772508C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76C61C22"/>
+    <w:tmpl w:val="13806A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76E20ADE"/>
+    <w:nsid w:val="77C5069F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A046F28"/>
+    <w:tmpl w:val="2E8AE0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="781E6E4B"/>
+    <w:nsid w:val="795865B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="240C3CAA"/>
+    <w:tmpl w:val="A9A4719A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0E2088"/>
+    <w:nsid w:val="7CB75417"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB62EA42"/>
+    <w:tmpl w:val="1AC41432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
-[...20 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
-[...26 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...64 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4104,70 +4104,70 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00CA32AC"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EB523A"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5219,61 +5219,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA32AC"/>
+    <w:rsid w:val="00EB523A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA32AC"/>
+    <w:rsid w:val="00EB523A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5559,51 +5559,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D66FCA3-CA95-495C-9BE0-2EC5616C072E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA6C73A4-BBA3-4319-8EE6-11AFBC454957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>446</Words>
   <Characters>2547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>