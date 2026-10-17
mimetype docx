--- v1 (2026-08-15)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1605ED52" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0DA54B00" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EB523A">
+            <w:r w:rsidRPr="00B36E6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王灵奇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7C6E1703" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+          <w:p w14:paraId="706EB16B" w14:textId="193AEF7B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EB523A">
+            <w:r w:rsidRPr="00B36E6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2675BF15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+          <w:p w14:paraId="6199424A" w14:textId="0502092B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EB523A">
+            <w:r w:rsidRPr="00B36E6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0E305F2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+          <w:p w14:paraId="4F910ACA" w14:textId="3A267509" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EB523A">
+            <w:r w:rsidRPr="00B36E6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="21D71F19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7BF193C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B36E6C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54D0D64D" wp14:editId="6CE21305">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DBEAFD9" wp14:editId="48B85718">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="70BFECF4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EB523A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7064BFDF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B36E6C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EB523A">
+            <w:r w:rsidRPr="00B36E6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王灵奇律师的主要执业领域为商事争议解决和破产与重组。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E3E14C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="788F34AF" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1962 +438,1962 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200D1031" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EB523A">
+    <w:p w14:paraId="0E6F5A60" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师的主要执业领域为商事争议解决和破产重组，尤其是具有跨境因素的案件。在争议解决领域，王律师经常代表公司、基金、境外清盘人和金融机构处理大型复杂的商事诉讼和仲裁，包括并购及投融资争议、合资争议、公司治理争议、商业合同争议等。在破产重组领域，王律师经常在大型、复杂的破产重整、破产清算和强制清算案件中担任管理人以及出资人、投资人和债权人的顾问。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB955D0" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="14BDAA9B" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584E999E" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EB523A">
+    <w:p w14:paraId="50F7AAF8" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决方向</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024AA53B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="35854100" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家采用境外架构的房地产开发公司处理股东间争议，同时涉及在中国和境外的诉讼程序，争议标的接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B87B069" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="11577D6C" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港法院任命的管理人，作为执行申请人，处理在中国的一起金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元人民币的执行案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52857F11" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="0FDA6E9F" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私募股权投资基金的管理人，处理其与有限合伙人之间的一系列跨境争议，涉案金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF93DB6" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="18BF130D" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名风险投资基金和私募投资基金，处理与其中国投资相关的股东纠纷、合资争议以及公司解散和清算事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9FCD62" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="6C906D32" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国的房地产投资基金处理因一起因项目收购引发的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHIAC仲裁案件及相关法院程序，涉案交易金额超过7亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C74337" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="74E89946" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家巴西制造商处理一起因收购中国公司引发的诉讼，同时涉及境外仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D13551F" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="219C037B" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国的私募投资基金处理一起因收购交易引发的争议，涉案交易金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E4026D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="5C49773D" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲银行处理一起因跨境融资和质押物管理协议引起的诉讼，涉案金额接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4668E035" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="5AFA59CF" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家韩国跨国企业处理与中国合资伙伴间的股东代表诉讼纠纷，该纠纷还同时涉及新加坡的平行仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C796781" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="74D93DFD" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球性的能源公司处理一起与中国合资伙伴的股东纠纷，该纠纷涉及中国股东代表诉讼和境外仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50730F03" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="2F3F155E" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国生产企业处理一系列复杂的环境污染争议，涉案人数超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50人；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6050F54F" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="21135C8A" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国房地产项目管理公司处理因项目合同争议引发的在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC进行的多起平行仲裁程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC382B5" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EB523A">
+    <w:p w14:paraId="7F4F41E5" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产与重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A274C9" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="7084CB1D" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多起大型和复杂破产重整以及破产清算程序中担任中国法院指定的破产管理人；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE49F0D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="11F108C7" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多起涉及中资发行人的美元债违约案件中，代表债券持有人组成的特别委员会，处理债券违约以及债务重组事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66349274" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="302D4377" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名特殊机会投资基金，为其在中国的特殊资产收购和债务重组投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EA165A" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="55B20D22" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家境外银行，为涉及中国债务人和保证人的跨境破产重组案件提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389C962C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="53D1A76C" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家进入或即将进入美国破产法“第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11章</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重整程序的美国公司处理其中国业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1F29E1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="4708BAC6" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲钢铁行业生产商处理其中国业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA18A87" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="11BEF902" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国零售业公司处理其中国电子商务业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512A961B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="131BA416" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国冷链物流公司处理其中国业务的重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2099ADF6" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="334FAB7D" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个境外清盘人或临时清盘人获取境内子公司的控制权并在境内行使相关权利；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332C31EC" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="2F632CB9" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位债权人处理一家中国造船企业的破产重整，涉及多起同时进行的诉讼、执行和破产程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A706BC" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="724D116A" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国投资银行处理一起复杂的破产财产变现中的股东优先购买权争议；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B516655" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="5BE33C5E" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗公司处理因与中国合资伙伴发生公司僵局引起的强制清算争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264E18C1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="3BDFAF74" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5B4EA5" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="12A6FDF4" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2677F0F5" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="549F5E87" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harlan Fiske Stone学者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6703961C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="034EE4AE" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFBC50D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="19DCF067" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574CF7D1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="0FA46547" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E590A47" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="421CF88A" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314B5F8A" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="007F3D53" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年加入方达律师事务所，此前工作于另一家知名中国律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1522A81D" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="6011384E" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160F7104" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="1B05C3EE" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BDFB08" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="18BE347B" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年7月受邀参加厦门破产法庭举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第一届厦门跨域破产研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">并发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799CDE2C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="3F02703C" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年7月受邀参加上海破产法庭举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内地与香港破产程序司法协助制度研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">并发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8973CD" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="59664402" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年5月受邀参加深圳破产法庭举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内地与香港特别行政区跨境破产合作论坛</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">并发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF49A4B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="4253156E" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年至2021年，受若干投资银行、私募基金以及重组行业出版商邀请，就</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国公司的破产重组</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">举办英文现场和视频讲座 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6745D845" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="7898AAE8" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年10月参加国际破产法协会（INSOL）在北京和上海分别举办的研讨会，发表关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>董事义务与责任</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CED7CC2" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="2B9CB545" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年9月参加在苏州举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国破产法论坛</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境破产审判与营商环境优化专题研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，发表关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境破产合作的若干基本问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002DE9DD" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="56922CD0" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年9月参加由新加坡国际仲裁中心与上海国际仲裁中心在上海联合举办的主题为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一带一路投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">下有效的争议解决方式的研讨会，发表关于一带一路争议解决与仲裁的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3EBC6C" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="44EA68CA" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2018年11月参加在香港举办的GRR Live 2 HK研讨会，发表关于中国破产制度以及跨境破产等问题的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AD85CF" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="0B42E953" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年11月参加由上海国际仲裁中心于2018年11月举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境私募基金争议解决研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，发表关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金内部争议及跨境平行程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5D7127" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="256A054F" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年3月参加由上海国际仲裁中心于2017年3月举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNCITRAL仲裁规则在中国仲裁机构的适用与展望</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">研讨会 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8B5262" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="0A141E4F" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年9月参加由中国银行法学研究会于2016年9月主办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第八届东亚破产与重组研讨会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，发表关于庭外重组的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE461C4" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="409F23A6" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4149CE" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="04B6210F" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>期刊与书籍</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   Five ways to fail in your PRC interim relief application, 香港律师（2022） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1E22AE" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="3E3203C2" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter（2021） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB3A19B" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="38FD451F" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, 全球重组评论（GRR） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20029472" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="386CC9D9" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE5A1B4" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="25BEA46A" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, 国际破产与重组报告（2020） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DDA630" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="5C7D67FF" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016，国际金融法评论（2016） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F98C49" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="18A8C780" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter)，汤森路透（2015） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596D4B45" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="66C9EF9B" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015，国际金融法评论（2015） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAD3B50" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="62B1E86A" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">论文和课题   《金融机构破产司法实务问题比较研究》，上海金融法院委托课题（2020） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3CB398" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="484502C9" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《与集团公司有关的跨境破产协助问题研究》，最高人民法院委托课题（2019） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CC93F2" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="35A7374D" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《跨境破产合作的若干基本问题》，第十届中国破产法论坛（2019） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA54DB1" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="6B448F8B" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《跨境破产问题的新发展》，第二届市场化破产高峰论坛（2018） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF84AE7" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="20056A2E" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从跨境破产角度看中华环保案》，第四节破产法实务论坛研究论文（2015） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0A5D4E" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="06AB6E3C" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A44F079" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="000FC71B" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际破产法协会亚洲顾问委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33795A78" w14:textId="77777777" w:rsidR="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="34679E6E" w14:textId="77777777" w:rsidR="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会外事委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="306F0195" w:rsidR="00A46A04" w:rsidRPr="00EB523A" w:rsidRDefault="00EB523A" w:rsidP="00EB523A">
+    <w:p w14:paraId="4F0A196B" w14:textId="5763EE48" w:rsidR="00A46A04" w:rsidRPr="00B36E6C" w:rsidRDefault="00B36E6C" w:rsidP="00B36E6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB523A">
+      <w:r w:rsidRPr="00B36E6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海国际经济贸易仲裁委员会（上海国际仲裁中心）仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EB523A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B36E6C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2599,1392 +2599,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0254055A"/>
+    <w:nsid w:val="047706DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6C000F6"/>
+    <w:tmpl w:val="530E96A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029B34CA"/>
+    <w:nsid w:val="05652D6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E3E557E"/>
+    <w:tmpl w:val="83EEBD22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03337344"/>
+    <w:nsid w:val="05D30DDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="328A3B0C"/>
+    <w:tmpl w:val="998AF2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E82500"/>
+    <w:nsid w:val="0AA51E56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E83873E4"/>
+    <w:tmpl w:val="1C0EBFB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074B7336"/>
+    <w:nsid w:val="0ADD03B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB028686"/>
+    <w:tmpl w:val="1DEC2B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D691A5B"/>
+    <w:nsid w:val="0BCE101E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04AA6704"/>
+    <w:tmpl w:val="1E120742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E6C01F3"/>
+    <w:nsid w:val="0F816E80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BCC8CC0"/>
+    <w:tmpl w:val="4CD033D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121574B8"/>
+    <w:nsid w:val="12435752"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBE882A4"/>
+    <w:tmpl w:val="5524C26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139C7E0F"/>
+    <w:nsid w:val="1313036E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7B88F6E"/>
+    <w:tmpl w:val="589233E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18907F36"/>
+    <w:nsid w:val="13462423"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8CEA34C"/>
+    <w:tmpl w:val="3934D970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F6172C"/>
+    <w:nsid w:val="15A62D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE423E42"/>
+    <w:tmpl w:val="30662802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A851A15"/>
+    <w:nsid w:val="15A806E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19A63B3E"/>
+    <w:tmpl w:val="5F70D5E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C063A27"/>
+    <w:nsid w:val="16200644"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3162F69E"/>
+    <w:tmpl w:val="E1CE2976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA35E01"/>
+    <w:nsid w:val="16DD513F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99E21880"/>
+    <w:tmpl w:val="CF7EBF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D58771C"/>
+    <w:nsid w:val="1952045D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9842BB0E"/>
+    <w:tmpl w:val="77DE1612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20260021"/>
+    <w:nsid w:val="1A1F401D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8883DA6"/>
+    <w:tmpl w:val="134CB42A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20744BA8"/>
+    <w:nsid w:val="1C6F15ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E920B64"/>
+    <w:tmpl w:val="3830D514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25672084"/>
+    <w:nsid w:val="1EE977C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="882EC960"/>
+    <w:tmpl w:val="EE38703A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27203E93"/>
+    <w:nsid w:val="23CC0912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F758972C"/>
+    <w:tmpl w:val="19F061A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28743026"/>
+    <w:nsid w:val="27010E3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0226294"/>
+    <w:tmpl w:val="1C82301E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28BB47BD"/>
+    <w:nsid w:val="274240BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="497EF81C"/>
+    <w:tmpl w:val="758CE7D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29863DF4"/>
+    <w:nsid w:val="2BB62411"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1CA39E2"/>
+    <w:tmpl w:val="5630CB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B756467"/>
+    <w:nsid w:val="2D0F51D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B3EA11C"/>
+    <w:tmpl w:val="41D891BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D816B74"/>
+    <w:nsid w:val="2EC62653"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE76029A"/>
+    <w:tmpl w:val="62DACBBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="336E3F99"/>
+    <w:nsid w:val="2F0A4AEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4947866"/>
+    <w:tmpl w:val="24261914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345F59E9"/>
+    <w:nsid w:val="32AF3246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11A67318"/>
+    <w:tmpl w:val="45041724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0D27E2"/>
+    <w:nsid w:val="36627F91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1070D86C"/>
+    <w:tmpl w:val="4C6C4894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4A43B5"/>
+    <w:nsid w:val="389D21B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2E6F106"/>
+    <w:tmpl w:val="289A25BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C34577F"/>
+    <w:nsid w:val="3B057ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84AC2134"/>
+    <w:tmpl w:val="31A4E52A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4039165C"/>
+    <w:nsid w:val="3BE02FB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B38D4A8"/>
+    <w:tmpl w:val="7D86F31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40D32646"/>
+    <w:nsid w:val="3CF1271B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C18309A"/>
+    <w:tmpl w:val="61F8E152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428237E1"/>
+    <w:nsid w:val="3D41370E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B3CBF08"/>
+    <w:tmpl w:val="5F70D5E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A7C430D"/>
+    <w:nsid w:val="426027AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8980880E"/>
+    <w:tmpl w:val="3B20ADE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE90FA7"/>
+    <w:nsid w:val="456C76EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D0A8426"/>
+    <w:tmpl w:val="5E16FF50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC8070F"/>
+    <w:nsid w:val="4B1B0D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50E005C0"/>
+    <w:tmpl w:val="E98681C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4F2AF9"/>
+    <w:nsid w:val="4BBE0D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00A62524"/>
+    <w:tmpl w:val="50DC6B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C977373"/>
+    <w:nsid w:val="4E1845EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32A2D8D8"/>
+    <w:tmpl w:val="7E46C868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A862269"/>
+    <w:nsid w:val="504126BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="961C15AE"/>
+    <w:tmpl w:val="CFEC2240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A8F6292"/>
+    <w:nsid w:val="516C63ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4144DDC"/>
+    <w:tmpl w:val="EDDCCA72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7B57BB"/>
+    <w:nsid w:val="52B119B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D910DBD4"/>
+    <w:tmpl w:val="7AF68C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="669E1813"/>
+    <w:nsid w:val="54580496"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B38D4A8"/>
+    <w:tmpl w:val="6BF05DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66EB045C"/>
+    <w:nsid w:val="5D944508"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CED6932E"/>
+    <w:tmpl w:val="B0183AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680A22AB"/>
+    <w:nsid w:val="5F546913"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA21A06"/>
+    <w:tmpl w:val="B22493FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686D6CDB"/>
+    <w:nsid w:val="6572259A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07C2E18E"/>
+    <w:tmpl w:val="572A5F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3A0600"/>
+    <w:nsid w:val="6BB262DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85A6D94C"/>
+    <w:tmpl w:val="287C8310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA758F2"/>
+    <w:nsid w:val="6C3627C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8556DE18"/>
+    <w:tmpl w:val="98021BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CEF4DF7"/>
+    <w:nsid w:val="722840AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="950A2556"/>
+    <w:tmpl w:val="F1C24A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71690BB7"/>
+    <w:nsid w:val="73101025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD98F8A2"/>
+    <w:tmpl w:val="862E2398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71E23907"/>
+    <w:nsid w:val="74D90348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86C84A56"/>
+    <w:tmpl w:val="5A72424A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73543F84"/>
+    <w:nsid w:val="77B8204F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF0DCD0"/>
+    <w:tmpl w:val="B1EEA1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759F25D6"/>
+    <w:nsid w:val="79494829"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40AEC476"/>
+    <w:tmpl w:val="8F286C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75AA4AA0"/>
+    <w:nsid w:val="79AB6FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD02EA58"/>
+    <w:tmpl w:val="A656DCA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772508C3"/>
+    <w:nsid w:val="7DA14C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13806A96"/>
+    <w:tmpl w:val="C4EC0AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C5069F"/>
+    <w:nsid w:val="7DC37FBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E8AE0F4"/>
+    <w:tmpl w:val="869809FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="795865B5"/>
+    <w:nsid w:val="7ECB13FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9A4719A"/>
+    <w:tmpl w:val="8626C3C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB75417"/>
+    <w:nsid w:val="7FB347F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AC41432"/>
+    <w:tmpl w:val="0E7E441E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...124 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4095,79 +4095,79 @@
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
+    <w:rsid w:val="00B36E6C"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EB523A"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5219,61 +5219,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB523A"/>
+    <w:rsid w:val="00B36E6C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB523A"/>
+    <w:rsid w:val="00B36E6C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5559,51 +5559,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA6C73A4-BBA3-4319-8EE6-11AFBC454957}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD1F5E0E-B1B8-4FA7-B7C6-475E478DB46F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>446</Words>
   <Characters>2547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>