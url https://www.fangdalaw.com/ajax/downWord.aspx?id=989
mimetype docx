--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="76A546A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5DF4B2E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00770A22">
+            <w:r w:rsidRPr="0067543F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>韩亮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="08F44F3E" w14:textId="77777777" w:rsidR="00770A22" w:rsidRPr="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+          <w:p w14:paraId="32160270" w14:textId="77777777" w:rsidR="0067543F" w:rsidRPr="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00770A22">
+            <w:r w:rsidRPr="0067543F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1F90AE01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+          <w:p w14:paraId="706EB16B" w14:textId="116843BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00770A22">
+            <w:r w:rsidRPr="0067543F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0C7023D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+          <w:p w14:paraId="6199424A" w14:textId="67FB0385" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00770A22">
+            <w:r w:rsidRPr="0067543F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="451BFA3F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+          <w:p w14:paraId="4F910ACA" w14:textId="23C2F410" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00770A22">
+            <w:r w:rsidRPr="0067543F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="56515DBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00770A22" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2D763FF4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A864B12" wp14:editId="50D8B3A9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C804E4E" wp14:editId="4A0BC3B8">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D5C287D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00770A22" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0919CF20" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00770A22">
+            <w:r w:rsidRPr="0067543F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>韩亮律师的执业领域主要包括企业兼并、收购与合营交易所涉及的中国反垄断法下的经营者集中审查，横向及纵向垄断协议，反垄断调查及诉讼，以及反垄断合规。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259D3717" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="45D83BDA" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1496 +458,1496 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1E0F40" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770A22">
+    <w:p w14:paraId="1909628B" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩亮律师在反垄断业务领域已有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年以上的从业经验，能为客户提供全方位的中国竞争法法律服务，其服务涉及行业范围广阔，包括化工、消费品和零售、集装箱船运、能源和自然资源、金融机构、医疗、高科技领域、基础设施和运输、私募股权以及通信。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1194D5EB" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770A22">
+    <w:p w14:paraId="04AE4184" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入本所之前，他是一家领先的国际律师事务所的合伙人，主管其大中华区的反垄断业务。韩律师在对外贸易经济合作部（现商务部）也曾有超过五年的任职经验。韩律师向客户提供的法律意见结合了其在中国执法机构和国际律所任职的丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6B3233" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770A22">
+    <w:p w14:paraId="647F43D3" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在商务部任职的经验外，韩律师也与曾主管垄断行为的国家发改委、工商总局（其反垄断职能现已合并至国家市场监督管理总局）维持着紧密的工作关系。基于与中国反垄断主管机构长期合作及深入沟通的丰富经验，韩律师能够及时向客户传递立法和执法动态，并向客户提供切实可行的反垄断合规意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B4D262" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770A22">
+    <w:p w14:paraId="7136AC61" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年开始，韩律师在《钱伯斯亚洲》年度竞争法与反垄断法律师评选中一直位列中国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第一阶梯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Band 1）竞争法律师之列。《全球竞争评论》的《国际竞争法律师名录》以及《PLC 律师名录》将其评为在中国居领先地位的反垄断执业律师，并有对韩亮律师的特写。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79996A97" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="3EEDC0D9" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E57C18" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770A22">
+    <w:p w14:paraId="19462735" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断调查及咨询项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2C4F6B" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="600CF595" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向全球性化工企业伊士曼化工公司，就中国反垄断执法机构启动的首次针对该行业滥用市场支配地位行为的调查及针对其纵向维持转售价格的调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347BEF97" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="316927E4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向挪威礼诺航运公司（一家全球性的船运公司），就国家发改委启动的针对汽车滚装船行业的反垄断卡特尔调查提供法律服务，并成功协助客户获得国家发改委撤销对其所有指控、终止调查的理想结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39544EFA" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="6DD97447" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向三家大型国有港口集团（天津港、大连港及盐田港），就国家发改委启动的针对滥用市场支配地位行为的调查提供法律服务，并协助客户取得满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51422BC5" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="3FE577B3" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向天津胜狮，就天津市发改委对其进行的反垄断调查提供法律服务，并协助客户取得比较满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114BCE00" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="4562D168" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向美敦力，就国家发改委对其进行的纵向维持转售价格的反垄断调查提供法律服务，并协助客户取得减轻处罚的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DA0F4A" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="38DBA040" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向克莱斯勒、戴姆勒奔驰公司和长安福特，就国家发改委对其进行的纵向维持转售价格反垄断调查（汽车领域五起正式反垄断调查中的三起）提供法律服务，并协助客户取得减轻处罚的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A49AE6D" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="337DF63D" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向其他三家跨国车企，就中国反垄断执法机构正在对其进行的类似反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010233BD" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="26DFFE99" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向大北欧通讯（一家全球性的耳机及会议系统生产商），就地方发改委对其进行的纵向维持转售价格反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B11036" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="6C41BE7F" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球领先的高科技公司，就国家工商总局对其进行的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE17F09" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="2B0080A0" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国高科技公司，就国家发改委对其启动的反垄断调查提供法律服务，并最终协助客户取得满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B466013" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="0C5919FE" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国汽车零部件公司，就国家发改委启动的针对其卡特尔行为的反垄断调查向执法机构申请宽大处理的事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4A709A" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="29DFABE4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家德国制造企业，就国家发改委针对其进行的突袭检查以及反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7052B48C" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="6D1CB1EF" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲的信息技术公司，就中国反垄断执法机构针对其知识产权许可安排启动的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D356438" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="62B32850" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国制造企业，就中国反垄断执法机构针对其进行的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A0940D" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="74FD0E1A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国高科技公司，对其中国业务进行全面的反垄断合规审查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B22264E" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1D0B7A42" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家中国互联网服务公司，就其在信息科技市场被指控滥用支配地位问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11566AFE" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770A22">
+    <w:p w14:paraId="209098E4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中审查项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206A8001" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="6968A331" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向丹纳赫公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>214亿美元收购通用电气医疗生命科学生物制药业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279C69F5" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="5284DB2C" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向英飞凌科技公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90亿欧元收购赛普拉斯半导体公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5929C6ED" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="70403F7D" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺贝丽斯，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>26亿美元收购爱励公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2632E169" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="3AF9BE91" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向波音公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>38亿美元收购巴西航空工业公司商用飞机业务控股股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708A492B" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1D27E6B8" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向卡哥特科集团，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8,700万欧元收购德瑞斯集团船舶设备业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDA2759" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="0709E0F5" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向罗克韦尔柯林斯公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300亿美元被联合技术公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2940531A" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="7F50D856" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向林德集团，就其与普莱克斯公司的金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>660亿欧的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F72BFC6" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="56AB1D24" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就华特迪士尼公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>713亿美元收购21世纪福克斯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540D4005" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="7CDA73A9" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向杜邦公司，就其与陶氏化学公司的金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1300亿美元的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F94447F" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="2D633296" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向贝克顿</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-迪金森公司，就其与美国巴德公司的金额为240亿美元的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EAF7F3" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="3CE915FD" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向百威英博公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1040亿美元收购南非米勒的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078D23C5" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="42147CD9" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向圣犹达医疗公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>250亿美元被雅培公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FA15C1" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="3D8EB7A4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺基亚，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>156亿欧元收购阿尔卡特朗讯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6511C3" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="6F3ABF7C" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向佳能公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>383亿元人民币收购东芝医疗的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF6DDA3" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="46DB9DC4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向博通公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1170亿美元收购高通公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A566AA5" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1FABE00A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMC公司，就其以670亿美元被戴尔公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE5B144" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="4C5B7856" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向默克公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>170亿美元收购Sigma-Aldrich公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315A6BD1" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="506961C7" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Albermarle公司，就其以62亿美元收购Rockwood公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A218DA" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="494A3102" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺华公司，就其与葛兰素史克公司在全球成立总价值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿美元的三个全球合营企业的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F0C097" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="5308439A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向豪瑞公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>430亿美元收购拉法基公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68222883" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="10618006" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向赫伯罗特公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>46亿美元收购智利南美轮船公司集装箱班轮业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503DE5C2" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1DA4AA9B" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dresser Rand公司，就其以76亿美元被西门子收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C1602F" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1F14FD6B" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向哈里伯顿公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360亿美元收购贝克休斯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDBF8DF" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="687315DF" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4D950D" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="2374AF1C" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哈佛大学法学院，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LLM）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAB0BBC" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="362AF7A8" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学法学院，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CCD191" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="28DFD8D4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3225E62C" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="5B07F10E" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7597DF95" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="77CE7E64" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B63162" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="0C3E3317" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007D60C5" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="47C1D5FC" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4B1118" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1B3FB740" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BE614B" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="1C133D46" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311AFB4E" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="0279D26A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770A22">
+      <w:r w:rsidRPr="0067543F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54095B43" w14:textId="77777777" w:rsidR="00770A22" w:rsidRDefault="00770A22" w:rsidP="00770A22">
+    <w:p w14:paraId="3FD61594" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩亮律师为全国领先竞争法专家之一。一些在华运营的世界上最大的跨国公司们在遇到反垄断调查时，经常征求他的专门知识。“韩律师的能力非常好，”一位客户如此赞誉他，并补充说：“他的经验非常丰富。” ——《钱伯斯亚洲》2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7327AC49" w:rsidR="00A46A04" w:rsidRPr="00770A22" w:rsidRDefault="00A46A04" w:rsidP="00770A22">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00770A22" w:rsidSect="002D0826">
+    <w:p w14:paraId="4F0A196B" w14:textId="1689CEFA" w:rsidR="00A46A04" w:rsidRPr="0067543F" w:rsidRDefault="00A46A04" w:rsidP="0067543F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0067543F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2153,239 +2153,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E8437A"/>
+    <w:nsid w:val="015F3E08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="146CEFD8"/>
+    <w:tmpl w:val="A172438E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0892779E"/>
+    <w:nsid w:val="01ED1D04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F74254EC"/>
+    <w:tmpl w:val="1F08B8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A3E7982"/>
+    <w:nsid w:val="023C6B64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50D6848E"/>
+    <w:tmpl w:val="E3DE724A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2849E4"/>
+    <w:nsid w:val="05582B4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9044ED56"/>
+    <w:tmpl w:val="18C245D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1242BD"/>
+    <w:nsid w:val="0603632A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24986254"/>
+    <w:tmpl w:val="1572F8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BC05E1"/>
+    <w:nsid w:val="092A3E64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7F24706"/>
+    <w:tmpl w:val="0882C406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B54F18"/>
+    <w:nsid w:val="09B10717"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36000A0C"/>
+    <w:tmpl w:val="58E85278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A57342"/>
+    <w:nsid w:val="17E6139B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B27E1A3A"/>
+    <w:tmpl w:val="91446DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29A97A04"/>
+    <w:nsid w:val="1A2F4649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCA67442"/>
+    <w:tmpl w:val="DA84B398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B5A7D4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72EEB352"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BCC0C88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9468D20A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21987FA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="597A287E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22EE4850"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE1CC4C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="287A0A58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF48D12E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29E164EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EDACFC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF12C1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB382CFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2454,177 +2601,219 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B706FE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3045150D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF785D7A"/>
+    <w:tmpl w:val="FFA61236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35A129F8"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32413243"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ACC8B1E"/>
+    <w:tmpl w:val="50F88FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36C60853"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="333832B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0E27A06"/>
+    <w:tmpl w:val="79807E8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="372714BF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35640CBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="491AE858"/>
+    <w:tmpl w:val="6AA25A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39896ED4"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362A2FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A848C0E"/>
+    <w:tmpl w:val="7132E5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2B33B5"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37451AC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD48995E"/>
+    <w:tmpl w:val="B486FCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375331C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F23C8162"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39AE799B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79807E8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2696,868 +2885,679 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3F6D37"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A22527"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AFA36FC"/>
+    <w:tmpl w:val="41003000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD16BFC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422724E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D092222E"/>
+    <w:tmpl w:val="82847348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422B273B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464B7D84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A50C530A"/>
+    <w:tmpl w:val="4AE23626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E802B6"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47096447"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="927AFEF8"/>
+    <w:tmpl w:val="A60464D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B2215AF"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478F72C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11FC5CF4"/>
+    <w:tmpl w:val="F622F6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B925A4B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A876EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B4CF5F2"/>
+    <w:tmpl w:val="9F365AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9B0A10"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BE6721D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17022248"/>
+    <w:tmpl w:val="08620B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE12F39"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52887BD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46CC6406"/>
+    <w:tmpl w:val="2E6A0FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523637EE"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52985750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21A2A302"/>
+    <w:tmpl w:val="950C527E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52704F72"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546E4379"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE32D804"/>
+    <w:tmpl w:val="19123A52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C92DFF"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54B03E0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EE220B8"/>
+    <w:tmpl w:val="1E54F742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="543D70FB"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593518F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F2425E6"/>
+    <w:tmpl w:val="460CAEB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F00815"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F6575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0582AF38"/>
+    <w:tmpl w:val="4386D5FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58225C6B"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A681C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7F24706"/>
+    <w:tmpl w:val="F3EC59F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B301113"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A174EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA301C78"/>
+    <w:tmpl w:val="F9CEF258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDE4C54"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632A002E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD80B6C4"/>
+    <w:tmpl w:val="78E2E4FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F6C0720"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="686113B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AB874CE"/>
+    <w:tmpl w:val="A20AF6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60741A5C"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACD0E5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="483C95B2"/>
+    <w:tmpl w:val="1C4CD0F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608227D0"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73572B37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ADE2C70"/>
+    <w:tmpl w:val="AD3A215A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610B23E7"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="791A2A2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C2C0DD4"/>
+    <w:tmpl w:val="9170FDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67864562"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79272EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73CE3BD4"/>
+    <w:tmpl w:val="F3B623B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CA30DB"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD66A10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43127F28"/>
+    <w:tmpl w:val="10807C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A811523"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EF006F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9EE2B26"/>
+    <w:tmpl w:val="2B76B418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...187 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="4">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
-[...2 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="37">
-[...2 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="39">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3613,62 +3613,62 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
+    <w:rsid w:val="0067543F"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
-    <w:rsid w:val="00770A22"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
@@ -4791,61 +4791,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00770A22"/>
+    <w:rsid w:val="0067543F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00770A22"/>
+    <w:rsid w:val="0067543F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5131,51 +5131,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCEB4445-2DA7-4CE2-8997-B4610CB85F86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AF3E597-A173-430B-92CA-31E4476C0C6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>394</Words>
   <Characters>2246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>