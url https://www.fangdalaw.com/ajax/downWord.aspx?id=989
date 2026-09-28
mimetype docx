--- v1 (2026-07-24)
+++ v2 (2026-09-28)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5DF4B2E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5E14B3C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0067543F">
+            <w:r w:rsidRPr="000B7ACB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>韩亮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="32160270" w14:textId="77777777" w:rsidR="0067543F" w:rsidRPr="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+          <w:p w14:paraId="51ADB5C6" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRPr="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0067543F">
+            <w:r w:rsidRPr="000B7ACB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="116843BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+          <w:p w14:paraId="706EB16B" w14:textId="10235FF3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0067543F">
+            <w:r w:rsidRPr="000B7ACB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="67FB0385" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+          <w:p w14:paraId="6199424A" w14:textId="382499C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0067543F">
+            <w:r w:rsidRPr="000B7ACB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="23C2F410" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+          <w:p w14:paraId="4F910ACA" w14:textId="6F2C89CF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0067543F">
+            <w:r w:rsidRPr="000B7ACB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2D763FF4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5B1AF5F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B7ACB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C804E4E" wp14:editId="4A0BC3B8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="345A3562" wp14:editId="5431176D">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0919CF20" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0067543F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1AAFC994" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000B7ACB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0067543F">
+            <w:r w:rsidRPr="000B7ACB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>韩亮律师的执业领域主要包括企业兼并、收购与合营交易所涉及的中国反垄断法下的经营者集中审查，横向及纵向垄断协议，反垄断调查及诉讼，以及反垄断合规。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D83BDA" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4AD04104" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1496 +458,1496 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1909628B" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0067543F">
+    <w:p w14:paraId="7B099676" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩亮律师在反垄断业务领域已有</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年以上的从业经验，能为客户提供全方位的中国竞争法法律服务，其服务涉及行业范围广阔，包括化工、消费品和零售、集装箱船运、能源和自然资源、金融机构、医疗、高科技领域、基础设施和运输、私募股权以及通信。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE4184" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0067543F">
+    <w:p w14:paraId="31186452" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入本所之前，他是一家领先的国际律师事务所的合伙人，主管其大中华区的反垄断业务。韩律师在对外贸易经济合作部（现商务部）也曾有超过五年的任职经验。韩律师向客户提供的法律意见结合了其在中国执法机构和国际律所任职的丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647F43D3" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0067543F">
+    <w:p w14:paraId="658A266F" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在商务部任职的经验外，韩律师也与曾主管垄断行为的国家发改委、工商总局（其反垄断职能现已合并至国家市场监督管理总局）维持着紧密的工作关系。基于与中国反垄断主管机构长期合作及深入沟通的丰富经验，韩律师能够及时向客户传递立法和执法动态，并向客户提供切实可行的反垄断合规意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7136AC61" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0067543F">
+    <w:p w14:paraId="1079D716" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年开始，韩律师在《钱伯斯亚洲》年度竞争法与反垄断法律师评选中一直位列中国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第一阶梯</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Band 1）竞争法律师之列。《全球竞争评论》的《国际竞争法律师名录》以及《PLC 律师名录》将其评为在中国居领先地位的反垄断执业律师，并有对韩亮律师的特写。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEDC0D9" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="5731B52A" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19462735" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0067543F">
+    <w:p w14:paraId="2891E6C8" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断调查及咨询项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600CF595" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="17C44CA8" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向全球性化工企业伊士曼化工公司，就中国反垄断执法机构启动的首次针对该行业滥用市场支配地位行为的调查及针对其纵向维持转售价格的调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316927E4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="5094A9D4" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向挪威礼诺航运公司（一家全球性的船运公司），就国家发改委启动的针对汽车滚装船行业的反垄断卡特尔调查提供法律服务，并成功协助客户获得国家发改委撤销对其所有指控、终止调查的理想结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD97447" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="458B72F0" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向三家大型国有港口集团（天津港、大连港及盐田港），就国家发改委启动的针对滥用市场支配地位行为的调查提供法律服务，并协助客户取得满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE577B3" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="4D3A1C93" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向天津胜狮，就天津市发改委对其进行的反垄断调查提供法律服务，并协助客户取得比较满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4562D168" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="02513616" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向美敦力，就国家发改委对其进行的纵向维持转售价格的反垄断调查提供法律服务，并协助客户取得减轻处罚的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DBA040" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="6B400422" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向克莱斯勒、戴姆勒奔驰公司和长安福特，就国家发改委对其进行的纵向维持转售价格反垄断调查（汽车领域五起正式反垄断调查中的三起）提供法律服务，并协助客户取得减轻处罚的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337DF63D" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="6C4AC676" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向其他三家跨国车企，就中国反垄断执法机构正在对其进行的类似反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DFFE99" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="18DCC375" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向大北欧通讯（一家全球性的耳机及会议系统生产商），就地方发改委对其进行的纵向维持转售价格反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C41BE7F" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="0510A630" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球领先的高科技公司，就国家工商总局对其进行的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0080A0" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="7044FF8A" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国高科技公司，就国家发改委对其启动的反垄断调查提供法律服务，并最终协助客户取得满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5919FE" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="4495699C" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国汽车零部件公司，就国家发改委启动的针对其卡特尔行为的反垄断调查向执法机构申请宽大处理的事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DFABE4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="293F2CD7" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家德国制造企业，就国家发改委针对其进行的突袭检查以及反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1CB1EF" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="66E1A78D" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲的信息技术公司，就中国反垄断执法机构针对其知识产权许可安排启动的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B32850" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="1369C080" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国制造企业，就中国反垄断执法机构针对其进行的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FD0E1A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="4CF2E7BE" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国高科技公司，对其中国业务进行全面的反垄断合规审查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0B7A42" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="4F826B17" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家中国互联网服务公司，就其在信息科技市场被指控滥用支配地位问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209098E4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0067543F">
+    <w:p w14:paraId="1D7166FD" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中审查项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6968A331" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="27FEC5C5" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向丹纳赫公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>214亿美元收购通用电气医疗生命科学生物制药业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5284DB2C" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="36939B4E" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向英飞凌科技公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90亿欧元收购赛普拉斯半导体公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70403F7D" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="47E7CD67" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺贝丽斯，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>26亿美元收购爱励公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF9BE91" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="4DCA6B10" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向波音公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>38亿美元收购巴西航空工业公司商用飞机业务控股股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D27E6B8" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="1855B99D" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向卡哥特科集团，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8,700万欧元收购德瑞斯集团船舶设备业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0709E0F5" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="534538DA" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向罗克韦尔柯林斯公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300亿美元被联合技术公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F50D856" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="625E0B7A" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向林德集团，就其与普莱克斯公司的金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>660亿欧的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AB1D24" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="6B63473B" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就华特迪士尼公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>713亿美元收购21世纪福克斯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDA73A9" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="27C9259D" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向杜邦公司，就其与陶氏化学公司的金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1300亿美元的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D633296" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="77A86077" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向贝克顿</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-迪金森公司，就其与美国巴德公司的金额为240亿美元的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE915FD" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="7E5FF60A" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向百威英博公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1040亿美元收购南非米勒的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42147CD9" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="74A515DA" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向圣犹达医疗公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>250亿美元被雅培公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8EB7A4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="22DD0639" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺基亚，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>156亿欧元收购阿尔卡特朗讯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3ABF7C" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="574B0DF3" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向佳能公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>383亿元人民币收购东芝医疗的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DB9DC4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="114FC90B" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向博通公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1170亿美元收购高通公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FABE00A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="42C0C31B" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMC公司，就其以670亿美元被戴尔公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5B7856" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="39E20702" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向默克公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>170亿美元收购Sigma-Aldrich公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506961C7" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="3E6E289B" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Albermarle公司，就其以62亿美元收购Rockwood公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494A3102" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="58EAAACC" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺华公司，就其与葛兰素史克公司在全球成立总价值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿美元的三个全球合营企业的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5308439A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="5784A6CF" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向豪瑞公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>430亿美元收购拉法基公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10618006" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="5ADF0D39" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向赫伯罗特公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>46亿美元收购智利南美轮船公司集装箱班轮业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA4AA9B" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="781CD720" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dresser Rand公司，就其以76亿美元被西门子收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F14FD6B" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="5B6A05AD" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向哈里伯顿公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360亿美元收购贝克休斯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687315DF" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="7D9D6079" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2374AF1C" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="6EEC1D08" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哈佛大学法学院，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LLM）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362AF7A8" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="494DABE9" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学法学院，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DFD8D4" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="69F5E03A" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B07F10E" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="29F9A1EE" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CE7E64" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="3703BD4D" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3E3317" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="222A2694" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C1D5FC" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="5E465DA6" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3FB740" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="227A984E" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C133D46" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="2759A5B6" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0279D26A" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="35DD32AA" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067543F">
+      <w:r w:rsidRPr="000B7ACB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD61594" w14:textId="77777777" w:rsidR="0067543F" w:rsidRDefault="0067543F" w:rsidP="0067543F">
+    <w:p w14:paraId="0FE0FDC8" w14:textId="77777777" w:rsidR="000B7ACB" w:rsidRDefault="000B7ACB" w:rsidP="000B7ACB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩亮律师为全国领先竞争法专家之一。一些在华运营的世界上最大的跨国公司们在遇到反垄断调查时，经常征求他的专门知识。“韩律师的能力非常好，”一位客户如此赞誉他，并补充说：“他的经验非常丰富。” ——《钱伯斯亚洲》2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1689CEFA" w:rsidR="00A46A04" w:rsidRPr="0067543F" w:rsidRDefault="00A46A04" w:rsidP="0067543F">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0067543F" w:rsidSect="002D0826">
+    <w:p w14:paraId="4F0A196B" w14:textId="01ED83AC" w:rsidR="00A46A04" w:rsidRPr="000B7ACB" w:rsidRDefault="00A46A04" w:rsidP="000B7ACB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000B7ACB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2153,1455 +2153,1456 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015F3E08"/>
+    <w:nsid w:val="02232553"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A172438E"/>
+    <w:tmpl w:val="FB8829DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01ED1D04"/>
+    <w:nsid w:val="0A2E404C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F08B8E4"/>
+    <w:tmpl w:val="AE660552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="023C6B64"/>
+    <w:nsid w:val="0EEC38C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3DE724A"/>
+    <w:tmpl w:val="6D700082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05582B4F"/>
+    <w:nsid w:val="16E91906"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18C245D2"/>
+    <w:tmpl w:val="DF44F606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0603632A"/>
+    <w:nsid w:val="17F019B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1572F8D8"/>
+    <w:tmpl w:val="21F28DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092A3E64"/>
+    <w:nsid w:val="2030063F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0882C406"/>
+    <w:tmpl w:val="05D06A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B10717"/>
+    <w:nsid w:val="226547ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58E85278"/>
+    <w:tmpl w:val="234EC972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E6139B"/>
+    <w:nsid w:val="2594626E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91446DCC"/>
+    <w:tmpl w:val="D752E636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A2F4649"/>
+    <w:nsid w:val="2667668B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA84B398"/>
+    <w:tmpl w:val="686E9C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5A7D4A"/>
+    <w:nsid w:val="273672CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72EEB352"/>
+    <w:tmpl w:val="E626E646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCC0C88"/>
+    <w:nsid w:val="29782226"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9468D20A"/>
+    <w:tmpl w:val="E1DC6FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21987FA4"/>
+    <w:nsid w:val="299E4563"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="597A287E"/>
+    <w:tmpl w:val="CC1013B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EE4850"/>
+    <w:nsid w:val="2A9310D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE1CC4C0"/>
+    <w:tmpl w:val="057805E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287A0A58"/>
+    <w:nsid w:val="2E007D69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF48D12E"/>
+    <w:tmpl w:val="21F28DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E164EF"/>
+    <w:nsid w:val="2E907F3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EDACFC8"/>
+    <w:tmpl w:val="A5985A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF12C1F"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30223976"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB382CFC"/>
+    <w:tmpl w:val="A8E86732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3045150D"/>
+    <w:nsid w:val="30B433CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFA61236"/>
+    <w:tmpl w:val="3DBE203A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32413243"/>
+    <w:nsid w:val="32314FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50F88FB2"/>
+    <w:tmpl w:val="6D143564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="333832B0"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D57770B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79807E8E"/>
+    <w:tmpl w:val="24F2AE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35640CBD"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D5F38E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AA25A2E"/>
+    <w:tmpl w:val="EB605732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362A2FD1"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B66DBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7132E5C2"/>
+    <w:tmpl w:val="15B2D39C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37451AC0"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B17252"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B486FCD0"/>
+    <w:tmpl w:val="C578051C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="375331C5"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DA0064"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F23C8162"/>
+    <w:tmpl w:val="BB3ED25E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AE799B"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46A72D0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79807E8E"/>
+    <w:tmpl w:val="332C7DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A22527"/>
+    <w:nsid w:val="48593C47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41003000"/>
+    <w:tmpl w:val="E424D9C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422724E4"/>
+    <w:nsid w:val="4B6D621A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82847348"/>
+    <w:tmpl w:val="C4AA3638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464B7D84"/>
+    <w:nsid w:val="4BC164BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AE23626"/>
+    <w:tmpl w:val="0D724E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47096447"/>
+    <w:nsid w:val="4C145FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A60464D4"/>
+    <w:tmpl w:val="02142CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="478F72C9"/>
+    <w:nsid w:val="537F030F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F622F6B8"/>
+    <w:tmpl w:val="D34C95BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A876EFA"/>
+    <w:nsid w:val="54FF11D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F365AD2"/>
+    <w:tmpl w:val="BC3611D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE6721D"/>
+    <w:nsid w:val="55085992"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08620B7E"/>
+    <w:tmpl w:val="C0B44F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52887BD1"/>
+    <w:nsid w:val="5677676B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E6A0FAC"/>
+    <w:tmpl w:val="29A6496A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52985750"/>
+    <w:nsid w:val="56802E55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="950C527E"/>
+    <w:tmpl w:val="C0DEC11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546E4379"/>
+    <w:nsid w:val="5FB73E10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19123A52"/>
+    <w:tmpl w:val="968C2302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B03E0C"/>
+    <w:nsid w:val="603D5E8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E54F742"/>
+    <w:tmpl w:val="94341E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593518F2"/>
+    <w:nsid w:val="61000E6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="460CAEB2"/>
+    <w:tmpl w:val="CCB61774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3F6575"/>
+    <w:nsid w:val="64851DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4386D5FA"/>
+    <w:tmpl w:val="7BAC16BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A681C11"/>
+    <w:nsid w:val="64B1247E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3EC59F8"/>
+    <w:tmpl w:val="A85C434C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A174EF"/>
+    <w:nsid w:val="68430D78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9CEF258"/>
+    <w:tmpl w:val="F05C9304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632A002E"/>
+    <w:nsid w:val="6AA62F19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78E2E4FE"/>
+    <w:tmpl w:val="FB1634AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686113B4"/>
+    <w:nsid w:val="6AEA6F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A20AF6CA"/>
+    <w:tmpl w:val="5E461486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ACD0E5B"/>
+    <w:nsid w:val="6C32033E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C4CD0F8"/>
+    <w:tmpl w:val="10F4C20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73572B37"/>
+    <w:nsid w:val="6F387BD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3A215A"/>
+    <w:tmpl w:val="560EB036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791A2A2F"/>
+    <w:nsid w:val="73221E1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9170FDA8"/>
+    <w:tmpl w:val="224864CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79272EBB"/>
+    <w:nsid w:val="77AD79DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3B623B2"/>
+    <w:tmpl w:val="814CDCC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CD66A10"/>
+    <w:nsid w:val="7A1411D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10807C48"/>
+    <w:tmpl w:val="7AF6BD86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EF006F0"/>
+    <w:nsid w:val="7D045207"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B76B418"/>
+    <w:tmpl w:val="5F302922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="5">
-[...11 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
+    <w:rsid w:val="000B7ACB"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -3613,51 +3614,50 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
-    <w:rsid w:val="0067543F"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -4791,61 +4791,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0067543F"/>
+    <w:rsid w:val="000B7ACB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0067543F"/>
+    <w:rsid w:val="000B7ACB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5131,51 +5131,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AF3E597-A173-430B-92CA-31E4476C0C6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CEB9ED2-81C7-4FCF-9472-E49BCCF6AC7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>394</Words>
   <Characters>2246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>