--- v0 (2026-06-20)
+++ v1 (2026-06-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="754B2199" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="037CCB1B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004948A5">
+            <w:r w:rsidRPr="008C201B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>康英杰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5E54CE16" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+          <w:p w14:paraId="706EB16B" w14:textId="65888C12" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004948A5">
+            <w:r w:rsidRPr="008C201B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="76730438" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+          <w:p w14:paraId="6199424A" w14:textId="42727065" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004948A5">
+            <w:r w:rsidRPr="008C201B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3575DD91" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+          <w:p w14:paraId="4F910ACA" w14:textId="3B4EB513" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004948A5">
+            <w:r w:rsidRPr="008C201B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3791A7B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004948A5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="01949160" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69DB6B32" wp14:editId="4A1E94AB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B99C9F2" wp14:editId="5A5767DB">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05C1DC05" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004948A5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="55856055" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004948A5">
+            <w:r w:rsidRPr="008C201B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>康英杰律师主要执业领域为监管合规、行政法以及国家安全审查。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F92F619" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="13079E7A" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1747 +438,1747 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFB7D12" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="766C69E0" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师的执业领域包括广告、反不正当竞争、环境保护、产品质量、证券金融、出口管制与制裁等，长期为涉及多个行业的跨国公司和国内企业处理各类合规法律事务。康英杰律师在合规风险识别和合规体系建设方面也拥有丰富的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754E2236" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="1D541576" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师擅长办理行政争议案件，代表客户处理了大量的行政调查、行政复议、行政诉讼及危机应对案件。康英杰对行政机关、法院的审理程序、裁判思维和工作方式十分熟悉，能够根据案件具体情况提出建设性、可操作的争议解决方案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2035F3A4" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="46112733" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师在外商投资国家安全审查方面经验丰富，办理了大量涉及不同行业的国家安全审查风险评估、商谈以及申报项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0612A14B" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="186383BD" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB78000" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="37DE058A" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家安全审查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C12025" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="519ADCD5" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国企业就其收购中国某高科技企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CADCF7" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="60BEA75F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某商业地产项目进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F68DB1B" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="4E7A6898" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某药品零售连锁企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39794F9B" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="13019722" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的投资基金就某知名互联网平台企业私有化项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD49E8B" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="23FB734F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的港口企业就其在中国境内建设集装箱码头项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106F2377" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="495FBDC7" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数十个外资收购项目进行国家安全审查相关咨询、评估服务，涉及房地产、互联网、信息技术、零售、基础设施、新材料、医疗及生命科学等诸多行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A21420C" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="0B741139" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>政府调查及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6982F298" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="4EAA3625" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有大型企业应对海外反腐败调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D4B77F" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="459151F0" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的航运公司应对上海市场监管部门对其涉嫌商业贿赂的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D6A6BB" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="37EFC258" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的酒店管理集团应对上海市相关执法部门对其广告、网络安全等方面的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14002BCE" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="55763499" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型酒店管理集团应对上海市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED9D44A" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="06F5B9E7" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名汽车零部件生产企业应对某地城管部门拆除违章建筑行政执法提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A851CF" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="71BA482B" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资机构应对证监会对其涉嫌证券违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2848585A" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="749847E3" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家“四大”会计师事务所应对证监部门对其在上市公司年报中审计责任的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B5337" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="4D6E7D4F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名投资机构应对某地自然资源部门对其涉嫌违法用地的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518916B5" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="09000ECE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产企业应对市场监管部门对其商品房销售中涉嫌虚假宣传及侵害消费者权益的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036BA6A6" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="119E2F5B" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名住宿预订平台应对市场监管部门对其涉嫌价格违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F41C7" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="08DE536C" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网搜索平台应对市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326A18BD" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5C77B3F2" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网招聘平台应对其被央视“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15晚会</w:t>
       </w:r>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曝光引发的危机事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5107BE69" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5BAAFB27" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在商务部期间审理</w:t>
       </w:r>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余起反垄断未依法申报行政处罚案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CE499B" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="605A6BA1" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政复议及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF10663" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="39BC6938" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业在有关建设工程规划变更的行政复议案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CF2CE6" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5175985E" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某污水处理企业就某地环保部门对其大气排放违法的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C26B69" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="124EB481" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型信托公司在银监部门关于其章程变更许可的行政复议案中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C56135D" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5B34C439" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名信用评级公司数名评级专业人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742FDAB8" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="32B13A77" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家大型资产管理机构数名高级管理人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F2E425" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="54B937B6" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金管理公司专业人员就某地证监部门对其作出的证券监管措施申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EC37C1" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="419CDF64" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投行就安徽某地税务部门的征税决定申请行政复议、提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4244A670" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="166A72DB" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的环保企业就新疆某地环保部门作出的处罚决定提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B16AE17" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="096D463C" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产开发企业参加涉及土地管理、规划验收、环保验收的系列行政诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73729F33" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="51BFF641" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的高科技企业参加涉及其工商变更登记的行政复议、行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7461B035" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="16A0E5F5" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名轮胎生产企业参加涉及其轮胎召回程序的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABB459A" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5862A02E" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名药品生产企业参加涉及其药品质量的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2123C379" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="1C8062EE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审理数十起行政复议案件，业务领域涉及行政处罚、行政许可、信息公开、反倾销、机电产品国际招投标等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575C33B6" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="11D6D816" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表商务部在数十起行政诉讼案件中出庭应诉，业务领域涉及外资审批、信息公开、反倾销、履行法定职责等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41626CE0" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="7D7C20BF" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403AC4C4" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="413795FF" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型央企提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD41D66" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="1B73A939" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业提供合规风险识别、合规检查等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC6B419" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="169D356E" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国内知名消费电子企业提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1138D472" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="2DA64094" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316C8FC6" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="14805062" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型物流企业提供合规风险识别、合规体系有效性评价等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF8AFF1" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="668A7C56" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名互联网平台企业提供全面合规风险检查相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783A2D75" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="782A8AAF" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为第三方监管人为一家大型国有企业合规不起诉项目提供相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CEA4D1" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="23F64C52" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的智能洗车企业进行安全生产专项合规检查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C82DC8" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="3E229D24" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化工企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748B5CA3" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004948A5">
+    <w:p w14:paraId="28BA2B78" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C53F8C3" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="710EBF73" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的金融科技公司建立出口管制合规管理制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39814C1E" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5307C889" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供中国出口管制法相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6CB058" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="3923A789" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干跨国企业提供中国制裁及反制相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDCE86D" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="037B331F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名汽车生产商提供出口管制及制裁相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0677C7D0" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="2368482D" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名跨国企业提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2CEE2A" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="2D92BBFD" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型国企提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413332CC" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="24E51DCA" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供反商业贿赂相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B543FC9" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5CD19044" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为大量国内外知名企业提供广告合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4303D500" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="1A524F83" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型酒类生产企业提供传销相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579183E0" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="39671F89" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品生产企业提供环境合规咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CD6989" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="301DC5DB" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的美国公司提供中国技术出口相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E46B14" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="349FD6DB" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国地产企业在政府规划变更和土地收储程序中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27249A1E" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="2498CC53" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的儿童产品制造商提供中国强制性产品认证相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376CEBB5" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="43395285" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化学品公司提供关于挥发性有机物排放的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07594103" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="0615E640" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国新能源企业提供有关排污许可证及环保责任的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79599349" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="2BE726F4" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中信资本旗下某医疗投资平台申请外商投资企业境内投资行政许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE3A553" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="0D22EDBE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国能源公司提供涉及危险化学品经营管理的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A42F33D" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="70300EA4" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国有企业、民营企业提供合规常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4F47E5" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="2DAAA5B2" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353E7258" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="4510C9DE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693864C3" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="6DAB6D34" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D883DAE" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="5CECD2E9" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ED600E" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="4B384E3F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7D08C3" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="1D99BDC8" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547CC868" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="554987F8" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5710F82C" w14:textId="77777777" w:rsidR="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="6501F9E1" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="42FF4C33" w:rsidR="00A46A04" w:rsidRPr="004948A5" w:rsidRDefault="004948A5" w:rsidP="004948A5">
+    <w:p w14:paraId="4F0A196B" w14:textId="727BC4D4" w:rsidR="00A46A04" w:rsidRPr="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师加入方达前，曾在国家商务部条约法律司任职超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="004948A5">
+      <w:r w:rsidRPr="008C201B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年，担任副处长，主要从事立法、政府调查、行政复议及行政应诉等工作。期间，在驻外使领馆工作超过4年，担任商务领事，对中资企业海外合规和处理海外纠纷具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004948A5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008C201B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2384,1608 +2384,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D226A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7561C50"/>
+    <w:nsid w:val="06900124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9B67D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02454E10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2C4DFC2"/>
+    <w:nsid w:val="077369EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D7411F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038B2A16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB8CE0BE"/>
+    <w:nsid w:val="09CB599D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="458EEDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06290A24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3CC3842"/>
+    <w:nsid w:val="10345DFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85103636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06947B59"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74102A36"/>
+    <w:nsid w:val="11E11188"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39EEAA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096C22EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E81E4D7C"/>
+    <w:nsid w:val="11F17FEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1B63DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5157DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE041D54"/>
+    <w:nsid w:val="16283783"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3FE66BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB373A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7E8BB84"/>
+    <w:nsid w:val="1F6C30B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69068CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E590FE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6674F8A4"/>
+    <w:nsid w:val="1F900D8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51EA0430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F252CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="990276E2"/>
+    <w:nsid w:val="20591CE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="782EF4A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1274326A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D436A016"/>
+    <w:nsid w:val="20627C9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71F2E626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14006B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53A67784"/>
+    <w:nsid w:val="20D67912"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFB4184E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158E10D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BEB80B90"/>
+    <w:nsid w:val="21B1298C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="360A6B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="161C75D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CCCD166"/>
+    <w:nsid w:val="229727A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF283730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C517E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACF8196C"/>
+    <w:nsid w:val="23DB48C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DB2378C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E605ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="134CC518"/>
+    <w:nsid w:val="2702271C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91366CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18761E75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57DE6308"/>
+    <w:nsid w:val="27D60851"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C554CED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19697DC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C40F42E"/>
+    <w:nsid w:val="28336179"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BE22A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D4B0436"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC9CE6BC"/>
+    <w:nsid w:val="28B44414"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1CEF8F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203125A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AA81F3A"/>
+    <w:nsid w:val="2AAD7CFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFF452F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209A621E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DA04302"/>
+    <w:nsid w:val="2AFB0785"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE4E2EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="215B5CA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D542C44"/>
+    <w:nsid w:val="2C7B2F3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1FA8A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D16874"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DD2062C"/>
+    <w:nsid w:val="2F0C23DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A0AD776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="238D1931"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A150E19E"/>
+    <w:nsid w:val="31BD6EB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="984C0796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23BF7D58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF4205DA"/>
+    <w:nsid w:val="36D65E1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1D07588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B37BDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14BE3680"/>
+    <w:nsid w:val="38AE1BFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05E804BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25EC7FB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB7CE434"/>
+    <w:nsid w:val="3F2E7A7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDDAF808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26385BAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E9895EC"/>
+    <w:nsid w:val="3F65512E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22743466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3762BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3D671D0"/>
+    <w:nsid w:val="418F534A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D8C24B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CDC3FA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4566CC5E"/>
+    <w:nsid w:val="43067292"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFDADE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D42F56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81180F1C"/>
+    <w:nsid w:val="435A0DA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE1E8C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345D01B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE3489A2"/>
+    <w:nsid w:val="44CA449C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79FE7A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3595482E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9AEE630"/>
+    <w:nsid w:val="4592284C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B8CD500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F972CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D0E208E"/>
+    <w:nsid w:val="472B05C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="452061F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ACC5A80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA4E8E0A"/>
+    <w:nsid w:val="47722CD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD868D12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C455572"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D18EC8C2"/>
+    <w:nsid w:val="48693742"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D74070D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF62E0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2564E1B6"/>
+    <w:nsid w:val="489F4A14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAC8A7B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405076C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EEA6C0C"/>
+    <w:nsid w:val="4B210151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22743466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41DC66B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2C0425A"/>
+    <w:nsid w:val="4BC86AE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23AABCA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE72F92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB646690"/>
+    <w:nsid w:val="4C1D4182"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="238E60AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C371374"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0206F892"/>
+    <w:nsid w:val="50EC2A0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA9C115A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA11469"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31329FA6"/>
+    <w:nsid w:val="52F666E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F08D082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E112CA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBE242AA"/>
+    <w:nsid w:val="53B6356F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28F48F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50EE7528"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1CC40892"/>
+    <w:nsid w:val="555B5695"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="949492B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52775642"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1744022"/>
+    <w:nsid w:val="57AF2EE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1AE15E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5680378C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE3489A2"/>
+    <w:nsid w:val="59974F66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F58FE10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59281CAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A720D3E"/>
+    <w:nsid w:val="5AE84820"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="295CFF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59A843A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35F2DF3A"/>
+    <w:nsid w:val="5BE078BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03AAE0E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CCF31E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB5AE5C0"/>
+    <w:nsid w:val="5C4477BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10422726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4411A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A7ECEEE"/>
+    <w:nsid w:val="5C533443"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EFECA62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDA6BB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E03264C4"/>
+    <w:nsid w:val="5D8F1235"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AD4FA98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="624827AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12DAAD64"/>
+    <w:nsid w:val="62AF143A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0414DE56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63AD2832"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0E0B6A4"/>
+    <w:nsid w:val="62D9609E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="190A0734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BF6060"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D1AA130"/>
+    <w:nsid w:val="65D02F0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDEA0428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6429443C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82BAB37E"/>
+    <w:nsid w:val="680316AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82545920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65151648"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28824E8E"/>
+    <w:nsid w:val="6B416712"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E04E96E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6559555D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E96C6F2A"/>
+    <w:nsid w:val="6BE925B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D84EA8D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69AB0963"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7FA58CC"/>
+    <w:nsid w:val="6DD97609"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92EE1754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A686E46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69AA27FE"/>
+    <w:nsid w:val="6EB43907"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F33E459E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D134F14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D872294A"/>
+    <w:nsid w:val="71B16A67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60A4F094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74EF4AEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E1EFC74"/>
+    <w:nsid w:val="7243345D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB9E1CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="767B20EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="954279D8"/>
+    <w:nsid w:val="737404A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83943ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78D85704"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B761146"/>
+    <w:nsid w:val="75A04D1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3B40122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79544FD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B88DB08"/>
+    <w:nsid w:val="77485F86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D3AC45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6376F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E00D396"/>
+    <w:nsid w:val="79D2308D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D34AC98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="11">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="27">
-[...2 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="29">
-[...2 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31">
-[...14 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="27"/>
-  </w:num>
-[...85 lines deleted...]
-    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4028,90 +4028,90 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004948A5"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
+    <w:rsid w:val="008C201B"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -5220,61 +5220,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004948A5"/>
+    <w:rsid w:val="008C201B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004948A5"/>
+    <w:rsid w:val="008C201B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5560,51 +5560,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C889A09F-6CAC-420F-A1E3-58BABAB3ADFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33A3B1AC-0A04-4F34-893A-1BBC2E5C8B0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>