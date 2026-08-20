--- v1 (2026-06-20)
+++ v2 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="037CCB1B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6766B5C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008C201B">
+            <w:r w:rsidRPr="00EA2530">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>康英杰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="65888C12" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+          <w:p w14:paraId="706EB16B" w14:textId="6A5899DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008C201B">
+            <w:r w:rsidRPr="00EA2530">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="42727065" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+          <w:p w14:paraId="6199424A" w14:textId="641395D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008C201B">
+            <w:r w:rsidRPr="00EA2530">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3B4EB513" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E67474B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008C201B">
+            <w:r w:rsidRPr="00EA2530">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="01949160" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="66F3FCA0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B99C9F2" wp14:editId="5A5767DB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="392F6CC7" wp14:editId="576BA763">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="55856055" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008C201B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3B26F651" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008C201B">
+            <w:r w:rsidRPr="00EA2530">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>康英杰律师主要执业领域为监管合规、行政法以及国家安全审查。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13079E7A" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4A35BDC7" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1747 +438,1747 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766C69E0" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="70273FAB" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师的执业领域包括广告、反不正当竞争、环境保护、产品质量、证券金融、出口管制与制裁等，长期为涉及多个行业的跨国公司和国内企业处理各类合规法律事务。康英杰律师在合规风险识别和合规体系建设方面也拥有丰富的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D541576" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="277BC835" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师擅长办理行政争议案件，代表客户处理了大量的行政调查、行政复议、行政诉讼及危机应对案件。康英杰对行政机关、法院的审理程序、裁判思维和工作方式十分熟悉，能够根据案件具体情况提出建设性、可操作的争议解决方案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46112733" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="74EB7FCF" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师在外商投资国家安全审查方面经验丰富，办理了大量涉及不同行业的国家安全审查风险评估、商谈以及申报项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186383BD" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="58AF44E6" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DE058A" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="5930EF0F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家安全审查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519ADCD5" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="6C149B54" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国企业就其收购中国某高科技企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BEA75F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="63CEA1C6" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某商业地产项目进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7A6898" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="14B18780" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某药品零售连锁企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13019722" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="2E01E56C" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的投资基金就某知名互联网平台企业私有化项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FB734F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="7D868E33" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的港口企业就其在中国境内建设集装箱码头项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495FBDC7" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="5C964A9F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数十个外资收购项目进行国家安全审查相关咨询、评估服务，涉及房地产、互联网、信息技术、零售、基础设施、新材料、医疗及生命科学等诸多行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B741139" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="6AA44DE9" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>政府调查及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAA3625" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="59F946C0" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有大型企业应对海外反腐败调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459151F0" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="65D73E3E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的航运公司应对上海市场监管部门对其涉嫌商业贿赂的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EFC258" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="1724738E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的酒店管理集团应对上海市相关执法部门对其广告、网络安全等方面的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55763499" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4EBD8E3F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型酒店管理集团应对上海市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F5B9E7" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="196B6929" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名汽车零部件生产企业应对某地城管部门拆除违章建筑行政执法提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BA482B" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="2645D947" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资机构应对证监会对其涉嫌证券违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749847E3" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="025469D6" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家“四大”会计师事务所应对证监部门对其在上市公司年报中审计责任的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6E7D4F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="76DA91B8" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名投资机构应对某地自然资源部门对其涉嫌违法用地的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09000ECE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4541B2CA" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产企业应对市场监管部门对其商品房销售中涉嫌虚假宣传及侵害消费者权益的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119E2F5B" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="3E2CD818" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名住宿预订平台应对市场监管部门对其涉嫌价格违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DE536C" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="40ADEB29" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网搜索平台应对市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C77B3F2" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="645218E0" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网招聘平台应对其被央视“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15晚会</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曝光引发的危机事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAAFB27" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4E0D89EB" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在商务部期间审理</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余起反垄断未依法申报行政处罚案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605A6BA1" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="06D1B030" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政复议及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BC6938" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="33B536A7" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业在有关建设工程规划变更的行政复议案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5175985E" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="5525CC1A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某污水处理企业就某地环保部门对其大气排放违法的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124EB481" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="7DB733A5" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型信托公司在银监部门关于其章程变更许可的行政复议案中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B34C439" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="47C24337" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名信用评级公司数名评级专业人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B13A77" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="5A798323" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家大型资产管理机构数名高级管理人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B937B6" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4F4CE398" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金管理公司专业人员就某地证监部门对其作出的证券监管措施申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419CDF64" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="6464E526" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投行就安徽某地税务部门的征税决定申请行政复议、提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166A72DB" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4F8AE468" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的环保企业就新疆某地环保部门作出的处罚决定提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096D463C" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="2D079566" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产开发企业参加涉及土地管理、规划验收、环保验收的系列行政诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BFF641" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="3617BE8D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的高科技企业参加涉及其工商变更登记的行政复议、行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A0E5F5" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="705AED3D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名轮胎生产企业参加涉及其轮胎召回程序的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5862A02E" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="44640A94" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名药品生产企业参加涉及其药品质量的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8062EE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="36748C5F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审理数十起行政复议案件，业务领域涉及行政处罚、行政许可、信息公开、反倾销、机电产品国际招投标等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D6D816" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="24B9E666" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表商务部在数十起行政诉讼案件中出庭应诉，业务领域涉及外资审批、信息公开、反倾销、履行法定职责等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7C20BF" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="5E8B453A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413795FF" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="115E64B1" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型央企提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B73A939" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="270B2A53" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业提供合规风险识别、合规检查等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169D356E" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="7D821460" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国内知名消费电子企业提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA64094" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="62F7166B" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14805062" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="63551C28" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型物流企业提供合规风险识别、合规体系有效性评价等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668A7C56" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4ABE7227" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名互联网平台企业提供全面合规风险检查相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782A8AAF" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="6BB88CCE" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为第三方监管人为一家大型国有企业合规不起诉项目提供相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F64C52" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="09D4B5EE" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的智能洗车企业进行安全生产专项合规检查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E229D24" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="7153C755" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化工企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BA2B78" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008C201B">
+    <w:p w14:paraId="099CF27B" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710EBF73" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="60102F7B" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的金融科技公司建立出口管制合规管理制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5307C889" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4DECEE93" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供中国出口管制法相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3923A789" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="5CC45B13" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干跨国企业提供中国制裁及反制相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037B331F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="5E4DBD12" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名汽车生产商提供出口管制及制裁相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2368482D" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="181D9D3D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名跨国企业提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D92BBFD" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="0C78E0DA" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型国企提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E51DCA" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="2FC567A9" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供反商业贿赂相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD19044" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="689BDA7E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为大量国内外知名企业提供广告合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A524F83" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="2896F388" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型酒类生产企业提供传销相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39671F89" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4E6BADCF" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品生产企业提供环境合规咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301DC5DB" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="3E9B9F0F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的美国公司提供中国技术出口相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349FD6DB" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="0E6350F2" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国地产企业在政府规划变更和土地收储程序中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2498CC53" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="1D05ED3E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的儿童产品制造商提供中国强制性产品认证相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43395285" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="526BF7BF" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化学品公司提供关于挥发性有机物排放的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0615E640" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="5ACD6D5E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国新能源企业提供有关排污许可证及环保责任的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE726F4" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="427BF18A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中信资本旗下某医疗投资平台申请外商投资企业境内投资行政许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D22EDBE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="61662C6C" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国能源公司提供涉及危险化学品经营管理的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70300EA4" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="048AAE1D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国有企业、民营企业提供合规常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAAA5B2" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="1193287D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4510C9DE" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="31A25C9A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAB6D34" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="2023FEB7" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CECD2E9" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="55D52A6A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B384E3F" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="1F12D2D9" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D99BDC8" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="3B4A211F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554987F8" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="1C03025E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6501F9E1" w14:textId="77777777" w:rsidR="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4B13CFEA" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="727BC4D4" w:rsidR="00A46A04" w:rsidRPr="008C201B" w:rsidRDefault="008C201B" w:rsidP="008C201B">
+    <w:p w14:paraId="4F0A196B" w14:textId="1B9800AC" w:rsidR="00A46A04" w:rsidRPr="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师加入方达前，曾在国家商务部条约法律司任职超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C201B">
+      <w:r w:rsidRPr="00EA2530">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年，担任副处长，主要从事立法、政府调查、行政复议及行政应诉等工作。期间，在驻外使领馆工作超过4年，担任商务领事，对中资企业海外合规和处理海外纠纷具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008C201B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EA2530" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2384,1605 +2384,1605 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06900124"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9B67D90"/>
+    <w:nsid w:val="03B2670E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="775A3CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077369EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D7411F0"/>
+    <w:nsid w:val="05873DE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB02E92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09CB599D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="458EEDE2"/>
+    <w:nsid w:val="07B27195"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1918143E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10345DFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85103636"/>
+    <w:nsid w:val="07F03CC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F2039BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E11188"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39EEAA8A"/>
+    <w:nsid w:val="08D87B68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F089D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F17FEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1B63DC2"/>
+    <w:nsid w:val="0C0F5600"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC722BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16283783"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3FE66BA"/>
+    <w:nsid w:val="0DBF1876"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B53EA6A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6C30B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69068CC8"/>
+    <w:nsid w:val="0F5738F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FB8D7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F900D8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51EA0430"/>
+    <w:nsid w:val="132D6A86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="818697C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20591CE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="782EF4A0"/>
+    <w:nsid w:val="18361247"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23C0C4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20627C9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71F2E626"/>
+    <w:nsid w:val="1C9C4B1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7C0A104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D67912"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFB4184E"/>
+    <w:nsid w:val="1CEF359E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64521226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B1298C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="360A6B7A"/>
+    <w:nsid w:val="1D806D4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0C85686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229727A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF283730"/>
+    <w:nsid w:val="206E4DCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E9C6CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DB48C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DB2378C"/>
+    <w:nsid w:val="210A2F65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A8EEA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2702271C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91366CC0"/>
+    <w:nsid w:val="22E85BBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E91EA73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D60851"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C554CED8"/>
+    <w:nsid w:val="24186DAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62BC206E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28336179"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BE22A6E"/>
+    <w:nsid w:val="25D6464A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A97A3752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B44414"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1CEF8F6"/>
+    <w:nsid w:val="2B5A517B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE3EC8CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAD7CFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFF452F6"/>
+    <w:nsid w:val="2DD802A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAD8552A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AFB0785"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE4E2EA4"/>
+    <w:nsid w:val="2E470BBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20582826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C7B2F3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1FA8A68"/>
+    <w:nsid w:val="31693702"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8924CFCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0C23DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A0AD776"/>
+    <w:nsid w:val="328C6662"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="809690C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BD6EB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="984C0796"/>
+    <w:nsid w:val="343D4503"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1BE349C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36D65E1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1D07588"/>
+    <w:nsid w:val="34445BE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D32E38E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AE1BFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05E804BC"/>
+    <w:nsid w:val="34FE455C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89B092FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2E7A7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDDAF808"/>
+    <w:nsid w:val="3BDC3211"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B90A4B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F65512E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22743466"/>
+    <w:nsid w:val="3D425E33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62BC206E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418F534A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D8C24B4"/>
+    <w:nsid w:val="41E00217"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D794E3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43067292"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFDADE20"/>
+    <w:nsid w:val="42295E16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C27C92B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435A0DA5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE1E8C7A"/>
+    <w:nsid w:val="43670CE7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A7A163C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44CA449C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79FE7A42"/>
+    <w:nsid w:val="44EF559C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BC84884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4592284C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B8CD500"/>
+    <w:nsid w:val="482044BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E90CA3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472B05C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="452061F4"/>
+    <w:nsid w:val="487A34B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18667B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47722CD8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD868D12"/>
+    <w:nsid w:val="4B5F38FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="755CD9C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48693742"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D74070D4"/>
+    <w:nsid w:val="4BAC3CD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C48AE16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489F4A14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAC8A7B2"/>
+    <w:nsid w:val="505930B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02C22940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B210151"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22743466"/>
+    <w:nsid w:val="536F1A69"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74A8CB42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC86AE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23AABCA0"/>
+    <w:nsid w:val="58347AEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1F01216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C1D4182"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="238E60AC"/>
+    <w:nsid w:val="58F0402A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED8465A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50EC2A0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA9C115A"/>
+    <w:nsid w:val="5A431428"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0B2E268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52F666E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F08D082"/>
+    <w:nsid w:val="5A4677F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A848A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B6356F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28F48F00"/>
+    <w:nsid w:val="5CF91212"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6166A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="555B5695"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="949492B6"/>
+    <w:nsid w:val="5D235BD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2160C598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57AF2EE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1AE15E2"/>
+    <w:nsid w:val="5D984B02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05F4D098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59974F66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F58FE10"/>
+    <w:nsid w:val="5DA017F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="468CC9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE84820"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="295CFF38"/>
+    <w:nsid w:val="5E801F27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5C8B8A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE078BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03AAE0E2"/>
+    <w:nsid w:val="5EE40E0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3D61E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C4477BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10422726"/>
+    <w:nsid w:val="602A723A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FC0FD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C533443"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EFECA62"/>
+    <w:nsid w:val="60D210C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C442392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8F1235"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AD4FA98"/>
+    <w:nsid w:val="615711D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05AC0DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AF143A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0414DE56"/>
+    <w:nsid w:val="62007793"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCC8AD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D9609E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="190A0734"/>
+    <w:nsid w:val="720E60F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03DA1D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D02F0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDEA0428"/>
+    <w:nsid w:val="73380644"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE2C21EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680316AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82545920"/>
+    <w:nsid w:val="734C6FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DA821D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B416712"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E04E96E8"/>
+    <w:nsid w:val="73CA6A8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EFEA972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE925B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D84EA8D4"/>
+    <w:nsid w:val="743F7268"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BB8FF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD97609"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92EE1754"/>
+    <w:nsid w:val="748860CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCA8C856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EB43907"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F33E459E"/>
+    <w:nsid w:val="766C61E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4266BF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B16A67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60A4F094"/>
+    <w:nsid w:val="77497849"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9712F628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7243345D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB9E1CE8"/>
+    <w:nsid w:val="785F27EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A32816E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="737404A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83943ADA"/>
+    <w:nsid w:val="7A6969D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAA44090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A04D1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3B40122"/>
+    <w:nsid w:val="7B610B74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A521186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77485F86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D3AC45C"/>
+    <w:nsid w:val="7C3E1E1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBB4FD92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D2308D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D34AC98"/>
+    <w:nsid w:val="7D8A7457"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A42EFF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="5">
-[...11 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="32">
-[...14 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="54">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="38">
-[...35 lines deleted...]
-  <w:num w:numId="50">
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="51">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="65">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -4067,51 +4067,50 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
-    <w:rsid w:val="008C201B"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -4125,50 +4124,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EA2530"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5220,61 +5220,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C201B"/>
+    <w:rsid w:val="00EA2530"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008C201B"/>
+    <w:rsid w:val="00EA2530"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5560,51 +5560,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33A3B1AC-0A04-4F34-893A-1BBC2E5C8B0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A0E8E8-88C6-4399-9EFF-2828E190BEB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>