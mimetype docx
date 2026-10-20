--- v2 (2026-08-20)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6766B5C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6C9A54F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EA2530">
+            <w:r w:rsidRPr="001B34E7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>康英杰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6A5899DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+          <w:p w14:paraId="706EB16B" w14:textId="77B9A0DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EA2530">
+            <w:r w:rsidRPr="001B34E7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="641395D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+          <w:p w14:paraId="6199424A" w14:textId="275CBC6A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EA2530">
+            <w:r w:rsidRPr="001B34E7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5E67474B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+          <w:p w14:paraId="4F910ACA" w14:textId="2BB4F3AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EA2530">
+            <w:r w:rsidRPr="001B34E7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="66F3FCA0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1E507561" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B34E7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="392F6CC7" wp14:editId="576BA763">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FB3BC85" wp14:editId="1B603F05">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3B26F651" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EA2530" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="57F4B3B2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001B34E7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EA2530">
+            <w:r w:rsidRPr="001B34E7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>康英杰律师主要执业领域为监管合规、行政法以及国家安全审查。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A35BDC7" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7DFE7772" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1747 +438,1747 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70273FAB" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="5B3F760D" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师的执业领域包括广告、反不正当竞争、环境保护、产品质量、证券金融、出口管制与制裁等，长期为涉及多个行业的跨国公司和国内企业处理各类合规法律事务。康英杰律师在合规风险识别和合规体系建设方面也拥有丰富的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277BC835" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="69512B60" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师擅长办理行政争议案件，代表客户处理了大量的行政调查、行政复议、行政诉讼及危机应对案件。康英杰对行政机关、法院的审理程序、裁判思维和工作方式十分熟悉，能够根据案件具体情况提出建设性、可操作的争议解决方案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EB7FCF" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="5B41FBFF" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师在外商投资国家安全审查方面经验丰富，办理了大量涉及不同行业的国家安全审查风险评估、商谈以及申报项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AF44E6" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="3C606FCF" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5930EF0F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="26F53663" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家安全审查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C149B54" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="04A9AA21" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国企业就其收购中国某高科技企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CEA1C6" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="1C78CEE6" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某商业地产项目进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B18780" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="5FBAF88E" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某药品零售连锁企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E01E56C" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="1E2285A8" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的投资基金就某知名互联网平台企业私有化项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D868E33" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="32E3D453" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的港口企业就其在中国境内建设集装箱码头项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C964A9F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="7F015767" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数十个外资收购项目进行国家安全审查相关咨询、评估服务，涉及房地产、互联网、信息技术、零售、基础设施、新材料、医疗及生命科学等诸多行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA44DE9" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="5C38C1F1" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>政府调查及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F946C0" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0A5188F3" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有大型企业应对海外反腐败调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D73E3E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0660559C" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的航运公司应对上海市场监管部门对其涉嫌商业贿赂的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1724738E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0E2A3D77" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的酒店管理集团应对上海市相关执法部门对其广告、网络安全等方面的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBD8E3F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="1177DF54" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型酒店管理集团应对上海市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196B6929" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0B12C5FF" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名汽车零部件生产企业应对某地城管部门拆除违章建筑行政执法提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2645D947" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="317DE9AA" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资机构应对证监会对其涉嫌证券违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025469D6" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="43DD72DA" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家“四大”会计师事务所应对证监部门对其在上市公司年报中审计责任的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DA91B8" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="7281D074" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名投资机构应对某地自然资源部门对其涉嫌违法用地的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4541B2CA" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="7202BD5B" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产企业应对市场监管部门对其商品房销售中涉嫌虚假宣传及侵害消费者权益的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2CD818" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0B3EA116" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名住宿预订平台应对市场监管部门对其涉嫌价格违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ADEB29" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="37D7EC92" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网搜索平台应对市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645218E0" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="14CC9E0D" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网招聘平台应对其被央视“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15晚会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曝光引发的危机事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0D89EB" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="40B693B2" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在商务部期间审理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余起反垄断未依法申报行政处罚案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D1B030" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="3D36B3E7" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政复议及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B536A7" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="486DD3DC" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业在有关建设工程规划变更的行政复议案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5525CC1A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="371BBB91" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某污水处理企业就某地环保部门对其大气排放违法的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB733A5" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="34915128" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型信托公司在银监部门关于其章程变更许可的行政复议案中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C24337" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="781FCDB6" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名信用评级公司数名评级专业人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A798323" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="18DEC69E" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家大型资产管理机构数名高级管理人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4CE398" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="58C9CD7E" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金管理公司专业人员就某地证监部门对其作出的证券监管措施申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6464E526" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="2541005E" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投行就安徽某地税务部门的征税决定申请行政复议、提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8AE468" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="38FAEAEA" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的环保企业就新疆某地环保部门作出的处罚决定提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D079566" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="51174554" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产开发企业参加涉及土地管理、规划验收、环保验收的系列行政诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3617BE8D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="18A34338" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的高科技企业参加涉及其工商变更登记的行政复议、行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705AED3D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="40A1EE23" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名轮胎生产企业参加涉及其轮胎召回程序的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44640A94" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="6FAC8AA8" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名药品生产企业参加涉及其药品质量的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36748C5F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="3A35CCF4" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审理数十起行政复议案件，业务领域涉及行政处罚、行政许可、信息公开、反倾销、机电产品国际招投标等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B9E666" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="713F65F5" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表商务部在数十起行政诉讼案件中出庭应诉，业务领域涉及外资审批、信息公开、反倾销、履行法定职责等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8B453A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="595B61C1" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115E64B1" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="4DBF8830" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型央企提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270B2A53" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="09F360CF" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业提供合规风险识别、合规检查等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D821460" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="34D43807" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国内知名消费电子企业提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F7166B" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="44000BB2" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63551C28" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="71F59414" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型物流企业提供合规风险识别、合规体系有效性评价等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABE7227" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="30CDA6EC" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名互联网平台企业提供全面合规风险检查相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB88CCE" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="442FA52C" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为第三方监管人为一家大型国有企业合规不起诉项目提供相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D4B5EE" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="7894E3D4" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的智能洗车企业进行安全生产专项合规检查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7153C755" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="5C10C2C6" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化工企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099CF27B" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA2530">
+    <w:p w14:paraId="3A9B20F7" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60102F7B" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="5321D00E" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的金融科技公司建立出口管制合规管理制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DECEE93" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="08733B7F" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供中国出口管制法相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC45B13" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0DBE58C0" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干跨国企业提供中国制裁及反制相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4DBD12" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="73D777FD" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名汽车生产商提供出口管制及制裁相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181D9D3D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="2B495F2F" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名跨国企业提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C78E0DA" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="3B58F8EC" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型国企提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC567A9" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="766C6918" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供反商业贿赂相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689BDA7E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="60D5A251" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为大量国内外知名企业提供广告合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2896F388" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="43B71228" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型酒类生产企业提供传销相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6BADCF" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="62FD1E40" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品生产企业提供环境合规咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9B9F0F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="1429A3F8" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的美国公司提供中国技术出口相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6350F2" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="7FDFDD29" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国地产企业在政府规划变更和土地收储程序中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D05ED3E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0B6FF18F" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的儿童产品制造商提供中国强制性产品认证相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526BF7BF" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0C9FB814" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化学品公司提供关于挥发性有机物排放的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACD6D5E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="506F4F6B" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国新能源企业提供有关排污许可证及环保责任的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427BF18A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="03D3A371" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中信资本旗下某医疗投资平台申请外商投资企业境内投资行政许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61662C6C" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0582D6B7" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国能源公司提供涉及危险化学品经营管理的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048AAE1D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="6ABC861D" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国有企业、民营企业提供合规常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1193287D" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0A3A5BB2" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A25C9A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="651DA0DD" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2023FEB7" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="22575955" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D52A6A" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="39D3559C" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F12D2D9" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="01392273" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4A211F" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="2BB756E6" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C03025E" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="7686C05F" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B13CFEA" w14:textId="77777777" w:rsidR="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="0045FFD2" w14:textId="77777777" w:rsidR="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1B9800AC" w:rsidR="00A46A04" w:rsidRPr="00EA2530" w:rsidRDefault="00EA2530" w:rsidP="00EA2530">
+    <w:p w14:paraId="4F0A196B" w14:textId="2E31C27B" w:rsidR="00A46A04" w:rsidRPr="001B34E7" w:rsidRDefault="001B34E7" w:rsidP="001B34E7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师加入方达前，曾在国家商务部条约法律司任职超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2530">
+      <w:r w:rsidRPr="001B34E7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年，担任副处长，主要从事立法、政府调查、行政复议及行政应诉等工作。期间，在驻外使领馆工作超过4年，担任商务领事，对中资企业海外合规和处理海外纠纷具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EA2530" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001B34E7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2384,1608 +2384,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B2670E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="775A3CC4"/>
+    <w:nsid w:val="01182FB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87EABA3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05873DE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB02E92A"/>
+    <w:nsid w:val="055F4E8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7596638C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B27195"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1918143E"/>
+    <w:nsid w:val="074352A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE4611FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F03CC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F2039BE"/>
+    <w:nsid w:val="07A62B72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DB22600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D87B68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F089D68"/>
+    <w:nsid w:val="07AA3F7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E8CCCC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0F5600"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC722BF8"/>
+    <w:nsid w:val="0D80173C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFC021C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DBF1876"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B53EA6A2"/>
+    <w:nsid w:val="0FFB4B94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05921D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F5738F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FB8D7B0"/>
+    <w:nsid w:val="12EC2B2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52B085EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="132D6A86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="818697C8"/>
+    <w:nsid w:val="149F542D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26A61170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18361247"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23C0C4F0"/>
+    <w:nsid w:val="16AF7978"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="413E61D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9C4B1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7C0A104"/>
+    <w:nsid w:val="18D97EB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B122EB08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CEF359E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64521226"/>
+    <w:nsid w:val="1AF015C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B47C946C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D806D4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0C85686"/>
+    <w:nsid w:val="1D4D4F32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE52FCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206E4DCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E9C6CAE"/>
+    <w:nsid w:val="1DAD391E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB76A74E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210A2F65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A8EEA18"/>
+    <w:nsid w:val="1F8439A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D80D022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E85BBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E91EA73C"/>
+    <w:nsid w:val="21A03431"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDE42048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24186DAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62BC206E"/>
+    <w:nsid w:val="229D24AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B8873BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D6464A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A97A3752"/>
+    <w:nsid w:val="23B04BA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="547EF38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5A517B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE3EC8CE"/>
+    <w:nsid w:val="24255209"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BFCAF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD802A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAD8552A"/>
+    <w:nsid w:val="25AA163B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="056AF036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E470BBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20582826"/>
+    <w:nsid w:val="25EA3B62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A0C4022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31693702"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8924CFCA"/>
+    <w:nsid w:val="260834AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7780F4C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="328C6662"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="809690C8"/>
+    <w:nsid w:val="29F01580"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="938E500E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343D4503"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1BE349C"/>
+    <w:nsid w:val="2B400194"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E92843EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34445BE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D32E38E0"/>
+    <w:nsid w:val="357A3F8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1512D7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34FE455C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89B092FC"/>
+    <w:nsid w:val="37601149"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D68EBC40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDC3211"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B90A4B10"/>
+    <w:nsid w:val="37BE290F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55E46142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D425E33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62BC206E"/>
+    <w:nsid w:val="37F917EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="980A1EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E00217"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D794E3F4"/>
+    <w:nsid w:val="384C7217"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3536C31C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42295E16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C27C92B0"/>
+    <w:nsid w:val="3A13379A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A7227A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43670CE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A7A163C"/>
+    <w:nsid w:val="3A812F83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAA8EC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44EF559C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BC84884"/>
+    <w:nsid w:val="3CB94468"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3B4C462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="482044BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E90CA3A"/>
+    <w:nsid w:val="3CCF2035"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC0AEE48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487A34B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18667B1A"/>
+    <w:nsid w:val="3E517537"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4CA4820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B5F38FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="755CD9C4"/>
+    <w:nsid w:val="40A35CDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EB8FAE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BAC3CD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C48AE16"/>
+    <w:nsid w:val="41593B72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="294A4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="505930B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02C22940"/>
+    <w:nsid w:val="41644813"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22546E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536F1A69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74A8CB42"/>
+    <w:nsid w:val="43567C99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B8E2F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58347AEE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1F01216"/>
+    <w:nsid w:val="442B6B31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BFCAF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F0402A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED8465A8"/>
+    <w:nsid w:val="46EC0E94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBF6A504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A431428"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0B2E268"/>
+    <w:nsid w:val="4AA85EA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BEC7B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A4677F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A848A22"/>
+    <w:nsid w:val="4C633173"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B29A4FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CF91212"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6166A56"/>
+    <w:nsid w:val="500A661D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B1888C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D235BD0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2160C598"/>
+    <w:nsid w:val="50E9349E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61B84A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D984B02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05F4D098"/>
+    <w:nsid w:val="54B7396E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6247B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA017F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="468CC9F0"/>
+    <w:nsid w:val="56182E5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DA48748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E801F27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5C8B8A4"/>
+    <w:nsid w:val="5A3865C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA76C7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE40E0E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3D61E0E"/>
+    <w:nsid w:val="5B3D0CB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CC20CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="602A723A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4FC0FD76"/>
+    <w:nsid w:val="5BA513A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAB0234A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D210C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C442392"/>
+    <w:nsid w:val="5D067F9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2578C9D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="615711D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05AC0DF8"/>
+    <w:nsid w:val="5FE21AE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4E606F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62007793"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCC8AD08"/>
+    <w:nsid w:val="61F703D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="872E9352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720E60F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03DA1D50"/>
+    <w:nsid w:val="672D7CE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CE6C1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73380644"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE2C21EA"/>
+    <w:nsid w:val="6BDE784D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8672379A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734C6FC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DA821D0"/>
+    <w:nsid w:val="6FAB4132"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0562EDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73CA6A8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EFEA972"/>
+    <w:nsid w:val="711F74B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A320A006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743F7268"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BB8FF76"/>
+    <w:nsid w:val="74676C62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28A2265E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748860CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCA8C856"/>
+    <w:nsid w:val="75C84115"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C04A8EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766C61E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4266BF9C"/>
+    <w:nsid w:val="77385E29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B712A56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77497849"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9712F628"/>
+    <w:nsid w:val="77485EB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FAE064C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="785F27EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A32816E"/>
+    <w:nsid w:val="77BB25F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34A8722E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6969D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAA44090"/>
+    <w:nsid w:val="78E947AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5DCDB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B610B74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A521186"/>
+    <w:nsid w:val="78F804F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA0A9BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C3E1E1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBB4FD92"/>
+    <w:nsid w:val="7D03396F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BF61C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D8A7457"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A42EFF78"/>
+    <w:nsid w:val="7DA323FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB66F65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...163 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3999,50 +3999,51 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
+    <w:rsid w:val="001B34E7"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
@@ -4124,51 +4125,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EA2530"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5220,61 +5220,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA2530"/>
+    <w:rsid w:val="001B34E7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EA2530"/>
+    <w:rsid w:val="001B34E7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5560,60 +5560,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A0E8E8-88C6-4399-9EFF-2828E190BEB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3242B7B0-8D6C-485B-86BB-077E2303BD4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>