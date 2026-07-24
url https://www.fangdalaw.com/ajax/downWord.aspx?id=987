--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -36,191 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="79625D07" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3F1C1081" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001B51C4">
+            <w:r w:rsidRPr="0082433A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈玮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="3F1672EE" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
-[...20 lines deleted...]
-          <w:p w14:paraId="706EB16B" w14:textId="5B43F33E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+          <w:p w14:paraId="706EB16B" w14:textId="32B1F26A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B51C4">
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="0082433A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58D7891C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+          <w:p w14:paraId="6199424A" w14:textId="6FADA645" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001B51C4">
+            <w:r w:rsidRPr="0082433A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5FB3CD1D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+          <w:p w14:paraId="4F910ACA" w14:textId="73D09621" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001B51C4">
+            <w:r w:rsidRPr="0082433A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6DF35E1D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001B51C4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="624F5EC0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C6E67F6" wp14:editId="5D8A0CBA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19F2C897" wp14:editId="2BC6EA0B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0FD0B87D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001B51C4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="241C73F0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001B51C4">
+            <w:r w:rsidRPr="0082433A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈玮律师专长公司金融业务，包括并购、风险投资与私募投资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5832258F" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="62BFA881" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1026 +438,1026 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD66721" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="22939C2C" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157BCD60" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="1F3F656C" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募与风险股权投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471B206D" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="216E0088" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG-Accel在TMT、物流、新能源、石墨烯技术、小额贷款、二手车平台、物业管理、团购、体育传媒等领域进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEAB2A9" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="5551D298" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴在新零售、二手车平台、电子商务等行业进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A2B77C" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="0E0DA740" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁协助其投资多家</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT及技术公司，以及与苹果的技术合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2961865F" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="30A0B3AC" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本在医院、</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT及医药领域的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBB3FFF" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="296C1EAD" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs出售一家中国教育服务公司的股权，以及对一家电动摩托车生产商进行上市前投资（目前该公司已于香港主板上市）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C67084D" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="4898D112" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley与创始人共同将其在黄记煌餐饮连锁的股权出售予百胜集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FED5A4F" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="15DCDC9B" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley收购一家香港的电信服务提供商、与一家香港上市公司投资成立合资企业并协助该合资企业在中国收购两家医院的控股权，并为Morgan Stanley出售一家购物中心开发公司的股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C6247C" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="003BF259" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金在物流、金融、人工智能、电子商务等领域进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E25211" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="44DE7175" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本在金融、生物技术、电子商务等领域进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02251E62" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="7B8E0846" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴进行对一家香港上市的机场运营上的投资，以及对一家物流公司进行私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD1B7BC" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="65BF9B38" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕完成其在在线教育、长租公寓及再保险方面的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29714B82" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="20312B66" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平在</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、电子商务及软件行业进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59936B8A" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="37BB9AF0" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Everbright/Forebright认购一家纳斯达克上市乳制品公司的可转换票据，以及（联合ORIX）收购一家金融租赁公司的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481A38C6" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="3B082B85" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ORIX Asia Capital对融资租赁、互联网金融以及大型蓄电设施研发生产公司进行投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59F3B4" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="69965FFE" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Atlantic认购一家中国团购公司发行的两轮优先股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D00EBCB" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="6E886296" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Titan Gas Technology反向收购一家在香港证交所主板上市的公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683F7FB5" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="130DCD02" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Actis和CDH出售其各自持有的中国餐饮连锁公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A228ACD" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="070393B5" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200529EE" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="6D1A41A5" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家中国服饰公司收购境外品牌与业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAEC1C9" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="08494692" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助信达国际在能源矿业及行业行业进行多项境外投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0642EBBD" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="7425FEFF" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/外商直接投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FCC7F0" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="02E805FE" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就美国反腐败法、上市规则及其他合规问题，协助医疗、娱乐和金融行业的上市公司进行内部合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BF434C" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="4543F777" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大型银行进行与合规相关的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C528680" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="6F3E0226" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表化学、金融、农业和医疗保健行业的大型跨国公司在中国的经营和运作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486EC85C" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="4DA38385" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017CB3D4" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="5CB85627" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学法学院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law），法学博士（Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EE8E03" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="5F442080" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Peking University School of Law)， 法学学士 (Bachelor of Laws)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD0E794" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="095E38C6" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A93B69" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="5C465B51" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419453B7" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="385A1774" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国马塞诸塞州律师（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ED876B" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="419417E9" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A371C5" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="3C02674A" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AA616C" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="08094057" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AF65EE" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="0CED1A17" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2299D59F" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="78A45D86" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB64754" w14:textId="77777777" w:rsidR="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="66FB0735" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5B763DCC" w:rsidR="00A46A04" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w14:paraId="4F0A196B" w14:textId="74143992" w:rsidR="00A46A04" w:rsidRPr="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈玮律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年加盟方达律师事务所香港办公室。在此之前，她曾就职于其他大型律师事务所，包括英国年利达律师事务所上海代表处（Linklaters LLP）与美国宝维斯律师事务所（Paul, Weiss, Rifkind, Wharton  Garrison LLP）(北京及香港办公室)。陈玮律师在2009年被《亚洲法律杂志》评为风险及私募领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B51C4">
+      <w:r w:rsidRPr="0082433A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001B51C4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0082433A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1683,1051 +1663,1051 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007F2F7E"/>
+    <w:nsid w:val="06273342"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A9C0EC8"/>
+    <w:tmpl w:val="342C0CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="026C1676"/>
+    <w:nsid w:val="115A6732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAE24B22"/>
+    <w:tmpl w:val="8DE27B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09522FF6"/>
+    <w:nsid w:val="17AC53D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C9874F8"/>
+    <w:tmpl w:val="CCDC9EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095770D8"/>
+    <w:nsid w:val="18DA0DEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="612E799C"/>
+    <w:tmpl w:val="6C22CF44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121C6865"/>
+    <w:nsid w:val="19D530CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50EE36EE"/>
+    <w:tmpl w:val="CDBA0540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13543498"/>
+    <w:nsid w:val="1A014D25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90E66F72"/>
+    <w:tmpl w:val="8DE27B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137D555E"/>
+    <w:nsid w:val="1FC20177"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0696273E"/>
+    <w:tmpl w:val="EF923AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142218FB"/>
+    <w:nsid w:val="1FE8366E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E92C68E"/>
+    <w:tmpl w:val="5DA03EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153C5D00"/>
+    <w:nsid w:val="22FB1DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3490ECA2"/>
+    <w:tmpl w:val="1C1A74C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BBF26DC"/>
+    <w:nsid w:val="23911F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45E8335A"/>
+    <w:tmpl w:val="F3FCA3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FF77A66"/>
+    <w:nsid w:val="277E4BE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C45815F8"/>
+    <w:tmpl w:val="A926BE08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29583E8F"/>
+    <w:nsid w:val="2D3174F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFEC5908"/>
+    <w:tmpl w:val="ED045F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB3452B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33131EA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27BCE5C0"/>
+    <w:tmpl w:val="55925DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DAF4C4F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35733A5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="712C0514"/>
+    <w:tmpl w:val="5B72858E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35151F0B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F377081"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19647AF0"/>
+    <w:tmpl w:val="785CBC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="376C7156"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42057E7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A86350A"/>
+    <w:tmpl w:val="A87E9186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47F13C55"/>
+    <w:nsid w:val="447C1299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66F0A09A"/>
+    <w:tmpl w:val="ABE02EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA73C26"/>
+    <w:nsid w:val="45D71741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A0A755E"/>
+    <w:tmpl w:val="2D50A65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F7A350E"/>
+    <w:nsid w:val="4B5D7CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="781EAF2E"/>
+    <w:tmpl w:val="69EA951C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51DC3287"/>
+    <w:nsid w:val="4BAF410F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="407C2760"/>
+    <w:tmpl w:val="78EC8390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53577D03"/>
+    <w:nsid w:val="522A5744"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80A22520"/>
+    <w:tmpl w:val="ADBC7C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59462351"/>
+    <w:nsid w:val="54807FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC2CA63E"/>
+    <w:tmpl w:val="DD06DD66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CC288F"/>
+    <w:nsid w:val="56CC0F8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6652DA90"/>
+    <w:tmpl w:val="8544E1E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BB75298"/>
+    <w:nsid w:val="58934351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C45815F8"/>
+    <w:tmpl w:val="A01A8FFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D723457"/>
+    <w:nsid w:val="59317F6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03262F0C"/>
+    <w:tmpl w:val="567A0DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B07210"/>
+    <w:nsid w:val="59957C83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B958DE60"/>
+    <w:tmpl w:val="B16AB09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AE666F"/>
+    <w:nsid w:val="65163876"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B76A72E"/>
+    <w:tmpl w:val="29CE2FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C93A15"/>
+    <w:nsid w:val="66687B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C3CDB6C"/>
+    <w:tmpl w:val="083C1FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695B183F"/>
+    <w:nsid w:val="668C5370"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5BC1C12"/>
+    <w:tmpl w:val="56BCF820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711E5E4B"/>
+    <w:nsid w:val="6CB235DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71CAF514"/>
+    <w:tmpl w:val="B7863B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773F79E1"/>
+    <w:nsid w:val="7196649A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA009A62"/>
+    <w:tmpl w:val="AEA69F0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA97C05"/>
+    <w:nsid w:val="79F46A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E0EE3F2"/>
+    <w:tmpl w:val="2A3CC0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2740,51 +2720,50 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
-    <w:rsid w:val="001B51C4"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
@@ -2803,50 +2782,51 @@
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
+    <w:rsid w:val="0082433A"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
@@ -3961,61 +3941,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B51C4"/>
+    <w:rsid w:val="0082433A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B51C4"/>
+    <w:rsid w:val="0082433A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4301,66 +4281,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DED33C3C-7FD7-45F1-A14C-0BA958304798}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A00799-CB8E-4E03-A80D-40805E8A403C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>214</Words>
-  <Characters>1224</Characters>
+  <Characters>1221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1436</CharactersWithSpaces>
+  <CharactersWithSpaces>1433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>