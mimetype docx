--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3F1C1081" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7BE395A7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E41202" w:rsidP="00E41202">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0082433A">
+            <w:r w:rsidRPr="00E41202">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈玮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="32B1F26A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+          <w:p w14:paraId="706EB16B" w14:textId="64F11FB4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E41202" w:rsidP="00E41202">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0082433A">
+            <w:r w:rsidRPr="00E41202">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6FADA645" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+          <w:p w14:paraId="6199424A" w14:textId="115A15EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E41202" w:rsidP="00E41202">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0082433A">
+            <w:r w:rsidRPr="00E41202">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="73D09621" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+          <w:p w14:paraId="4F910ACA" w14:textId="4808279F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E41202" w:rsidP="00E41202">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0082433A">
+            <w:r w:rsidRPr="00E41202">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="624F5EC0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5C2ED463" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E41202" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19F2C897" wp14:editId="2BC6EA0B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B96D201" wp14:editId="0198DF81">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="241C73F0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0082433A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7BE4E8A2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E41202" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0082433A">
+            <w:r w:rsidRPr="00E41202">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈玮律师专长公司金融业务，包括并购、风险投资与私募投资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BFA881" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="350440E0" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1026 +438,1026 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22939C2C" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="6D8AF353" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3F656C" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="7338E099" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募与风险股权投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216E0088" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="30D44589" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG-Accel在TMT、物流、新能源、石墨烯技术、小额贷款、二手车平台、物业管理、团购、体育传媒等领域进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5551D298" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="751E359E" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴在新零售、二手车平台、电子商务等行业进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0DA740" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="387F5C57" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁协助其投资多家</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT及技术公司，以及与苹果的技术合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A0B3AC" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="18DBE7B3" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本在医院、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT及医药领域的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296C1EAD" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="75EF9B94" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs出售一家中国教育服务公司的股权，以及对一家电动摩托车生产商进行上市前投资（目前该公司已于香港主板上市）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4898D112" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="74537267" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley与创始人共同将其在黄记煌餐饮连锁的股权出售予百胜集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DCDC9B" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="6C15CD85" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley收购一家香港的电信服务提供商、与一家香港上市公司投资成立合资企业并协助该合资企业在中国收购两家医院的控股权，并为Morgan Stanley出售一家购物中心开发公司的股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003BF259" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="77B74A1C" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金在物流、金融、人工智能、电子商务等领域进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DE7175" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="45C2D48C" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本在金融、生物技术、电子商务等领域进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8E0846" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="737B9875" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴进行对一家香港上市的机场运营上的投资，以及对一家物流公司进行私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BF9B38" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="66137A81" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕完成其在在线教育、长租公寓及再保险方面的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20312B66" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="21642305" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平在</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、电子商务及软件行业进行多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BB9AF0" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="2D8D2161" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Everbright/Forebright认购一家纳斯达克上市乳制品公司的可转换票据，以及（联合ORIX）收购一家金融租赁公司的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B082B85" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="5E13B367" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ORIX Asia Capital对融资租赁、互联网金融以及大型蓄电设施研发生产公司进行投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69965FFE" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="5BB9DE69" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Atlantic认购一家中国团购公司发行的两轮优先股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E886296" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="2B7F848C" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Titan Gas Technology反向收购一家在香港证交所主板上市的公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130DCD02" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="6022C310" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Actis和CDH出售其各自持有的中国餐饮连锁公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070393B5" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="72BFC75B" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1A41A5" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="2051071C" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家中国服饰公司收购境外品牌与业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08494692" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="7738EA3D" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助信达国际在能源矿业及行业行业进行多项境外投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7425FEFF" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="59082587" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/外商直接投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E805FE" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="18470649" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就美国反腐败法、上市规则及其他合规问题，协助医疗、娱乐和金融行业的上市公司进行内部合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4543F777" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="3670CEB7" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大型银行进行与合规相关的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3E0226" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="3BF94B4F" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表化学、金融、农业和医疗保健行业的大型跨国公司在中国的经营和运作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA38385" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="3C000F06" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB85627" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="4D6A1B3F" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学法学院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law），法学博士（Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F442080" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="54290512" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Peking University School of Law)， 法学学士 (Bachelor of Laws)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095E38C6" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="35EE3D5D" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C465B51" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="0AF91F9E" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385A1774" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="03218A15" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国马塞诸塞州律师（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419417E9" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="3DCF4897" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C02674A" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="77A7C166" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08094057" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="0D048599" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CED1A17" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="57111364" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A45D86" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="53274E05" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FB0735" w14:textId="77777777" w:rsidR="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="5265D267" w14:textId="77777777" w:rsidR="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="74143992" w:rsidR="00A46A04" w:rsidRPr="0082433A" w:rsidRDefault="0082433A" w:rsidP="0082433A">
+    <w:p w14:paraId="4F0A196B" w14:textId="35DB3DDF" w:rsidR="00A46A04" w:rsidRPr="00E41202" w:rsidRDefault="00E41202" w:rsidP="00E41202">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈玮律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年加盟方达律师事务所香港办公室。在此之前，她曾就职于其他大型律师事务所，包括英国年利达律师事务所上海代表处（Linklaters LLP）与美国宝维斯律师事务所（Paul, Weiss, Rifkind, Wharton  Garrison LLP）(北京及香港办公室)。陈玮律师在2009年被《亚洲法律杂志》评为风险及私募领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082433A">
+      <w:r w:rsidRPr="00E41202">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0082433A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E41202" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1663,1048 +1663,1048 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06273342"/>
+    <w:nsid w:val="019C7084"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="342C0CA2"/>
+    <w:tmpl w:val="30AA67B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115A6732"/>
+    <w:nsid w:val="051C374E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DE27B64"/>
+    <w:tmpl w:val="DF7C389A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17AC53D6"/>
+    <w:nsid w:val="05EA0B3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCDC9EA4"/>
+    <w:tmpl w:val="78EC61E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DA0DEA"/>
+    <w:nsid w:val="074B66AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C22CF44"/>
+    <w:tmpl w:val="CB5878DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D530CE"/>
+    <w:nsid w:val="11034EC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDBA0540"/>
+    <w:tmpl w:val="9A7C1AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A014D25"/>
+    <w:nsid w:val="112978D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DE27B64"/>
+    <w:tmpl w:val="6DC0FBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC20177"/>
+    <w:nsid w:val="152E2DAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF923AC0"/>
+    <w:tmpl w:val="1FFC5362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE8366E"/>
+    <w:nsid w:val="25AF5FC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DA03EBC"/>
+    <w:tmpl w:val="C43A6786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22FB1DC0"/>
+    <w:nsid w:val="2C8A6954"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C1A74C8"/>
+    <w:tmpl w:val="877287CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23911F1F"/>
+    <w:nsid w:val="2CB42305"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3FCA3E2"/>
+    <w:tmpl w:val="0284FDB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277E4BE8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F784950"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A926BE08"/>
+    <w:tmpl w:val="01AC8DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3174F6"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4A6DDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED045F40"/>
+    <w:tmpl w:val="09F65D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33131EA5"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47606779"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55925DF4"/>
+    <w:tmpl w:val="E3666CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35733A5D"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476E04E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B72858E"/>
+    <w:tmpl w:val="F7F63B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F377081"/>
+    <w:nsid w:val="48442DD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="785CBC2C"/>
+    <w:tmpl w:val="BC5C8AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42057E7E"/>
+    <w:nsid w:val="4B757DDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A87E9186"/>
+    <w:tmpl w:val="0EFAFCE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="447C1299"/>
+    <w:nsid w:val="513521A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABE02EC4"/>
+    <w:tmpl w:val="7D34A892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D71741"/>
+    <w:nsid w:val="51980899"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D50A65A"/>
+    <w:tmpl w:val="01F8FB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B5D7CD8"/>
+    <w:nsid w:val="52EF694C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69EA951C"/>
+    <w:tmpl w:val="5D1A2B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BAF410F"/>
+    <w:nsid w:val="54B97ADB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78EC8390"/>
+    <w:tmpl w:val="8D18691C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522A5744"/>
+    <w:nsid w:val="59097FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADBC7C64"/>
+    <w:tmpl w:val="53C65948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54807FED"/>
+    <w:nsid w:val="5C353117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD06DD66"/>
+    <w:tmpl w:val="6DC0FBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56CC0F8F"/>
+    <w:nsid w:val="60C419D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8544E1E4"/>
+    <w:tmpl w:val="1250E72C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58934351"/>
+    <w:nsid w:val="611D583D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A01A8FFA"/>
+    <w:tmpl w:val="E6140C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59317F6C"/>
+    <w:nsid w:val="62E37D7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="567A0DD2"/>
+    <w:tmpl w:val="E5F81756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59957C83"/>
+    <w:nsid w:val="65483638"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B16AB09A"/>
+    <w:tmpl w:val="B71084D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65163876"/>
+    <w:nsid w:val="68165BAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29CE2FF8"/>
+    <w:tmpl w:val="5114C2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66687B0D"/>
+    <w:nsid w:val="6C2C35BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="083C1FD2"/>
+    <w:tmpl w:val="DFCAC1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="668C5370"/>
+    <w:nsid w:val="6F4C008C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56BCF820"/>
+    <w:tmpl w:val="9EAA91B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB235DE"/>
+    <w:nsid w:val="7494323C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7863B30"/>
+    <w:tmpl w:val="DE68E450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7196649A"/>
+    <w:nsid w:val="770E2B96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEA69F0E"/>
+    <w:tmpl w:val="EFA2DB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79F46A78"/>
+    <w:nsid w:val="7A81715B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A3CC0AA"/>
+    <w:tmpl w:val="DD687DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="14">
-[...32 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26">
-[...17 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2782,51 +2782,50 @@
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
-    <w:rsid w:val="0082433A"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
@@ -2842,50 +2841,51 @@
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
+    <w:rsid w:val="00E41202"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3941,61 +3941,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0082433A"/>
+    <w:rsid w:val="00E41202"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0082433A"/>
+    <w:rsid w:val="00E41202"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4281,51 +4281,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A00799-CB8E-4E03-A80D-40805E8A403C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF745187-8CF8-4152-BE19-139920D85245}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>214</Words>
   <Characters>1221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>