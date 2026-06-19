--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="73EC4DA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="13057340" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0066046C">
+            <w:r w:rsidRPr="00A13069">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈伟祈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4B6C220A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+          <w:p w14:paraId="706EB16B" w14:textId="53232415" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0066046C">
+            <w:r w:rsidRPr="00A13069">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0E62A4CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+          <w:p w14:paraId="6199424A" w14:textId="062C1E90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0066046C">
+            <w:r w:rsidRPr="00A13069">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="795893F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+          <w:p w14:paraId="4F910ACA" w14:textId="659D2120" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0066046C">
+            <w:r w:rsidRPr="00A13069">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="059C7F09" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0066046C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2621FE48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FC22840" wp14:editId="3AB7B253">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0124C955" wp14:editId="6BE55E3B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5631B94F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0066046C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="580CA5E9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0066046C">
+            <w:r w:rsidRPr="00A13069">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈伟祈律师为本所香港办公室的合伙人。陈律师于跨境并购、私募股权和风险资本交易拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DD7FF7" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5E0B3884" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1163 +438,1163 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E70F363" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="000C96D3" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F1A08F" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="49F7D631" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C09E9E" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="3878485C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以150亿人民币战略入股分众传媒信息技术股份有限公司（深交所股份代号002027），中国最大的电子媒体之一，为梯媒广告的创始者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15365242" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="7608146F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由白马户外媒体首席执行官、蚂蚁金服、德高及</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Wealth Growth Fund III L.P.组成的财团以38.57亿港元的自愿有条件现金要约收购中国最大的公共汽车候车亭广告牌营运商白马户外媒体有限公司（港交所股份代号100）的所有股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C444051" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="0F0ACC9B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团收购中国最大的的互联网婚介服务公司珍爱网的绝对控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B404FFC" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="2FD1CDE1" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴影业集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）认购中国第二大院线大地影业（南海控股有限公司（港交所股份代号0680）的子公司）10亿人民币的可换股及可交换债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EED525" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="1EA80A4F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以16亿人民币与江苏康众汽配有限公司，一家领先的汽车配件供应链服务商、汽车超人，一家由浙江金固股份有限公司（深交所002488）全资拥有的领先汽车配套服务平台，以及其他财务投资人，包括华平投资、云峰基金、太盟投资集团，组成的合资公司对中国汽车售后服务市场进行战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3AC6CB" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="330A6D59" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏利对一家中国领先的互联网医疗平台进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5EE18E" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="328A9957" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本与中骏集团控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1966）在中国设立首期规模为8亿美元的长租公寓投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0C5C48" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="4F058D8A" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴香港创业者基金与商汤科技及香港科技园公司设立合资公司营运非牟利项目香港智能实验室（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKAI Lab），提供平台协助香港初创企业研发人工智能发明和技术并将其商业化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F393621" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="4A405D0C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦向出售其大中华地区的水净化业务给德尔玛电器，一家中国领先的家电品牌</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D21CE1B" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="5D3AFA6E" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛对两间重点放在中国的房地产开发商进行上市前投资、以及随后对投资的重组和退出</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C930AF5" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="7D64AE12" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff参与多个拟上市前投资项目（包括一家重点放在中国的房地产开发商和一家太阳能技术公司）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BA2CDB" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="2D6F6588" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打私募股权对远大中国控股有限公司（一家目前在香港联交所上市的高端建材公司）进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6DB312" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="6C9FF629" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表帮帮兔就其与顺丰速运设立合资公司提供法律服务，该合资公司将利用帮帮兔的技术优势与顺丰速运的运营专长在香港提供物流解决方案和跑腿服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DBCFB5" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="0F555813" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DDC Enterprise Limited（烹饪网站日日煮的运营商）参与其A轮和A-1轮融资（投资人包括作为阿里巴巴企业家基金经理的Gobi Ventures）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358EA74B" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="250A6DE9" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RRJ Capital对几家以中国市场为重点的企业进行上市前投资，其中包括一家智能信用卡/借记卡制造商，一家国际连锁酒店在中国的特许经营，和一家果汁饮料和茶饮料生产商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419F8CE9" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="7E670B8B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券国际就其客户在一个马来西亚的上市公司的潜在结构性股份累积，和其对于一个中国金融服务公司的投资和事先约定的退出机制提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E86E143" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="5B863A2F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗就其私有化后的企业重组及拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市计划提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04573ECF" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="3FDCCC78" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为苏格兰皇家银行就其处置其亚洲银行利益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325114DA" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="378E6AE1" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为毕马威作为雷曼兄弟清盘人各投资组合的管理提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D645AA" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="4FF9C4B0" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff、Forum Partners以及高桥资本管理公司组成的投资者财团重组其于中国新城镇发展（一家于香港联交所和新加坡证券交易所上市的的公司）的投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A04F5EB" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="4F3AE993" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在罗祖儒投资管理公司被出售予蒙特利尔银行中代表罗祖儒投资管理公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EDC49E" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="1E278A7E" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在约瑟</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(集团)有限公司（一家位于香港的食品包装用品制造商）被出售予Huhtamaki Oyj，一家在芬兰上市的全球包装公司，中代表约瑟(集团)有限公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4549303F" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="567E948C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗通过出售其全资拥有的香港控股公司出售其北京西环广场的权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAE3137" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="2B09C407" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利亚洲对两家重点放在中国的采矿实体的潜在收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBFD1DC" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="337B7A5C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meyer Bergman就其对伦敦贝斯沃特的怀特利斯购物中心的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D3A069" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="381D0DEC" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地与某国际主权财富基金建立合资企业，拟以建立一个总值</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元，专注于中国房地产的投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A908AA" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="24DC73FF" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Property Group的子公司IDI Gazeley与联想集团子公司Zeny Supply Chain建立合资企业，为某国际零售商于内地设计和建造物流中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252E98BE" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="55F1FD68" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行就与开发商建造和租赁花旗银行其两个未来在东南亚枢纽的地区总部进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DBD2A5" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="7D7F3827" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地就其发展中国北京王府井大街的高端商业用地提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C21D60" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="2C2E4159" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳能源就其在东南亚某发展中国家拟建设和运营水电站的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58397309" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="315C7C48" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国投资者就其与全球最大的其中一家液化天然气供应商及一家俄罗斯大宗商品交易巨头设立合资企业探索向中国买家推广和销售俄罗斯开采的液化天然气的市场的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79739ED6" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="2EEEB75B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国招商局就其与吉布提政府于吉布提共和国合资建造及营运基础设施配套提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B03690F" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="06798CF3" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40566C3A" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="11EAAD8F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482D1BB4" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="6156C6E4" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5751382B" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="413550F1" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，商学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BB4F40" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="7531D71F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BD2B26" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="19F39B87" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B34E727" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="74F88FD5" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30660676" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="44EB5C4B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74385EEE" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="371ED51D" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65001B39" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="0365F5E8" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEA903E" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="7A6108DC" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4264B6" w14:textId="77777777" w:rsidR="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="76006616" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="271E99DF" w:rsidR="00A46A04" w:rsidRPr="0066046C" w:rsidRDefault="0066046C" w:rsidP="0066046C">
+    <w:p w14:paraId="4F0A196B" w14:textId="08594106" w:rsidR="00A46A04" w:rsidRPr="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066046C">
+      <w:r w:rsidRPr="00A13069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾于多间国际知名的律师事务所工作，包括年利达、英国博闻律师事务所（香港）以及的近澳大利亚（即现在的诺顿罗氏富布莱特澳大利亚）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0066046C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A13069" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1800,302 +1800,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C04D30"/>
+    <w:nsid w:val="00ED361C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D9A8F16"/>
+    <w:tmpl w:val="F7762386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082100D9"/>
+    <w:nsid w:val="039A648F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A56B0CA"/>
+    <w:tmpl w:val="504E47B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0A133E"/>
+    <w:nsid w:val="03AD322C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52C0270C"/>
+    <w:tmpl w:val="E40AE2E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10605AF6"/>
+    <w:nsid w:val="04A60152"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3192F536"/>
+    <w:tmpl w:val="D316AE14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D229EC"/>
+    <w:nsid w:val="09DF6417"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5148C38E"/>
+    <w:tmpl w:val="7522F9A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198829C0"/>
+    <w:nsid w:val="0BA86A12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9176D464"/>
+    <w:tmpl w:val="FC6EA264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E80EC6"/>
+    <w:nsid w:val="0EC8430B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1645FBA"/>
+    <w:tmpl w:val="C2666CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23373072"/>
+    <w:nsid w:val="111166C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88F23E9E"/>
+    <w:tmpl w:val="F138A93C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27577AE4"/>
+    <w:nsid w:val="1671221D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8D810C0"/>
+    <w:tmpl w:val="1840C914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294D2A37"/>
+    <w:nsid w:val="17B64402"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0A07686"/>
+    <w:tmpl w:val="C63EC8F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB45C44"/>
+    <w:nsid w:val="18AA604F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B80298A8"/>
+    <w:tmpl w:val="9634B798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C9218C5"/>
+    <w:nsid w:val="1BF40502"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E9A12C2"/>
+    <w:tmpl w:val="CCDC9812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F431397"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62EEAE7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A149F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FE6EA44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B00342"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3046B80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25AC6593"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DD029BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2728553C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56BE07CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C8528FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="395E292A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2164,114 +2290,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F737BDD"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32ED6571"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17789D42"/>
+    <w:tmpl w:val="CCA805CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34927980"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360D570D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60005572"/>
+    <w:tmpl w:val="561E125E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36BA4500"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38892B96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC4C91EE"/>
+    <w:tmpl w:val="DD7C9D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39924721"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D396C4A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2343,748 +2490,601 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F5C7AB1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CBA6167"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B0BC34"/>
+    <w:tmpl w:val="C0C4DBB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46AC6C20"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E19048A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61F435AE"/>
+    <w:tmpl w:val="9A9A8CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479A2FB6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E1B48CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85F22F0A"/>
+    <w:tmpl w:val="2C38D6BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BB723D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F880A50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="815E9462"/>
+    <w:tmpl w:val="50F2AB6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8F2549"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="438578C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D82EFEA0"/>
+    <w:tmpl w:val="897A6D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CFD4F1B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455C1248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02EEBA18"/>
+    <w:tmpl w:val="C63EC8F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512956FE"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464344F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B860A964"/>
+    <w:tmpl w:val="918A064E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51CC4C09"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="474155E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="334443E0"/>
+    <w:tmpl w:val="F50A21EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FF733D"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48C16382"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86D4F19A"/>
+    <w:tmpl w:val="D14A7DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AFB2123"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E037C9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F70387E"/>
+    <w:tmpl w:val="0F302260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFF70AF"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C01EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="329A9E8C"/>
+    <w:tmpl w:val="C2F825F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6B21E4"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629115EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="621AE52A"/>
+    <w:tmpl w:val="486EF3AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE957F2"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5664B112"/>
+    <w:tmpl w:val="9CB8AE1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E30545"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C123261"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AA62ECE"/>
+    <w:tmpl w:val="5FCA23A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A40AC8"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C16488D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B4CC86C"/>
+    <w:tmpl w:val="6E541036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66685F2D"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E730D03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B80298A8"/>
+    <w:tmpl w:val="951282E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676A0AE3"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75AA46C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5128C3F6"/>
+    <w:tmpl w:val="88C8DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B14A90"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="769034A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52BA225A"/>
+    <w:tmpl w:val="51266E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68AB29EB"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76F32A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1040A74E"/>
+    <w:tmpl w:val="003E8FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696C1EC3"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD97185"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B48CE32"/>
+    <w:tmpl w:val="ED022B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
-[...11 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="19">
-[...56 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="39">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3140,99 +3140,99 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
-    <w:rsid w:val="0066046C"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
+    <w:rsid w:val="00A13069"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
@@ -4318,61 +4318,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0066046C"/>
+    <w:rsid w:val="00A13069"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0066046C"/>
+    <w:rsid w:val="00A13069"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4658,51 +4658,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A6CAEA0-D7FA-48C2-A359-2F85FDB93765}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269E7A56-648B-44EB-BD72-843B1333EC1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>339</Words>
   <Characters>1936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>