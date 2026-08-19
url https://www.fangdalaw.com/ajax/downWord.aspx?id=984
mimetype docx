--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="13057340" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7B02FE16" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A13069">
+            <w:r w:rsidRPr="00A63BDC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈伟祈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="53232415" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+          <w:p w14:paraId="706EB16B" w14:textId="3CDA8635" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A13069">
+            <w:r w:rsidRPr="00A63BDC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="062C1E90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+          <w:p w14:paraId="6199424A" w14:textId="265B6E9B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A13069">
+            <w:r w:rsidRPr="00A63BDC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="659D2120" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+          <w:p w14:paraId="4F910ACA" w14:textId="1CAEF180" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A13069">
+            <w:r w:rsidRPr="00A63BDC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2621FE48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0DC50BA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0124C955" wp14:editId="6BE55E3B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B5C1952" wp14:editId="16A3237B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="580CA5E9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A13069" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7E737005" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A13069">
+            <w:r w:rsidRPr="00A63BDC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈伟祈律师为本所香港办公室的合伙人。陈律师于跨境并购、私募股权和风险资本交易拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0B3884" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="68AF27D0" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1163 +438,1163 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000C96D3" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="4A117DDF" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F7D631" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="2D7451BB" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3878485C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="534AC737" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以150亿人民币战略入股分众传媒信息技术股份有限公司（深交所股份代号002027），中国最大的电子媒体之一，为梯媒广告的创始者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7608146F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="7B25DF0E" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由白马户外媒体首席执行官、蚂蚁金服、德高及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Wealth Growth Fund III L.P.组成的财团以38.57亿港元的自愿有条件现金要约收购中国最大的公共汽车候车亭广告牌营运商白马户外媒体有限公司（港交所股份代号100）的所有股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0ACC9B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="707C80A5" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团收购中国最大的的互联网婚介服务公司珍爱网的绝对控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD1CDE1" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="5F79E776" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴影业集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）认购中国第二大院线大地影业（南海控股有限公司（港交所股份代号0680）的子公司）10亿人民币的可换股及可交换债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA80A4F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="239976DF" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以16亿人民币与江苏康众汽配有限公司，一家领先的汽车配件供应链服务商、汽车超人，一家由浙江金固股份有限公司（深交所002488）全资拥有的领先汽车配套服务平台，以及其他财务投资人，包括华平投资、云峰基金、太盟投资集团，组成的合资公司对中国汽车售后服务市场进行战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330A6D59" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="3D8CB309" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏利对一家中国领先的互联网医疗平台进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328A9957" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="6A485CAD" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本与中骏集团控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1966）在中国设立首期规模为8亿美元的长租公寓投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F058D8A" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="679C4FA5" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴香港创业者基金与商汤科技及香港科技园公司设立合资公司营运非牟利项目香港智能实验室（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKAI Lab），提供平台协助香港初创企业研发人工智能发明和技术并将其商业化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A405D0C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="36F13DD1" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦向出售其大中华地区的水净化业务给德尔玛电器，一家中国领先的家电品牌</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3AFA6E" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="6F5E606D" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛对两间重点放在中国的房地产开发商进行上市前投资、以及随后对投资的重组和退出</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D64AE12" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="53001B9B" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff参与多个拟上市前投资项目（包括一家重点放在中国的房地产开发商和一家太阳能技术公司）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6F6588" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="749D0D12" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打私募股权对远大中国控股有限公司（一家目前在香港联交所上市的高端建材公司）进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9FF629" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="1340DE5D" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表帮帮兔就其与顺丰速运设立合资公司提供法律服务，该合资公司将利用帮帮兔的技术优势与顺丰速运的运营专长在香港提供物流解决方案和跑腿服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F555813" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="3DB984E7" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DDC Enterprise Limited（烹饪网站日日煮的运营商）参与其A轮和A-1轮融资（投资人包括作为阿里巴巴企业家基金经理的Gobi Ventures）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250A6DE9" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="77658CBE" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RRJ Capital对几家以中国市场为重点的企业进行上市前投资，其中包括一家智能信用卡/借记卡制造商，一家国际连锁酒店在中国的特许经营，和一家果汁饮料和茶饮料生产商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E670B8B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="51B42D6A" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券国际就其客户在一个马来西亚的上市公司的潜在结构性股份累积，和其对于一个中国金融服务公司的投资和事先约定的退出机制提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B863A2F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="4B3D1101" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗就其私有化后的企业重组及拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市计划提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDCCC78" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="0201D19E" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为苏格兰皇家银行就其处置其亚洲银行利益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378E6AE1" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="6C427928" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为毕马威作为雷曼兄弟清盘人各投资组合的管理提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF9C4B0" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="76A22133" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff、Forum Partners以及高桥资本管理公司组成的投资者财团重组其于中国新城镇发展（一家于香港联交所和新加坡证券交易所上市的的公司）的投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3AE993" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="07D00353" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在罗祖儒投资管理公司被出售予蒙特利尔银行中代表罗祖儒投资管理公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E278A7E" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="7A41B300" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在约瑟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(集团)有限公司（一家位于香港的食品包装用品制造商）被出售予Huhtamaki Oyj，一家在芬兰上市的全球包装公司，中代表约瑟(集团)有限公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567E948C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="641C4C34" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗通过出售其全资拥有的香港控股公司出售其北京西环广场的权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B09C407" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="7EEC9A44" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利亚洲对两家重点放在中国的采矿实体的潜在收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337B7A5C" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="163BAB15" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meyer Bergman就其对伦敦贝斯沃特的怀特利斯购物中心的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381D0DEC" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="5318A18D" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地与某国际主权财富基金建立合资企业，拟以建立一个总值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元，专注于中国房地产的投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DC73FF" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="0D0E0E2E" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Property Group的子公司IDI Gazeley与联想集团子公司Zeny Supply Chain建立合资企业，为某国际零售商于内地设计和建造物流中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F1FD68" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="1BC46AA6" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行就与开发商建造和租赁花旗银行其两个未来在东南亚枢纽的地区总部进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7F3827" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="6B8118D0" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地就其发展中国北京王府井大街的高端商业用地提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2E4159" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="4348837A" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳能源就其在东南亚某发展中国家拟建设和运营水电站的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315C7C48" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="47B20A99" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国投资者就其与全球最大的其中一家液化天然气供应商及一家俄罗斯大宗商品交易巨头设立合资企业探索向中国买家推广和销售俄罗斯开采的液化天然气的市场的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEEB75B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="3713A258" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国招商局就其与吉布提政府于吉布提共和国合资建造及营运基础设施配套提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06798CF3" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="3094D12C" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EAAD8F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="19BA804F" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6156C6E4" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="468D1994" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413550F1" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="1A0AE32C" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，商学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7531D71F" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="0B88A9B7" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F39B87" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="77E653C4" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F88FD5" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="60F54872" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EB5C4B" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="62D920C7" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371ED51D" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="2C6F4B77" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0365F5E8" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="0DDB8BBE" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6108DC" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="34683C51" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76006616" w14:textId="77777777" w:rsidR="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="6F0B6F4A" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="08594106" w:rsidR="00A46A04" w:rsidRPr="00A13069" w:rsidRDefault="00A13069" w:rsidP="00A13069">
+    <w:p w14:paraId="4F0A196B" w14:textId="24B96451" w:rsidR="00A46A04" w:rsidRPr="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13069">
+      <w:r w:rsidRPr="00A63BDC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾于多间国际知名的律师事务所工作，包括年利达、英国博闻律师事务所（香港）以及的近澳大利亚（即现在的诺顿罗氏富布莱特澳大利亚）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A13069" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A63BDC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1800,1291 +1800,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00ED361C"/>
+    <w:nsid w:val="028604F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7762386"/>
+    <w:tmpl w:val="7108A0D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039A648F"/>
+    <w:nsid w:val="0625631E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="504E47B2"/>
+    <w:tmpl w:val="F438A23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03AD322C"/>
+    <w:nsid w:val="07B27461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E40AE2E4"/>
+    <w:tmpl w:val="FE2C6316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A60152"/>
+    <w:nsid w:val="0CDE5333"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D316AE14"/>
+    <w:tmpl w:val="818C7A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09DF6417"/>
+    <w:nsid w:val="0F770431"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7522F9A4"/>
+    <w:tmpl w:val="D8F4909E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA86A12"/>
+    <w:nsid w:val="0FCF2849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC6EA264"/>
+    <w:tmpl w:val="07C21C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC8430B"/>
+    <w:nsid w:val="138C043A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2666CB2"/>
+    <w:tmpl w:val="1A4C4CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="111166C4"/>
+    <w:nsid w:val="1B2516FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F138A93C"/>
+    <w:tmpl w:val="BDA05822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1671221D"/>
+    <w:nsid w:val="1C383ABA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1840C914"/>
+    <w:tmpl w:val="95962454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B64402"/>
+    <w:nsid w:val="1E027D1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C63EC8F0"/>
+    <w:tmpl w:val="CE7CE426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AA604F"/>
+    <w:nsid w:val="1E347927"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9634B798"/>
+    <w:tmpl w:val="37F4DCE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF40502"/>
+    <w:nsid w:val="22376395"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCDC9812"/>
+    <w:tmpl w:val="0CF0A660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F431397"/>
+    <w:nsid w:val="26084028"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62EEAE7A"/>
+    <w:tmpl w:val="6AE2E3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207A149F"/>
+    <w:nsid w:val="264276B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FE6EA44"/>
+    <w:tmpl w:val="E932C3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B00342"/>
+    <w:nsid w:val="26442FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3046B80"/>
+    <w:tmpl w:val="8FEA7408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25AC6593"/>
+    <w:nsid w:val="2829788B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DD029BC"/>
+    <w:tmpl w:val="FBBAAAFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2728553C"/>
+    <w:nsid w:val="2C3B7DD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56BE07CA"/>
+    <w:tmpl w:val="B9F0A234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8528FD"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F5B6B04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="395E292A"/>
+    <w:tmpl w:val="41363BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32ED6571"/>
+    <w:nsid w:val="31CF7CD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCA805CA"/>
+    <w:tmpl w:val="EDA8E4A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360D570D"/>
+    <w:nsid w:val="31F82208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="561E125E"/>
+    <w:tmpl w:val="D2F48C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38892B96"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D006136"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD7C9D4C"/>
+    <w:tmpl w:val="D9FC19C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39924721"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F671B60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D396C4A4"/>
+    <w:tmpl w:val="EE92EFF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CBA6167"/>
+    <w:nsid w:val="426B39DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C4DBB0"/>
+    <w:tmpl w:val="6CBCFE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E19048A"/>
+    <w:nsid w:val="45273ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A9A8CD4"/>
+    <w:tmpl w:val="81066670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1B48CA"/>
+    <w:nsid w:val="47584BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C38D6BA"/>
+    <w:tmpl w:val="EE92EFF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F880A50"/>
+    <w:nsid w:val="48301B04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50F2AB6C"/>
+    <w:tmpl w:val="427CE43A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="438578C3"/>
+    <w:nsid w:val="4BCF115B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="897A6D22"/>
+    <w:tmpl w:val="E99EDDAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455C1248"/>
+    <w:nsid w:val="4D3A78D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C63EC8F0"/>
+    <w:tmpl w:val="C6EE2DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464344F2"/>
+    <w:nsid w:val="511A0CA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="918A064E"/>
+    <w:tmpl w:val="EC925E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="474155E3"/>
+    <w:nsid w:val="53DC711C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F50A21EC"/>
+    <w:tmpl w:val="66705A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48C16382"/>
+    <w:nsid w:val="55A32724"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D14A7DD8"/>
+    <w:tmpl w:val="D6E6F22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E037C9F"/>
+    <w:nsid w:val="5AEA118B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F302260"/>
+    <w:tmpl w:val="45309606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54C01EA0"/>
+    <w:nsid w:val="5F3D0212"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2F825F4"/>
+    <w:tmpl w:val="03E24D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629115EE"/>
+    <w:nsid w:val="624C473C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="486EF3AC"/>
+    <w:tmpl w:val="83C48E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63661EAB"/>
+    <w:nsid w:val="6D8271E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CB8AE1E"/>
+    <w:tmpl w:val="EC72576C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C123261"/>
+    <w:nsid w:val="70A64F4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FCA23A2"/>
+    <w:tmpl w:val="AE4E7356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C16488D"/>
+    <w:nsid w:val="735B42F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E541036"/>
+    <w:tmpl w:val="606A5E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E730D03"/>
+    <w:nsid w:val="749E19B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="951282E6"/>
+    <w:tmpl w:val="102E2FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75AA46C1"/>
+    <w:nsid w:val="7D033F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88C8DD84"/>
+    <w:tmpl w:val="8E8E7A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="769034A9"/>
+    <w:nsid w:val="7E054B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51266E62"/>
+    <w:tmpl w:val="D28E0B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F32A03"/>
+    <w:nsid w:val="7E555BB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="003E8FC6"/>
+    <w:tmpl w:val="1B7A79A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CD97185"/>
+    <w:nsid w:val="7FE00407"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED022B7E"/>
+    <w:tmpl w:val="688C605C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
-[...17 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
-[...32 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3188,54 +3188,54 @@
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
-    <w:rsid w:val="00A13069"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
+    <w:rsid w:val="00A63BDC"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
@@ -4318,61 +4318,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A13069"/>
+    <w:rsid w:val="00A63BDC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A13069"/>
+    <w:rsid w:val="00A63BDC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4658,51 +4658,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269E7A56-648B-44EB-BD72-843B1333EC1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B17FB83F-35C9-401C-84A9-23E82454C61B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>339</Words>
   <Characters>1936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>