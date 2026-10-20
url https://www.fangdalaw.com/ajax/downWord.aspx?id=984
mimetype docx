--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7B02FE16" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="646ABDB6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B33705" w:rsidP="00B33705">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A63BDC">
+            <w:r w:rsidRPr="00B33705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈伟祈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3CDA8635" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+          <w:p w14:paraId="706EB16B" w14:textId="6DFCE8B9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B33705" w:rsidP="00B33705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A63BDC">
+            <w:r w:rsidRPr="00B33705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="265B6E9B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+          <w:p w14:paraId="6199424A" w14:textId="1A78F9D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B33705" w:rsidP="00B33705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A63BDC">
+            <w:r w:rsidRPr="00B33705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1CAEF180" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+          <w:p w14:paraId="4F910ACA" w14:textId="2E159808" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B33705" w:rsidP="00B33705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A63BDC">
+            <w:r w:rsidRPr="00B33705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0DC50BA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0F735C90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B33705" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B5C1952" wp14:editId="16A3237B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57B2A866" wp14:editId="3D46EFC6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E737005" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A63BDC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0D76261A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B33705" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A63BDC">
+            <w:r w:rsidRPr="00B33705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈伟祈律师为本所香港办公室的合伙人。陈律师于跨境并购、私募股权和风险资本交易拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AF27D0" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="13DE81FE" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1163 +438,1163 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A117DDF" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="00130E08" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7451BB" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="0ED4ED18" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534AC737" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="0CB44CDC" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以150亿人民币战略入股分众传媒信息技术股份有限公司（深交所股份代号002027），中国最大的电子媒体之一，为梯媒广告的创始者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B25DF0E" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="15DE97B5" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由白马户外媒体首席执行官、蚂蚁金服、德高及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Wealth Growth Fund III L.P.组成的财团以38.57亿港元的自愿有条件现金要约收购中国最大的公共汽车候车亭广告牌营运商白马户外媒体有限公司（港交所股份代号100）的所有股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707C80A5" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6BF75FE4" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团收购中国最大的的互联网婚介服务公司珍爱网的绝对控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F79E776" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="1643874B" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴影业集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）认购中国第二大院线大地影业（南海控股有限公司（港交所股份代号0680）的子公司）10亿人民币的可换股及可交换债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239976DF" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="37CC83F8" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以16亿人民币与江苏康众汽配有限公司，一家领先的汽车配件供应链服务商、汽车超人，一家由浙江金固股份有限公司（深交所002488）全资拥有的领先汽车配套服务平台，以及其他财务投资人，包括华平投资、云峰基金、太盟投资集团，组成的合资公司对中国汽车售后服务市场进行战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8CB309" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="787DAF58" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏利对一家中国领先的互联网医疗平台进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A485CAD" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="3CFF7443" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本与中骏集团控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1966）在中国设立首期规模为8亿美元的长租公寓投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679C4FA5" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="2F53598A" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴香港创业者基金与商汤科技及香港科技园公司设立合资公司营运非牟利项目香港智能实验室（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKAI Lab），提供平台协助香港初创企业研发人工智能发明和技术并将其商业化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F13DD1" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="4DBC3FC5" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦向出售其大中华地区的水净化业务给德尔玛电器，一家中国领先的家电品牌</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5E606D" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="7D0441C6" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛对两间重点放在中国的房地产开发商进行上市前投资、以及随后对投资的重组和退出</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53001B9B" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="5D113902" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff参与多个拟上市前投资项目（包括一家重点放在中国的房地产开发商和一家太阳能技术公司）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749D0D12" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="0FD9E71D" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打私募股权对远大中国控股有限公司（一家目前在香港联交所上市的高端建材公司）进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1340DE5D" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="1705598D" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表帮帮兔就其与顺丰速运设立合资公司提供法律服务，该合资公司将利用帮帮兔的技术优势与顺丰速运的运营专长在香港提供物流解决方案和跑腿服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB984E7" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="22005C3E" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DDC Enterprise Limited（烹饪网站日日煮的运营商）参与其A轮和A-1轮融资（投资人包括作为阿里巴巴企业家基金经理的Gobi Ventures）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77658CBE" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="1D64EBDB" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RRJ Capital对几家以中国市场为重点的企业进行上市前投资，其中包括一家智能信用卡/借记卡制造商，一家国际连锁酒店在中国的特许经营，和一家果汁饮料和茶饮料生产商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B42D6A" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="563FD10D" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券国际就其客户在一个马来西亚的上市公司的潜在结构性股份累积，和其对于一个中国金融服务公司的投资和事先约定的退出机制提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3D1101" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6D354025" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗就其私有化后的企业重组及拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市计划提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0201D19E" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="62C92314" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为苏格兰皇家银行就其处置其亚洲银行利益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C427928" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="7495650B" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为毕马威作为雷曼兄弟清盘人各投资组合的管理提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A22133" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="2DFCDD76" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff、Forum Partners以及高桥资本管理公司组成的投资者财团重组其于中国新城镇发展（一家于香港联交所和新加坡证券交易所上市的的公司）的投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D00353" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="47D715E9" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在罗祖儒投资管理公司被出售予蒙特利尔银行中代表罗祖儒投资管理公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A41B300" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="731FFFA3" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在约瑟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(集团)有限公司（一家位于香港的食品包装用品制造商）被出售予Huhtamaki Oyj，一家在芬兰上市的全球包装公司，中代表约瑟(集团)有限公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641C4C34" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6049DBC5" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗通过出售其全资拥有的香港控股公司出售其北京西环广场的权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEC9A44" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="0571AF74" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利亚洲对两家重点放在中国的采矿实体的潜在收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163BAB15" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="14C83190" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meyer Bergman就其对伦敦贝斯沃特的怀特利斯购物中心的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5318A18D" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="1435FE22" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地与某国际主权财富基金建立合资企业，拟以建立一个总值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元，专注于中国房地产的投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0E0E2E" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="3F4FA9B7" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Property Group的子公司IDI Gazeley与联想集团子公司Zeny Supply Chain建立合资企业，为某国际零售商于内地设计和建造物流中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC46AA6" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="0F921F96" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行就与开发商建造和租赁花旗银行其两个未来在东南亚枢纽的地区总部进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8118D0" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6B631763" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地就其发展中国北京王府井大街的高端商业用地提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4348837A" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="0FF38D10" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳能源就其在东南亚某发展中国家拟建设和运营水电站的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B20A99" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6A6E74D9" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国投资者就其与全球最大的其中一家液化天然气供应商及一家俄罗斯大宗商品交易巨头设立合资企业探索向中国买家推广和销售俄罗斯开采的液化天然气的市场的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3713A258" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6325D602" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国招商局就其与吉布提政府于吉布提共和国合资建造及营运基础设施配套提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3094D12C" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="133EF86B" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BA804F" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="57E6B167" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468D1994" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="09980CA4" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0AE32C" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="5A05DCF4" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，商学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B88A9B7" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="7ABA642E" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E653C4" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="00B7A097" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F54872" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6AB8DCF9" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D920C7" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="287BF3BD" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6F4B77" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="3B572169" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB8BBE" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="6554BFCB" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34683C51" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="24F011F5" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0B6F4A" w14:textId="77777777" w:rsidR="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="22BB6D14" w14:textId="77777777" w:rsidR="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="24B96451" w:rsidR="00A46A04" w:rsidRPr="00A63BDC" w:rsidRDefault="00A63BDC" w:rsidP="00A63BDC">
+    <w:p w14:paraId="4F0A196B" w14:textId="0B545A22" w:rsidR="00A46A04" w:rsidRPr="00B33705" w:rsidRDefault="00B33705" w:rsidP="00B33705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63BDC">
+      <w:r w:rsidRPr="00B33705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾于多间国际知名的律师事务所工作，包括年利达、英国博闻律师事务所（香港）以及的近澳大利亚（即现在的诺顿罗氏富布莱特澳大利亚）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A63BDC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B33705" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1800,1291 +1800,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028604F3"/>
+    <w:nsid w:val="068E2B23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7108A0D0"/>
+    <w:tmpl w:val="459A773C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0625631E"/>
+    <w:nsid w:val="0A742484"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F438A23C"/>
+    <w:tmpl w:val="ED068D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B27461"/>
+    <w:nsid w:val="109E2248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE2C6316"/>
+    <w:tmpl w:val="9D3EEAE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDE5333"/>
+    <w:nsid w:val="149E300E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="818C7A12"/>
+    <w:tmpl w:val="132E14FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F770431"/>
+    <w:nsid w:val="16EC104E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8F4909E"/>
+    <w:tmpl w:val="EABE101C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCF2849"/>
+    <w:nsid w:val="1E6B3944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07C21C10"/>
+    <w:tmpl w:val="7C22C8FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="138C043A"/>
+    <w:nsid w:val="21C54272"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A4C4CEC"/>
+    <w:tmpl w:val="DB166CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B2516FB"/>
+    <w:nsid w:val="24C71490"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDA05822"/>
+    <w:tmpl w:val="73D66420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C383ABA"/>
+    <w:nsid w:val="26CD3102"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95962454"/>
+    <w:tmpl w:val="B4B295CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E027D1D"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FDF435E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE7CE426"/>
+    <w:tmpl w:val="719E4516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E347927"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30992C9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37F4DCE0"/>
+    <w:tmpl w:val="5442D64E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22376395"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32F80F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CF0A660"/>
+    <w:tmpl w:val="20D842AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26084028"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33464A9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AE2E3BE"/>
+    <w:tmpl w:val="180CF65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="264276B6"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335D379A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E932C3B0"/>
+    <w:tmpl w:val="1024A09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26442FB5"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38D46A00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FEA7408"/>
+    <w:tmpl w:val="7C22C8FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2829788B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB86D9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBBAAAFA"/>
+    <w:tmpl w:val="4E7C539C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3B7DD9"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2E0672"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9F0A234"/>
+    <w:tmpl w:val="FBB87FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F5B6B04"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF844C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41363BE0"/>
+    <w:tmpl w:val="BF7C73F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31CF7CD1"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F80445F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDA8E4A8"/>
+    <w:tmpl w:val="0A9C5B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F82208"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="426C5849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2F48C72"/>
+    <w:tmpl w:val="53B25C7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D006136"/>
+    <w:nsid w:val="45952ACB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9FC19C6"/>
+    <w:tmpl w:val="1E702700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F671B60"/>
+    <w:nsid w:val="497979FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE92EFF8"/>
+    <w:tmpl w:val="E4FC1F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="426B39DF"/>
+    <w:nsid w:val="4B332AA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CBCFE50"/>
+    <w:tmpl w:val="18D29510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45273ADC"/>
+    <w:nsid w:val="510910DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81066670"/>
+    <w:tmpl w:val="7BF62A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47584BAD"/>
+    <w:nsid w:val="520306E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE92EFF8"/>
+    <w:tmpl w:val="9710A7E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48301B04"/>
+    <w:nsid w:val="52F3723F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="427CE43A"/>
+    <w:tmpl w:val="96220672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BCF115B"/>
+    <w:nsid w:val="555A19C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E99EDDAC"/>
+    <w:tmpl w:val="0FEC4554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3A78D3"/>
+    <w:nsid w:val="5738522A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6EE2DA0"/>
+    <w:tmpl w:val="04B29446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511A0CA9"/>
+    <w:nsid w:val="58934C88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC925E2A"/>
+    <w:tmpl w:val="6A42EA2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DC711C"/>
+    <w:nsid w:val="58FD2778"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66705A1A"/>
+    <w:tmpl w:val="5ECC22F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A32724"/>
+    <w:nsid w:val="5ADC6D10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6E6F22C"/>
+    <w:tmpl w:val="55EEE282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AEA118B"/>
+    <w:nsid w:val="5B786569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45309606"/>
+    <w:tmpl w:val="70226218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3D0212"/>
+    <w:nsid w:val="5DB1195A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03E24D50"/>
+    <w:tmpl w:val="8F72B2B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="624C473C"/>
+    <w:nsid w:val="6113697D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83C48E72"/>
+    <w:tmpl w:val="0D84BF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D8271E6"/>
+    <w:nsid w:val="61D873DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC72576C"/>
+    <w:tmpl w:val="6EECD5B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A64F4F"/>
+    <w:nsid w:val="668D7B79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE4E7356"/>
+    <w:tmpl w:val="F8E62D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735B42F2"/>
+    <w:nsid w:val="6A021A9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="606A5E34"/>
+    <w:tmpl w:val="F3C09FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749E19B2"/>
+    <w:nsid w:val="70C867CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="102E2FEA"/>
+    <w:tmpl w:val="B5589C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D033F18"/>
+    <w:nsid w:val="739726D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E8E7A3A"/>
+    <w:tmpl w:val="9D1A9554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E054B05"/>
+    <w:nsid w:val="76C401DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28E0B98"/>
+    <w:tmpl w:val="4D644D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E555BB0"/>
+    <w:nsid w:val="77D462FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B7A79A4"/>
+    <w:tmpl w:val="9AB6B4AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE00407"/>
+    <w:nsid w:val="7EBC3D2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="688C605C"/>
+    <w:tmpl w:val="CEB21304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-[...35 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="42">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3191,54 +3191,54 @@
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
-    <w:rsid w:val="00A63BDC"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
+    <w:rsid w:val="00B33705"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
@@ -4318,61 +4318,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A63BDC"/>
+    <w:rsid w:val="00B33705"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A63BDC"/>
+    <w:rsid w:val="00B33705"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4658,60 +4658,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B17FB83F-35C9-401C-84A9-23E82454C61B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12AF6FE3-6BB0-4502-81F5-4B00905D2A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>339</Words>
   <Characters>1936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>