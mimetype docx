--- v0 (2026-05-15)
+++ v1 (2026-07-03)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="421C6DEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1056FA43" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001A5811">
+            <w:r w:rsidRPr="00F2370F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>阮葆光</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57B1A676" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+          <w:p w14:paraId="706EB16B" w14:textId="73CB8ED7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001A5811">
+            <w:r w:rsidRPr="00F2370F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="554BF1C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+          <w:p w14:paraId="6199424A" w14:textId="6333B847" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001A5811">
+            <w:r w:rsidRPr="00F2370F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1177 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5D8660BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+          <w:p w14:paraId="4F910ACA" w14:textId="52316478" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001A5811">
+            <w:r w:rsidRPr="00F2370F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.yuen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="48911FAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A5811" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="35967FEA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0278FFCD" wp14:editId="39E089AC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69B5F904" wp14:editId="50837AE8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="073A1485" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001A5811" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4BE81FEB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001A5811">
+            <w:r w:rsidRPr="00F2370F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>阮葆光律师专长争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203DFF3E" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5E9F7E95" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2468 +438,2468 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F57CD1" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A5811">
+    <w:p w14:paraId="4D894C22" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师的执业跨越众多领域，包括国际仲裁和区域仲裁，涉华商业仲裁案件和复杂的商业诉讼案件。他长期代表客户处理在香港法院提起的复杂的商事诉讼，作为协调律师在处理跨境多法域争议，特别是涉及中国内地法院程序事项方面拥有丰富经验。阮律师在监管和公司合规领域拥有大量业务，参与了在香港和中国内地的多项公司内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC4D957" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A5811">
+    <w:p w14:paraId="3E0900D8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师“迅速找到问题的症结所在，并在整个过程中引导客户找到解决问题的办法。”他因在股东及欺诈相关纠纷和监管及执行方面的专业知识得到认可。一位客户称赞他“经验丰富，知识渊博，能够提供有效和实用的建议。”另一位客户称赞他“在国际仲裁方面的经验”，并指出他“随机应变，且工作极其努力。——钱伯斯亚太法律指南</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35168BD7" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="670AFFE4" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470E04E2" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A5811">
+    <w:p w14:paraId="1EE7ED8B" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任律师及仲裁员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49515B62" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2A356478" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师在仲裁方面的经验包括以英文和中文进行的机构仲裁（主要包括国际商会国际仲裁院、斯德哥尔摩商会仲裁院、伦敦国际仲裁院、香港国际仲裁中心）与临时仲裁（主要包括适用《联合国国际贸易法委员会仲裁规则》的仲裁）。阮律师在国际仲裁中的代表事项包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2561A019" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="6590EDFF" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家中国的私募股权公司根据买卖协议对一家中国汽车经销商提出的高额索赔（和抗辩其有关反索赔）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DA7B08" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4531DC64" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家香港的集团企业通过香港仲裁就一份受中国法管辖的分销协议下的违约终止和因此产生的巨额利益损失起诉一家香港上市公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB96709" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="48774488" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一个国际服装品牌根据股东协议通过香港仲裁起诉其合资伙伴，要求违约伙伴的股份被强制收购，作为其中一项救济请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58513645" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="531BA777" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家气田发展商，就其在南中国海的气田发展项目，向一家国有大型企业提起临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302A2DED" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="127DB29E" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名股东，就有关其股东协议中的强制履行主张在香港国际仲裁中心进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50DBE2" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="1C64C271" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于新加坡的科技公司，就一项</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT服务合同项下的分包商在香港国际仲裁中心进行的仲裁中提出的权利主张进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B18C74" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2CE75845" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的科技公司，处理在香港进行的与多个国际投资者之间的巨额临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CE712F" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="44FD79F6" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的酒店业主方，就一名经理根据《国际商会仲裁规则》在香港进行的仲裁中提出的权利主张进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4AB069" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4F9D8454" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国公司，就一座铁矿与蒙古进行投资者与东道国之间的仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9B430D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="15190E12" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能集团，处理关于娃哈哈违反双方合资企业协议事宜，并在斯德哥尔摩商会仲裁院进行一系列仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18ACC54E" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="72D4ACA8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国商人，就一起与一家著名的美国公司在购买协议项下产生的巨额争议在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E54880" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="26A864C3" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的私募股权基金，就关于一家香港大型上市公司股份的监管协议引起的争议在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27485A80" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="3AE91A17" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>虽然阮律师至今的职业生涯专注于律师工作，但他亦会接受被委任为仲裁员。他的经验包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC5A730" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="548D4A93" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗于香港国际仲裁中心进行、涉及多个买卖协议的仲裁中担任独任仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D99D309" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="6B9CA041" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗在台北进行、涉及私募股权投资争议的临时仲裁中担任独任仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E12DD0E" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A5811">
+    <w:p w14:paraId="685A4FA3" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任香港诉讼律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0F0E35" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="01BE1C42" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师近期为以下复杂商业诉讼案件提供法律意见：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38775CAB" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="74A95D98" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个投资者处理涉及多个投资和债务违约的情况，其中包括跨境法律程序、资产保全申请以及在香港和海外的强制执行法院的裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF6F7BD" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="5746E862" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家私募股权基金，处理与中国合作伙伴产生的争议，涉及在中国上十亿元的投资项目以及股东协议违约事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74274410" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="7AB2C633" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家主要的中国私募股权基金，就其前任合伙人违反受托义务以及侵占业务的争议在香港法院提起诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672B19DE" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="478F3423" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英属维尔京群岛指定清算人，处理有关一家香港上市公司的多家主要子公司的清算事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBC03F4" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4D59A3B8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家主要电视公司的小股东，处理与该公司董事之间就违反受托义务和导致违反该公司的股东协议事宜，以及与该公司及其另一股东之间就其股东协议违约事宜进行的广受关注的代位诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AB2E17" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4692D431" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司，对壹周刊进行一个复杂和倍受瞩目，关于永久形式诽谤和恶意虚假的诽谤诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5B5B57" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A5811">
+    <w:p w14:paraId="285FC6BA" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提供有关监管和公司合规领域的法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC0C111" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2CDC617A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师在监管和公司合规领域的经验包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B85EE7" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="3FD8D98F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对一些交易和公司关系向一家将在美国上市的公司的董事会提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1125D845" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="709C1AE0" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国一家领先的绿色能源供应商针对其首席执行官（及其兄弟）进行的内部调查中提供法律意见，该内部调查在香港联合交易所（联交所）收到针对上述人员提起的贪污指控后开始。阮律师指导一家领先的会计咨询公司对涉及银行贷款所得款项的文件记录进行内部审查，聘请</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Risk进行背景调查，审阅合同和公司文件，并多次参与作为内部调查一部分的证人访谈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E096789" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="54CBC98A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所就一家大型中国公司披露或提供虚假及误导信息、发布某些公告的</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 时机以及据称由该公司向中国地方政府发放的一笔贷款进行的一系列监管调查，向该公司提供法律意见，其中涉及联交所和证券及期货事务监察委员会（香港证监会）进行的多次问询和约谈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052F7E39" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="260970EA" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所就一家香港上市公司发布公告的时机及其是否违反上市规则进行的调查，以及香港证监会就该公司是否披露诱使其股份交易的虚假及误导信息进行的调查，向该公司提供法律意见。此外，阮律师还针对香港财务汇报局就客户发布的公告进行的调查向客户提供法律意见，该公告涉及一家四大会计师事务所对客户与其前十大主要客户之间的销售交易、客户的年度企业所得税申报文件及客户的企业所得税缴纳记录进行的独立审查的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E73BBE" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="30B1C43A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对因中国最大的电信公司之一涉嫌延迟发布可能具有价格敏感性的信息所引发的香港监管问题向该电信公司的高级管理人员提供法律意见，并处理联交所就上述问题进行的调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDB4883" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="519CFAAD" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对中国一家大型科技公司的审计委员会进行的一项大型调查向其提供法律意见，该调查涉及欺诈和伪造账目指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00153724" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="591E1E1F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对多家香港上市公司在被控贿赂或腐败后进行的内部调查（一些调查需要聘请会计师等专业人士），并针对香港证监会就内幕交易或市场失当行为（包括高级管理人员与董事会成员的活动）的相关指控进行的调查向该等上市公司提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CEB89E" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="70FE620D" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所的上市前调查及匿名指控向多家公司和保荐人提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6791C07D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="59DEC075" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对香港证监会开始的纪律处分程序向一家香港公司提供法律意见。其客户担任一家于</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年在香港上市的中国公司的保荐人，香港证监会声称其客户未能就其中国公司的上市申请尽到充分、合理的审慎。香港证监会还针对中国发行人开始了备受瞩目的程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760BD92C" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2C467ACC" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B44F49" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="66A3836E" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国法律大学，法律研究生（一级荣誉）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5214CA4D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="07781BF3" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，文学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBC43A3" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="3903A437" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康奈尔大学，理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7079B3B5" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="490F720A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD9B176" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="13BA3AD7" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士事务律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DB11EA" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="22E0432F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区事务律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F215BCE" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="1F754BA9" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30540923" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4C12B559" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2596DA" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="71F6F76C" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2184626D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="08DC7DD1" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D35ED7" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="11DC2062" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F441284" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="57677FD9" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在成立阮葆光律师事务所（联营方达律师事务所）之前，阮律师在魔圈所任合伙人，负责该所的涉华争议解决业务。在成为律师之前，阮律师在牛津大学主修化学，并曾在赴英学习法律之前在康奈尔大学担任讲师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51ADA5F5" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="04F2E556" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010 年起一直被《钱伯斯亚洲》评为国际仲裁领域的杰出个人。阮律师经常在多家领先的仲裁 和争议解决期刊上发表文章。阮律师还是香港白皮书的特约编辑，并于近期合著了《国际调查评论》。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC34213" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="7CBDAB98" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师是北京仲裁委员会和上海国际仲裁中心的在册仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E9A987" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="07764D14" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774CFF5E" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="5BFE2665" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41935CDE" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="3BC22BCE" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为专家于2014年2月在巴黎举办的香港国际仲裁中心名为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国商业巨人：了解中国国有企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的活动上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>划定国家和公司之间的界限</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>进一步审视国有企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B9B232" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="065DE0FB" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kluwer Law，2013年11月在首尔举办的国际仲裁峰会上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国/韩国公司争议</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5451B71B" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="424A4083" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2013年5月在香港Pacific Business Press举办的风险和腐败专题讨论会全体会议 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B1D447" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="7827D117" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年5月在北京由方达律师事务所等为私募股权客户举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募交易风险控制</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">研讨会 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F5C164" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="59E94AAC" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年3月在北京的方达-香港国际仲裁中心法律研讨会上与他人合作发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过仲裁解决私募相关争议-原因、地点及方法</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B9497" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="14E403D6" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年2月方达为香港公司法律顾问协会成员举办的研讨会上与他人合作发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国诉讼和仲裁的重要技巧-新民事诉讼法重点</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFF5278" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="6F61EC29" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2012年10月香港国际仲裁中心为来自亚洲各地的演讲人举办的香港仲裁周 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBC7285" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="51879A5F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluwer Law International，2012年12月在首尔举办的国际仲裁峰会上发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B85671" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="681541B8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年2月北京Jessup国际模拟法庭辩论赛上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁中的道德问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1FA7E2" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="296AEE49" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年5月在香港大学发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理中国相关交易的方法和原因</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8998EF" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="19A8FB29" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年5月在北京大学发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国相关争议的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的演讲在新加坡国际仲裁中心会议上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募争议仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C39A48D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="0296D2F8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3A324D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="38F9B260" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>书籍：</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   撰写《中国仲裁法》, LexisNexis，2015年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C9944D" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="1E103C2C" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《仲裁协议》，收录在《香港仲裁：实用指南》（第三版），Sweet &amp; Maxwell，2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFB3178" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="6A51A2DD" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Tim Harry合著《将知情权声明付诸实践》，收录在《香港民事司法改革实践手册》（第三版），Sweet &amp; Maxwell，2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413BB8E6" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="1F6CBB40" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Batzaya Bodikhuu合著《蒙古》，收录在《亚洲仲裁手册》，Michael Moser和John Choong主编，牛津大学出版社，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474389FE" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="548B2B99" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《仲裁的启动及仲裁员的指定》，收录在《香港仲裁：实用指南》（第二版），Sweet &amp; Maxwell，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4E42C1" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="49F63815" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《商业与并购交易中起草仲裁协议》，收录在《中国商业争议》（第三版），Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352B79E5" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="0E45A934" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《比较视野下的国际仲裁中仲裁员的公正性与独立性》，收录在《中国商业争议》（第三版），Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476AB9AA" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2A62B131" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Richard Chalk和Adam Silverman合著《国内外法院判决在中国的执行》，收录在《在中国的争议解决》，Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A54EB3" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="6B601449" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《香港仲裁条例：评论与注解》，John Choong和Romesh Weeramantry主编，Sweet &amp; Maxwell，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0750FC07" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2A197C17" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">自2007年起担任《香港民事司法程序》（白皮书）的特约编辑 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAED745" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="2F3159F6" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">期刊：   与他人合著《仲裁：完成交易》的香港和中国大陆篇，法律事务研究有限公司2014年、2013年、2012年和2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CC50B7" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4657ADAB" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与杨莉嘉合著《仲裁：完成交易》的香港国际仲裁中心篇，2014年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB4190A" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="5D159947" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《国际调查评论》（第三版，2013年7月）（第二版，2012年7月）的香港和中国大陆篇，法律事务研究有限公司出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51744511" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="52F708DA" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《年度评鉴：2013年商业仲裁》中国篇，Financier Worldwide出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462FF423" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4FBEB231" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与他人合著《香港国际仲裁中心规则修订》发表在《公司争议杂志》，Financier Worldwide，2013年10月</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">12月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681590F2" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="725D98F9" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《国际仲裁圆桌会议》，Financier Worldwide，2013年6月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2E5852" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="3D6CA9F7" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Richard Chalk和Adam Silverman合著《解决跨境争议的复杂问题》，国际争议解决特别报道，Financier Worldwide，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE4F7A7" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="308951FE" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Law Company（PLC）   与Andrew Skudder合著《香港国际仲裁中心新仲裁规则及其与其他机构规则的对比》，2013年发表在Arbitration Multi-jurisdictional Guide </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD65FB4" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="0DD9AF2F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《香港：临时仲裁条款：起草说明》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487D2F94" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="5BF39CEF" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《中国的临时仲裁条款：说明》，2011年4月27日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F935FE4" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="0CBEBE2C" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《香港：临时仲裁条款》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00459125" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="0F4D63A0" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《香港法院考虑约定根据国际商会仲裁规则在中国仲裁的有效性》，2011年9月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E6CBEC" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="1041C2BB" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《原告寻求以仲裁取代法院程序》，2011年9月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468AC9CF" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="3AFAB67D" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《关于香港新调解条例的商议》，2010年3月26日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B679B4C" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="699E69A7" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港南华早报：   《防止IPO诈骗，适用更严格的规则至关重要》，2012年2月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24232338" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="43837F0F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147808D5" w14:textId="77777777" w:rsidR="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="22CCAA91" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">客座讲师，北京大学法学院，2011年、2012年和2014年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="41455982" w:rsidR="00A46A04" w:rsidRPr="001A5811" w:rsidRDefault="001A5811" w:rsidP="001A5811">
+    <w:p w14:paraId="4F0A196B" w14:textId="57947D63" w:rsidR="00A46A04" w:rsidRPr="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A5811">
+      <w:r w:rsidRPr="00F2370F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">兼职讲师，香港大学，2010年、2011年、2012年和2014年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001A5811" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F2370F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3105,2013 +3105,2013 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00EA33AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34D4F64A"/>
+    <w:nsid w:val="01FD7175"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5058C990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03435909"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A97C975E"/>
+    <w:nsid w:val="02B86BF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95AEA3BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04387AC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="386E63C4"/>
+    <w:nsid w:val="04170E41"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBEC771E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="050C473B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D14DF9C"/>
+    <w:nsid w:val="060F18DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AB6F1B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A2F5A49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2410EB5E"/>
+    <w:nsid w:val="06551247"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9E27500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF50CD8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1183864"/>
+    <w:nsid w:val="06A17259"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0781290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1B227A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26E22AFE"/>
+    <w:nsid w:val="07377ABD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFC66190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C3A3C60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3FC9F7A"/>
+    <w:nsid w:val="0B5440A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A206C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8500FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0CEA274"/>
+    <w:nsid w:val="0BCE07A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E732ED60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD74CE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4C8FD08"/>
+    <w:nsid w:val="0D53680E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A465DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14675B79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="463E051E"/>
+    <w:nsid w:val="0D633E63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FE62674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15825F9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99EA40DE"/>
+    <w:nsid w:val="11B1642F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="739CAE7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="182C0CAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3C07F94"/>
+    <w:nsid w:val="123E195C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A209CFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18971BDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BCC10EE"/>
+    <w:nsid w:val="12770FA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B786C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195516D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AD05116"/>
+    <w:nsid w:val="13140B39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CA8B692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD6371D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A4463A4"/>
+    <w:nsid w:val="13F54731"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="974487C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6A5E95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93CA4E80"/>
+    <w:nsid w:val="166A1CA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="373C6B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB44344"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F03E2D70"/>
+    <w:nsid w:val="179D0446"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24148DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F7161F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F64B2DA"/>
+    <w:nsid w:val="19ED5657"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFBEB0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200A48EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FEE57DE"/>
+    <w:nsid w:val="1A7525AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="934AF21A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2038470E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F97A7EA4"/>
+    <w:nsid w:val="1D4E033D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9AAAD3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2489598F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D1849D6"/>
+    <w:nsid w:val="1DE210B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D122B3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="270E7AD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D1AEEC0"/>
+    <w:nsid w:val="1E486ECA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED34723C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CB3F4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62FE2CD2"/>
+    <w:nsid w:val="1ED75718"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="869ECE76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A46402"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28106B0C"/>
+    <w:nsid w:val="20535429"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5222744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E7A4A8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60F89D70"/>
+    <w:nsid w:val="20730463"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4CAD8B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBF1D6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D5C4F2C"/>
+    <w:nsid w:val="2323299A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9516D8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33CF56F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC806922"/>
+    <w:nsid w:val="244117C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D86665FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34141302"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B50D2A8"/>
+    <w:nsid w:val="2570679E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2EC5AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="348059CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72C43F42"/>
+    <w:nsid w:val="261E01BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6ADC1C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35332B66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D12C300"/>
+    <w:nsid w:val="26350BF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C68A78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37434F78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46EE972C"/>
+    <w:nsid w:val="267D48E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD3A621E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37951367"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10F84C54"/>
+    <w:nsid w:val="29CF1243"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1904FE36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AD22CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C40FEA4"/>
+    <w:nsid w:val="2AF545DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0ADCEFA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="389E361D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8722AFDC"/>
+    <w:nsid w:val="2C3406C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49500DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="395119BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F929726"/>
+    <w:nsid w:val="2D6C3D4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86DC3860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A662743"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="378C645C"/>
+    <w:nsid w:val="2DBA028A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAC81260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3756EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D6C9FBE"/>
+    <w:nsid w:val="2DE264AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06DC5E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F5311F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="105E3BCE"/>
+    <w:nsid w:val="2E617FE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="776E3162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9A2B61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49663846"/>
+    <w:nsid w:val="2F4C241F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3E0E908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E31CD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25C0B54A"/>
+    <w:nsid w:val="2FFD3BB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE401020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A234E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2EC9ECA"/>
+    <w:nsid w:val="304A323C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3425EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45075DED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51BAD9A4"/>
+    <w:nsid w:val="323B43AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C72FDD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4677127F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8DABA60"/>
+    <w:nsid w:val="35F40C6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3AC11D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50005514"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5202516"/>
+    <w:nsid w:val="36773DA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68E80084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5314006E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC6A81BA"/>
+    <w:nsid w:val="372C52EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F30623C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="545D3DE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58007DEA"/>
+    <w:nsid w:val="373A5FF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C750E9CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55252EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE4646EA"/>
+    <w:nsid w:val="38333F98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F523A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="555B5977"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DEC5362"/>
+    <w:nsid w:val="3992526B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D24ADF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56897C56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60F4F7B8"/>
+    <w:nsid w:val="3B5272B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D3C1C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5984540C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39526042"/>
+    <w:nsid w:val="3F9E453B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D84A1536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E611CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA2485D6"/>
+    <w:nsid w:val="3FF737D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8AE129A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59EC7A99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="242E6342"/>
+    <w:nsid w:val="411E5B70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52BEC670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AAF3659"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="164EFD72"/>
+    <w:nsid w:val="415779E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E2A7E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B82423A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C189B88"/>
+    <w:nsid w:val="415934C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B32E5CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E79103C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="971ECC42"/>
+    <w:nsid w:val="42493A78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C37E4C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7F79AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A440408"/>
+    <w:nsid w:val="4312456F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D646CEB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="600269CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFA0D9E6"/>
+    <w:nsid w:val="45A04472"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5F88E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614016E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DD688E4"/>
+    <w:nsid w:val="46881032"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEF498EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F33F97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE121A38"/>
+    <w:nsid w:val="47496FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA420E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69D43BE8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8812B9F8"/>
+    <w:nsid w:val="4778151B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4240F8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0E6AD5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F71C7D88"/>
+    <w:nsid w:val="4E641E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2140EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D121FB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="024683AE"/>
+    <w:nsid w:val="54D10EE7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9864CE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D477BFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AD4D3CC"/>
+    <w:nsid w:val="550B5A9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64245286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DAD4699"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6812E694"/>
+    <w:nsid w:val="558179B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E11EDEEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E242F6E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AA81080"/>
+    <w:nsid w:val="563B57A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="152CB8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702A5B25"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="556441F4"/>
+    <w:nsid w:val="568D2950"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC9424EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705E255A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E4477C4"/>
+    <w:nsid w:val="5735451F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7F878FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70763F4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2D2562E"/>
+    <w:nsid w:val="597F270A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB58AB62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72770509"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2488E220"/>
+    <w:nsid w:val="5CD94158"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DA8B992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74FB00A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CE6E0A0"/>
+    <w:nsid w:val="60A90C54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AB4FC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="755472D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="390E3594"/>
+    <w:nsid w:val="64AB44A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED34723C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76ED3FB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="390E3594"/>
+    <w:nsid w:val="66675741"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CBBC783C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="771B137A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8984754"/>
+    <w:nsid w:val="6791601D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0358B636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77886C43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D21CF788"/>
+    <w:nsid w:val="6A7D0D17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0046B938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FC3AF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAC6A010"/>
+    <w:nsid w:val="6BB14395"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC961970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79C6787E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C88E9FD6"/>
+    <w:nsid w:val="6D1B05D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACBE91C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A711AD5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89C6DE20"/>
+    <w:nsid w:val="751878E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E16EEE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AD1022D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E390AAA0"/>
+    <w:nsid w:val="75B45DAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4112DCC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E001BB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="914C9158"/>
+    <w:nsid w:val="75DC425C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50949B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E4623DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71123F66"/>
+    <w:nsid w:val="7A4C77C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0024ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EFF4124"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8020CFDE"/>
+    <w:nsid w:val="7B5B16CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34A4E29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="8">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="14">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="74">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="81">
     <w:abstractNumId w:val="22"/>
-  </w:num>
-[...157 lines deleted...]
-    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="82">
     <w:abstractNumId w:val="71"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="82"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -5128,51 +5128,50 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
-    <w:rsid w:val="001A5811"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
@@ -5255,50 +5254,51 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F2370F"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -6349,61 +6349,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A5811"/>
+    <w:rsid w:val="00F2370F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001A5811"/>
+    <w:rsid w:val="00F2370F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6689,51 +6689,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0558DE4-13BD-4459-97B5-E79410F9AC3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB44F7E0-E3C4-4DD7-B687-CAD65F01A417}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>742</Words>
   <Characters>4233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>