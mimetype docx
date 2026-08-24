--- v1 (2026-07-03)
+++ v2 (2026-08-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1056FA43" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="232B500A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F2370F">
+            <w:r w:rsidRPr="00A60D5E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>阮葆光</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="73CB8ED7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+          <w:p w14:paraId="706EB16B" w14:textId="4FAA5B29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F2370F">
+            <w:r w:rsidRPr="00A60D5E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6333B847" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+          <w:p w14:paraId="6199424A" w14:textId="55781154" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F2370F">
+            <w:r w:rsidRPr="00A60D5E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1177 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="52316478" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+          <w:p w14:paraId="4F910ACA" w14:textId="7A3DB0C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F2370F">
+            <w:r w:rsidRPr="00A60D5E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.yuen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="35967FEA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="28896AC4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69B5F904" wp14:editId="50837AE8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AD1B174" wp14:editId="103ABE2B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4BE81FEB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F2370F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2BB2FC3D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F2370F">
+            <w:r w:rsidRPr="00A60D5E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>阮葆光律师专长争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9F7E95" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="26867427" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2468 +438,2468 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D894C22" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F2370F">
+    <w:p w14:paraId="630FF28F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师的执业跨越众多领域，包括国际仲裁和区域仲裁，涉华商业仲裁案件和复杂的商业诉讼案件。他长期代表客户处理在香港法院提起的复杂的商事诉讼，作为协调律师在处理跨境多法域争议，特别是涉及中国内地法院程序事项方面拥有丰富经验。阮律师在监管和公司合规领域拥有大量业务，参与了在香港和中国内地的多项公司内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0900D8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F2370F">
+    <w:p w14:paraId="443E51E4" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师“迅速找到问题的症结所在，并在整个过程中引导客户找到解决问题的办法。”他因在股东及欺诈相关纠纷和监管及执行方面的专业知识得到认可。一位客户称赞他“经验丰富，知识渊博，能够提供有效和实用的建议。”另一位客户称赞他“在国际仲裁方面的经验”，并指出他“随机应变，且工作极其努力。——钱伯斯亚太法律指南</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670AFFE4" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="276DE38C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE7ED8B" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F2370F">
+    <w:p w14:paraId="700EE249" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任律师及仲裁员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A356478" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7D2C927F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师在仲裁方面的经验包括以英文和中文进行的机构仲裁（主要包括国际商会国际仲裁院、斯德哥尔摩商会仲裁院、伦敦国际仲裁院、香港国际仲裁中心）与临时仲裁（主要包括适用《联合国国际贸易法委员会仲裁规则》的仲裁）。阮律师在国际仲裁中的代表事项包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6590EDFF" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="6E6D85D5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家中国的私募股权公司根据买卖协议对一家中国汽车经销商提出的高额索赔（和抗辩其有关反索赔）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4531DC64" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5C9A9DE8" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家香港的集团企业通过香港仲裁就一份受中国法管辖的分销协议下的违约终止和因此产生的巨额利益损失起诉一家香港上市公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48774488" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="68DBA0AA" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一个国际服装品牌根据股东协议通过香港仲裁起诉其合资伙伴，要求违约伙伴的股份被强制收购，作为其中一项救济请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531BA777" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="263DE8F9" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家气田发展商，就其在南中国海的气田发展项目，向一家国有大型企业提起临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127DB29E" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="2533EB15" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名股东，就有关其股东协议中的强制履行主张在香港国际仲裁中心进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C64C271" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="65049052" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于新加坡的科技公司，就一项</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT服务合同项下的分包商在香港国际仲裁中心进行的仲裁中提出的权利主张进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE75845" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="6BE2E7E9" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的科技公司，处理在香港进行的与多个国际投资者之间的巨额临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FD79F6" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="10CDB1D6" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的酒店业主方，就一名经理根据《国际商会仲裁规则》在香港进行的仲裁中提出的权利主张进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9D8454" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5AE2AA20" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国公司，就一座铁矿与蒙古进行投资者与东道国之间的仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15190E12" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="286DF087" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能集团，处理关于娃哈哈违反双方合资企业协议事宜，并在斯德哥尔摩商会仲裁院进行一系列仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D4ACA8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="6AF52DCC" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国商人，就一起与一家著名的美国公司在购买协议项下产生的巨额争议在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A864C3" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="281E05B1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的私募股权基金，就关于一家香港大型上市公司股份的监管协议引起的争议在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE91A17" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="70CD0CF0" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>虽然阮律师至今的职业生涯专注于律师工作，但他亦会接受被委任为仲裁员。他的经验包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548D4A93" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="21FB77B3" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗于香港国际仲裁中心进行、涉及多个买卖协议的仲裁中担任独任仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9CA041" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="194376B4" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗在台北进行、涉及私募股权投资争议的临时仲裁中担任独任仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685A4FA3" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F2370F">
+    <w:p w14:paraId="384807EC" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任香港诉讼律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BE1C42" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="522E74E5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师近期为以下复杂商业诉讼案件提供法律意见：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A95D98" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="2B0CF64C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个投资者处理涉及多个投资和债务违约的情况，其中包括跨境法律程序、资产保全申请以及在香港和海外的强制执行法院的裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5746E862" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="4FEC24D0" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家私募股权基金，处理与中国合作伙伴产生的争议，涉及在中国上十亿元的投资项目以及股东协议违约事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB2C633" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="11F07A3E" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家主要的中国私募股权基金，就其前任合伙人违反受托义务以及侵占业务的争议在香港法院提起诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478F3423" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="1D29ACEE" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英属维尔京群岛指定清算人，处理有关一家香港上市公司的多家主要子公司的清算事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D59A3B8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="29D5EAF1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家主要电视公司的小股东，处理与该公司董事之间就违反受托义务和导致违反该公司的股东协议事宜，以及与该公司及其另一股东之间就其股东协议违约事宜进行的广受关注的代位诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4692D431" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="62839609" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司，对壹周刊进行一个复杂和倍受瞩目，关于永久形式诽谤和恶意虚假的诽谤诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285FC6BA" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F2370F">
+    <w:p w14:paraId="59F262A5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提供有关监管和公司合规领域的法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDC617A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="10F9FDB1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师在监管和公司合规领域的经验包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD8D98F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="72DD8153" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对一些交易和公司关系向一家将在美国上市的公司的董事会提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709C1AE0" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="00A9BD70" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国一家领先的绿色能源供应商针对其首席执行官（及其兄弟）进行的内部调查中提供法律意见，该内部调查在香港联合交易所（联交所）收到针对上述人员提起的贪污指控后开始。阮律师指导一家领先的会计咨询公司对涉及银行贷款所得款项的文件记录进行内部审查，聘请</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Risk进行背景调查，审阅合同和公司文件，并多次参与作为内部调查一部分的证人访谈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CBC98A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="3BA42C1F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所就一家大型中国公司披露或提供虚假及误导信息、发布某些公告的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 时机以及据称由该公司向中国地方政府发放的一笔贷款进行的一系列监管调查，向该公司提供法律意见，其中涉及联交所和证券及期货事务监察委员会（香港证监会）进行的多次问询和约谈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260970EA" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="19EE7B6F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所就一家香港上市公司发布公告的时机及其是否违反上市规则进行的调查，以及香港证监会就该公司是否披露诱使其股份交易的虚假及误导信息进行的调查，向该公司提供法律意见。此外，阮律师还针对香港财务汇报局就客户发布的公告进行的调查向客户提供法律意见，该公告涉及一家四大会计师事务所对客户与其前十大主要客户之间的销售交易、客户的年度企业所得税申报文件及客户的企业所得税缴纳记录进行的独立审查的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B1C43A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="03664E68" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对因中国最大的电信公司之一涉嫌延迟发布可能具有价格敏感性的信息所引发的香港监管问题向该电信公司的高级管理人员提供法律意见，并处理联交所就上述问题进行的调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519CFAAD" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="25407790" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对中国一家大型科技公司的审计委员会进行的一项大型调查向其提供法律意见，该调查涉及欺诈和伪造账目指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591E1E1F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="72C04196" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对多家香港上市公司在被控贿赂或腐败后进行的内部调查（一些调查需要聘请会计师等专业人士），并针对香港证监会就内幕交易或市场失当行为（包括高级管理人员与董事会成员的活动）的相关指控进行的调查向该等上市公司提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FE620D" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7CDA198D" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所的上市前调查及匿名指控向多家公司和保荐人提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DEC075" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7C56D9F5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对香港证监会开始的纪律处分程序向一家香港公司提供法律意见。其客户担任一家于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年在香港上市的中国公司的保荐人，香港证监会声称其客户未能就其中国公司的上市申请尽到充分、合理的审慎。香港证监会还针对中国发行人开始了备受瞩目的程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C467ACC" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="65257667" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A3836E" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="64872137" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国法律大学，法律研究生（一级荣誉）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07781BF3" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="32EDC862" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，文学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3903A437" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="73F02B62" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康奈尔大学，理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490F720A" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="3DB79412" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BA3AD7" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="59269DF2" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士事务律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E0432F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="3AA631EB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区事务律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F754BA9" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="70DFAA3A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C12B559" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="75955459" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F6F76C" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7EA0A4D4" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC7DD1" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7B8206DF" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DC2062" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="6400BEFD" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57677FD9" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="17675505" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在成立阮葆光律师事务所（联营方达律师事务所）之前，阮律师在魔圈所任合伙人，负责该所的涉华争议解决业务。在成为律师之前，阮律师在牛津大学主修化学，并曾在赴英学习法律之前在康奈尔大学担任讲师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F2E556" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="0F15728D" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010 年起一直被《钱伯斯亚洲》评为国际仲裁领域的杰出个人。阮律师经常在多家领先的仲裁 和争议解决期刊上发表文章。阮律师还是香港白皮书的特约编辑，并于近期合著了《国际调查评论》。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBDAB98" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="0AC4B601" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师是北京仲裁委员会和上海国际仲裁中心的在册仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07764D14" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="3828C742" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFE2665" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="0213F6D3" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC22BCE" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="44B2F4A8" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为专家于2014年2月在巴黎举办的香港国际仲裁中心名为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国商业巨人：了解中国国有企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的活动上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>划定国家和公司之间的界限</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>进一步审视国有企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065DE0FB" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="1323CA2A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kluwer Law，2013年11月在首尔举办的国际仲裁峰会上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国/韩国公司争议</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424A4083" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="4000DF0C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2013年5月在香港Pacific Business Press举办的风险和腐败专题讨论会全体会议 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7827D117" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5827B40A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年5月在北京由方达律师事务所等为私募股权客户举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募交易风险控制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">研讨会 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E94AAC" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="0D94757C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年3月在北京的方达-香港国际仲裁中心法律研讨会上与他人合作发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过仲裁解决私募相关争议-原因、地点及方法</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E403D6" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="37C1A94C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年2月方达为香港公司法律顾问协会成员举办的研讨会上与他人合作发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国诉讼和仲裁的重要技巧-新民事诉讼法重点</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F61EC29" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7E92935F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2012年10月香港国际仲裁中心为来自亚洲各地的演讲人举办的香港仲裁周 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51879A5F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5629F58C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluwer Law International，2012年12月在首尔举办的国际仲裁峰会上发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681541B8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5E5830DB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年2月北京Jessup国际模拟法庭辩论赛上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁中的道德问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296AEE49" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="24EDEF67" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年5月在香港大学发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理中国相关交易的方法和原因</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A8FB29" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="362D11BB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年5月在北京大学发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国相关争议的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的演讲在新加坡国际仲裁中心会议上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募争议仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0296D2F8" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="54A99ACC" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F9B260" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="6D38D758" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>书籍：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   撰写《中国仲裁法》, LexisNexis，2015年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E103C2C" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="00C4B587" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《仲裁协议》，收录在《香港仲裁：实用指南》（第三版），Sweet &amp; Maxwell，2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A51A2DD" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="41472DB1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Tim Harry合著《将知情权声明付诸实践》，收录在《香港民事司法改革实践手册》（第三版），Sweet &amp; Maxwell，2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6CBB40" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="431B6EBF" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Batzaya Bodikhuu合著《蒙古》，收录在《亚洲仲裁手册》，Michael Moser和John Choong主编，牛津大学出版社，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548B2B99" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="65F4A502" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《仲裁的启动及仲裁员的指定》，收录在《香港仲裁：实用指南》（第二版），Sweet &amp; Maxwell，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F63815" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5767D00E" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《商业与并购交易中起草仲裁协议》，收录在《中国商业争议》（第三版），Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E45A934" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="4326F676" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《比较视野下的国际仲裁中仲裁员的公正性与独立性》，收录在《中国商业争议》（第三版），Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A62B131" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="196B4541" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Richard Chalk和Adam Silverman合著《国内外法院判决在中国的执行》，收录在《在中国的争议解决》，Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B601449" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="45E06D5C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《香港仲裁条例：评论与注解》，John Choong和Romesh Weeramantry主编，Sweet &amp; Maxwell，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A197C17" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="1B281522" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">自2007年起担任《香港民事司法程序》（白皮书）的特约编辑 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3159F6" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="73CA128E" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">期刊：   与他人合著《仲裁：完成交易》的香港和中国大陆篇，法律事务研究有限公司2014年、2013年、2012年和2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4657ADAB" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="2B2187E5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与杨莉嘉合著《仲裁：完成交易》的香港国际仲裁中心篇，2014年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D159947" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="3E1BCECB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《国际调查评论》（第三版，2013年7月）（第二版，2012年7月）的香港和中国大陆篇，法律事务研究有限公司出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F708DA" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5903EDC9" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《年度评鉴：2013年商业仲裁》中国篇，Financier Worldwide出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBEB231" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="69BD369B" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与他人合著《香港国际仲裁中心规则修订》发表在《公司争议杂志》，Financier Worldwide，2013年10月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">12月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725D98F9" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="54B079F2" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《国际仲裁圆桌会议》，Financier Worldwide，2013年6月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6CA9F7" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="4D4CD78C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Richard Chalk和Adam Silverman合著《解决跨境争议的复杂问题》，国际争议解决特别报道，Financier Worldwide，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308951FE" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="18953BB6" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Law Company（PLC）   与Andrew Skudder合著《香港国际仲裁中心新仲裁规则及其与其他机构规则的对比》，2013年发表在Arbitration Multi-jurisdictional Guide </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD9AF2F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="0952C809" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《香港：临时仲裁条款：起草说明》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF39CEF" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="5CD35AAD" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《中国的临时仲裁条款：说明》，2011年4月27日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBEBE2C" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="684AE200" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《香港：临时仲裁条款》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4D63A0" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="4AD9B18F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《香港法院考虑约定根据国际商会仲裁规则在中国仲裁的有效性》，2011年9月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1041C2BB" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="278AAB0D" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《原告寻求以仲裁取代法院程序》，2011年9月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFAB67D" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="7A10C255" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《关于香港新调解条例的商议》，2010年3月26日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699E69A7" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="77A07F6A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港南华早报：   《防止IPO诈骗，适用更严格的规则至关重要》，2012年2月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43837F0F" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="45B97C03" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CCAA91" w14:textId="77777777" w:rsidR="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="63606E45" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">客座讲师，北京大学法学院，2011年、2012年和2014年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="57947D63" w:rsidR="00A46A04" w:rsidRPr="00F2370F" w:rsidRDefault="00F2370F" w:rsidP="00F2370F">
+    <w:p w14:paraId="4F0A196B" w14:textId="2F8E2E19" w:rsidR="00A46A04" w:rsidRPr="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2370F">
+      <w:r w:rsidRPr="00A60D5E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">兼职讲师，香港大学，2010年、2011年、2012年和2014年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F2370F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A60D5E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3105,2016 +3105,2016 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FD7175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5058C990"/>
+    <w:nsid w:val="0037624E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8C026AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B86BF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95AEA3BA"/>
+    <w:nsid w:val="00404EC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D41EF956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04170E41"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBEC771E"/>
+    <w:nsid w:val="00E92A4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="409E54BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060F18DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AB6F1B8"/>
+    <w:nsid w:val="047E0CBA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="755824A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06551247"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9E27500"/>
+    <w:nsid w:val="05A124F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46A6B598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A17259"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0781290"/>
+    <w:nsid w:val="06080D63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C9A2A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07377ABD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFC66190"/>
+    <w:nsid w:val="0689602E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BACA6510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5440A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A206C0C"/>
+    <w:nsid w:val="082059C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6F86E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCE07A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E732ED60"/>
+    <w:nsid w:val="0A800445"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FD6DDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D53680E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A465DB6"/>
+    <w:nsid w:val="0BD34695"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E926EE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D633E63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FE62674"/>
+    <w:nsid w:val="0D1165DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F95ABEA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B1642F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="739CAE7E"/>
+    <w:nsid w:val="0D52467E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4678D878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123E195C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A209CFC"/>
+    <w:nsid w:val="0EBF5528"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38BAC87C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12770FA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B786C46"/>
+    <w:nsid w:val="0ECC627A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08A03DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13140B39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CA8B692"/>
+    <w:nsid w:val="15394E77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38884094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F54731"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="974487C2"/>
+    <w:nsid w:val="1839674F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38A8F8D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166A1CA5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="373C6B1A"/>
+    <w:nsid w:val="18CE4316"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="558A16D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179D0446"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24148DCC"/>
+    <w:nsid w:val="1A933772"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7624AAE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19ED5657"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFBEB0CE"/>
+    <w:nsid w:val="1AAA1EFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC2A96B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7525AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="934AF21A"/>
+    <w:nsid w:val="1CF81D4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="430A2DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D4E033D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9AAAD3C"/>
+    <w:nsid w:val="1EEE507B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B5C1164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE210B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D122B3E2"/>
+    <w:nsid w:val="1F03645F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9C2FAD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E486ECA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED34723C"/>
+    <w:nsid w:val="216025EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="170C9CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED75718"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="869ECE76"/>
+    <w:nsid w:val="220B3981"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51603B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20535429"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5222744"/>
+    <w:nsid w:val="233F5DB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D005418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20730463"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4CAD8B0"/>
+    <w:nsid w:val="23826D1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05665904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2323299A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9516D8C2"/>
+    <w:nsid w:val="25377253"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51D60EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244117C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D86665FE"/>
+    <w:nsid w:val="25B00F88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A401E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2570679E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2EC5AE4"/>
+    <w:nsid w:val="25CA604F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="813A3438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="261E01BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6ADC1C70"/>
+    <w:nsid w:val="2BF16659"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD40A502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26350BF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C68A78C"/>
+    <w:nsid w:val="2CA85B5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="723A7CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267D48E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD3A621E"/>
+    <w:nsid w:val="2E5D6DD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5FC099A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29CF1243"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1904FE36"/>
+    <w:nsid w:val="30B5455C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE42C224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF545DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0ADCEFA0"/>
+    <w:nsid w:val="3758611D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="031A6D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3406C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49500DEC"/>
+    <w:nsid w:val="37741F3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D9C2B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6C3D4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86DC3860"/>
+    <w:nsid w:val="37FD26CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="789C79CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBA028A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAC81260"/>
+    <w:nsid w:val="397E4B5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C87252FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE264AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06DC5E1A"/>
+    <w:nsid w:val="39C20AB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8E470C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E617FE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="776E3162"/>
+    <w:nsid w:val="3A285FAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1F2439C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F4C241F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3E0E908"/>
+    <w:nsid w:val="3A8D0300"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7B42BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FFD3BB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE401020"/>
+    <w:nsid w:val="3C9D0B6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03506CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304A323C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3425EA4"/>
+    <w:nsid w:val="44D86175"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52EC9E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323B43AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C72FDD8"/>
+    <w:nsid w:val="47537B77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7A425E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F40C6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3AC11D6"/>
+    <w:nsid w:val="488F6393"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B90CB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36773DA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68E80084"/>
+    <w:nsid w:val="49737BBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D20C44A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="372C52EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F30623C"/>
+    <w:nsid w:val="49B853C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F546C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373A5FF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C750E9CA"/>
+    <w:nsid w:val="4A2238D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B470C4EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38333F98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F523A60"/>
+    <w:nsid w:val="4BAC400D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DB0FC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3992526B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D24ADF2C"/>
+    <w:nsid w:val="4BCB60D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3FC356E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5272B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D3C1C04"/>
+    <w:nsid w:val="4C3E266B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7688A4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9E453B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D84A1536"/>
+    <w:nsid w:val="4CFB6BFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAD281C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF737D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8AE129A"/>
+    <w:nsid w:val="503C58B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4F25BCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411E5B70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52BEC670"/>
+    <w:nsid w:val="53662E13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="354C255A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415779E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E2A7E44"/>
+    <w:nsid w:val="53FE037C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52589254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415934C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B32E5CAA"/>
+    <w:nsid w:val="551F5E64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="169A7336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42493A78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C37E4C4E"/>
+    <w:nsid w:val="57C31502"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19960428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4312456F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D646CEB2"/>
+    <w:nsid w:val="58242984"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7486D554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A04472"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5F88E08"/>
+    <w:nsid w:val="58307736"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9162F7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46881032"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEF498EE"/>
+    <w:nsid w:val="58BC76C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D541A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47496FA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA420E76"/>
+    <w:nsid w:val="592B1EBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9140CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4778151B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4240F8EA"/>
+    <w:nsid w:val="598E6242"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E458A222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E641E70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2140EF2"/>
+    <w:nsid w:val="5C5C0959"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC181BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D10EE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9864CE2E"/>
+    <w:nsid w:val="5F0C1D1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39029342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550B5A9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64245286"/>
+    <w:nsid w:val="5F7255F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F8C52F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558179B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E11EDEEC"/>
+    <w:nsid w:val="5FE473A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C9E0D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563B57A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="152CB8AE"/>
+    <w:nsid w:val="605E4F65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01AC85BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568D2950"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC9424EE"/>
+    <w:nsid w:val="6105477F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9903A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5735451F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7F878FA"/>
+    <w:nsid w:val="61C81309"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D2CD6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597F270A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB58AB62"/>
+    <w:nsid w:val="63E62809"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6338CACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD94158"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DA8B992"/>
+    <w:nsid w:val="66687869"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C826FA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A90C54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AB4FC42"/>
+    <w:nsid w:val="69727C76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E1CAB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64AB44A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED34723C"/>
+    <w:nsid w:val="6D1A3A90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94863D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66675741"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBBC783C"/>
+    <w:nsid w:val="714B09A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="197AE4BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6791601D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0358B636"/>
+    <w:nsid w:val="73E14EB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B3E0C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7D0D17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0046B938"/>
+    <w:nsid w:val="74D67F54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A26A4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB14395"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC961970"/>
+    <w:nsid w:val="751B610A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3ACC3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D1B05D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACBE91C6"/>
+    <w:nsid w:val="775D7DCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E0E384C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751878E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E16EEE2C"/>
+    <w:nsid w:val="77BA7CFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9140CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75B45DAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4112DCC0"/>
+    <w:nsid w:val="77F53B51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A358FF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DC425C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50949B5E"/>
+    <w:nsid w:val="7C034FC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA4C2AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4C77C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0024ECC"/>
+    <w:nsid w:val="7EDB6E5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3634CC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5B16CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34A4E29A"/>
+    <w:nsid w:val="7F384C0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="291C59DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="3">
-[...71 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="81">
     <w:abstractNumId w:val="77"/>
   </w:num>
-  <w:num w:numId="28">
-[...17 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="82">
     <w:abstractNumId w:val="59"/>
-  </w:num>
-[...142 lines deleted...]
-    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="82"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5222,83 +5222,83 @@
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
+    <w:rsid w:val="00A60D5E"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F2370F"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -6349,61 +6349,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F2370F"/>
+    <w:rsid w:val="00A60D5E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F2370F"/>
+    <w:rsid w:val="00A60D5E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6689,51 +6689,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB44F7E0-E3C4-4DD7-B687-CAD65F01A417}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDB9DEB0-6B38-4759-8581-BD2DD7A5BFC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>742</Words>
   <Characters>4233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>