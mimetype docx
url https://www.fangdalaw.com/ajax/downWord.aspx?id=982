--- v2 (2026-08-24)
+++ v3 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="232B500A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0E4D2E15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A60D5E">
+            <w:r w:rsidRPr="00BA146E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>阮葆光</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4FAA5B29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+          <w:p w14:paraId="706EB16B" w14:textId="41ED8BCF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A60D5E">
+            <w:r w:rsidRPr="00BA146E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="55781154" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+          <w:p w14:paraId="6199424A" w14:textId="5119562C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A60D5E">
+            <w:r w:rsidRPr="00BA146E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1177 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7A3DB0C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+          <w:p w14:paraId="4F910ACA" w14:textId="540BA4E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A60D5E">
+            <w:r w:rsidRPr="00BA146E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.yuen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="28896AC4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0927C51F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA146E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AD1B174" wp14:editId="103ABE2B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C1EB16" wp14:editId="1C2ED94C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2BB2FC3D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A60D5E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5DC15634" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BA146E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A60D5E">
+            <w:r w:rsidRPr="00BA146E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>阮葆光律师专长争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26867427" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2493D587" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2468 +438,2468 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630FF28F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A60D5E">
+    <w:p w14:paraId="3EDED278" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师的执业跨越众多领域，包括国际仲裁和区域仲裁，涉华商业仲裁案件和复杂的商业诉讼案件。他长期代表客户处理在香港法院提起的复杂的商事诉讼，作为协调律师在处理跨境多法域争议，特别是涉及中国内地法院程序事项方面拥有丰富经验。阮律师在监管和公司合规领域拥有大量业务，参与了在香港和中国内地的多项公司内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443E51E4" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A60D5E">
+    <w:p w14:paraId="2EA687CB" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师“迅速找到问题的症结所在，并在整个过程中引导客户找到解决问题的办法。”他因在股东及欺诈相关纠纷和监管及执行方面的专业知识得到认可。一位客户称赞他“经验丰富，知识渊博，能够提供有效和实用的建议。”另一位客户称赞他“在国际仲裁方面的经验”，并指出他“随机应变，且工作极其努力。——钱伯斯亚太法律指南</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276DE38C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="07395EB0" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700EE249" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A60D5E">
+    <w:p w14:paraId="4F622449" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任律师及仲裁员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C927F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="74D6C1CC" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师在仲裁方面的经验包括以英文和中文进行的机构仲裁（主要包括国际商会国际仲裁院、斯德哥尔摩商会仲裁院、伦敦国际仲裁院、香港国际仲裁中心）与临时仲裁（主要包括适用《联合国国际贸易法委员会仲裁规则》的仲裁）。阮律师在国际仲裁中的代表事项包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6D85D5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="304590D6" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家中国的私募股权公司根据买卖协议对一家中国汽车经销商提出的高额索赔（和抗辩其有关反索赔）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9A9DE8" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3D5C2D18" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家香港的集团企业通过香港仲裁就一份受中国法管辖的分销协议下的违约终止和因此产生的巨额利益损失起诉一家香港上市公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DBA0AA" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="37FC3850" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一个国际服装品牌根据股东协议通过香港仲裁起诉其合资伙伴，要求违约伙伴的股份被强制收购，作为其中一项救济请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263DE8F9" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="574A0F05" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家气田发展商，就其在南中国海的气田发展项目，向一家国有大型企业提起临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2533EB15" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="45F53B13" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名股东，就有关其股东协议中的强制履行主张在香港国际仲裁中心进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65049052" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="50D48199" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于新加坡的科技公司，就一项</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT服务合同项下的分包商在香港国际仲裁中心进行的仲裁中提出的权利主张进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE2E7E9" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1442F49A" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的科技公司，处理在香港进行的与多个国际投资者之间的巨额临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CDB1D6" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="67618DAB" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的酒店业主方，就一名经理根据《国际商会仲裁规则》在香港进行的仲裁中提出的权利主张进行答辩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE2AA20" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1ACC861B" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国公司，就一座铁矿与蒙古进行投资者与东道国之间的仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286DF087" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="0875CC6E" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能集团，处理关于娃哈哈违反双方合资企业协议事宜，并在斯德哥尔摩商会仲裁院进行一系列仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF52DCC" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="396B73FB" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国商人，就一起与一家著名的美国公司在购买协议项下产生的巨额争议在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281E05B1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="7F87AEC6" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于中国的私募股权基金，就关于一家香港大型上市公司股份的监管协议引起的争议在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CD0CF0" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="0663F2B5" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>虽然阮律师至今的职业生涯专注于律师工作，但他亦会接受被委任为仲裁员。他的经验包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FB77B3" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="7A763DBD" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗于香港国际仲裁中心进行、涉及多个买卖协议的仲裁中担任独任仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194376B4" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="534E450F" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗在台北进行、涉及私募股权投资争议的临时仲裁中担任独任仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384807EC" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A60D5E">
+    <w:p w14:paraId="4D426E93" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任香港诉讼律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522E74E5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="42D92403" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师近期为以下复杂商业诉讼案件提供法律意见：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0CF64C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="71E08DB9" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个投资者处理涉及多个投资和债务违约的情况，其中包括跨境法律程序、资产保全申请以及在香港和海外的强制执行法院的裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEC24D0" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="53996B09" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家私募股权基金，处理与中国合作伙伴产生的争议，涉及在中国上十亿元的投资项目以及股东协议违约事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F07A3E" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1C9D9F84" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家主要的中国私募股权基金，就其前任合伙人违反受托义务以及侵占业务的争议在香港法院提起诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D29ACEE" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="46EE7F00" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英属维尔京群岛指定清算人，处理有关一家香港上市公司的多家主要子公司的清算事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D5EAF1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="451FA878" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家主要电视公司的小股东，处理与该公司董事之间就违反受托义务和导致违反该公司的股东协议事宜，以及与该公司及其另一股东之间就其股东协议违约事宜进行的广受关注的代位诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62839609" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1CD7E498" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司，对壹周刊进行一个复杂和倍受瞩目，关于永久形式诽谤和恶意虚假的诽谤诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F262A5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A60D5E">
+    <w:p w14:paraId="12A7E251" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提供有关监管和公司合规领域的法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F9FDB1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="55C950B8" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师在监管和公司合规领域的经验包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DD8153" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="162AC031" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对一些交易和公司关系向一家将在美国上市的公司的董事会提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A9BD70" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="4A72B5BD" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国一家领先的绿色能源供应商针对其首席执行官（及其兄弟）进行的内部调查中提供法律意见，该内部调查在香港联合交易所（联交所）收到针对上述人员提起的贪污指控后开始。阮律师指导一家领先的会计咨询公司对涉及银行贷款所得款项的文件记录进行内部审查，聘请</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Risk进行背景调查，审阅合同和公司文件，并多次参与作为内部调查一部分的证人访谈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA42C1F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="4F592557" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所就一家大型中国公司披露或提供虚假及误导信息、发布某些公告的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 时机以及据称由该公司向中国地方政府发放的一笔贷款进行的一系列监管调查，向该公司提供法律意见，其中涉及联交所和证券及期货事务监察委员会（香港证监会）进行的多次问询和约谈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EE7B6F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="37F0FAE1" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所就一家香港上市公司发布公告的时机及其是否违反上市规则进行的调查，以及香港证监会就该公司是否披露诱使其股份交易的虚假及误导信息进行的调查，向该公司提供法律意见。此外，阮律师还针对香港财务汇报局就客户发布的公告进行的调查向客户提供法律意见，该公告涉及一家四大会计师事务所对客户与其前十大主要客户之间的销售交易、客户的年度企业所得税申报文件及客户的企业所得税缴纳记录进行的独立审查的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03664E68" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="07E7DADA" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对因中国最大的电信公司之一涉嫌延迟发布可能具有价格敏感性的信息所引发的香港监管问题向该电信公司的高级管理人员提供法律意见，并处理联交所就上述问题进行的调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25407790" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="5356F38B" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对中国一家大型科技公司的审计委员会进行的一项大型调查向其提供法律意见，该调查涉及欺诈和伪造账目指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C04196" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="54AEADA2" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对多家香港上市公司在被控贿赂或腐败后进行的内部调查（一些调查需要聘请会计师等专业人士），并针对香港证监会就内幕交易或市场失当行为（包括高级管理人员与董事会成员的活动）的相关指控进行的调查向该等上市公司提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDA198D" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="4B3AE3FC" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对联交所的上市前调查及匿名指控向多家公司和保荐人提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C56D9F5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="633733FB" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对香港证监会开始的纪律处分程序向一家香港公司提供法律意见。其客户担任一家于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年在香港上市的中国公司的保荐人，香港证监会声称其客户未能就其中国公司的上市申请尽到充分、合理的审慎。香港证监会还针对中国发行人开始了备受瞩目的程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65257667" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="01A6518B" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64872137" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="295FE74E" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国法律大学，法律研究生（一级荣誉）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EDC862" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3EBE194D" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，文学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F02B62" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="6A751DAB" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康奈尔大学，理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB79412" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="2395F24A" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59269DF2" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="58635508" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士事务律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA631EB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="59CC7848" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区事务律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DFAA3A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3E6C0000" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75955459" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3E9401F3" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA0A4D4" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="00357862" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8206DF" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="15D84F42" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6400BEFD" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1FE48FDF" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17675505" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="2B315F5E" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在成立阮葆光律师事务所（联营方达律师事务所）之前，阮律师在魔圈所任合伙人，负责该所的涉华争议解决业务。在成为律师之前，阮律师在牛津大学主修化学，并曾在赴英学习法律之前在康奈尔大学担任讲师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F15728D" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="33428B78" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010 年起一直被《钱伯斯亚洲》评为国际仲裁领域的杰出个人。阮律师经常在多家领先的仲裁 和争议解决期刊上发表文章。阮律师还是香港白皮书的特约编辑，并于近期合著了《国际调查评论》。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC4B601" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="64BABF94" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阮律师是北京仲裁委员会和上海国际仲裁中心的在册仲裁员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3828C742" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1D60652D" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0213F6D3" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="6DF9B157" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B2F4A8" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="682DAFFE" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为专家于2014年2月在巴黎举办的香港国际仲裁中心名为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国商业巨人：了解中国国有企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的活动上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>划定国家和公司之间的界限</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>进一步审视国有企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1323CA2A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="77797DB6" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kluwer Law，2013年11月在首尔举办的国际仲裁峰会上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国/韩国公司争议</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4000DF0C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="6F56281A" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2013年5月在香港Pacific Business Press举办的风险和腐败专题讨论会全体会议 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5827B40A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="0EBF3881" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年5月在北京由方达律师事务所等为私募股权客户举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募交易风险控制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">研讨会 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94757C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="56B5D283" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年3月在北京的方达-香港国际仲裁中心法律研讨会上与他人合作发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过仲裁解决私募相关争议-原因、地点及方法</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C1A94C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="0B20F2AC" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年2月方达为香港公司法律顾问协会成员举办的研讨会上与他人合作发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国诉讼和仲裁的重要技巧-新民事诉讼法重点</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92935F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3C30DD0E" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2012年10月香港国际仲裁中心为来自亚洲各地的演讲人举办的香港仲裁周 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5629F58C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="45FA3260" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluwer Law International，2012年12月在首尔举办的国际仲裁峰会上发表演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5830DB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="049D7FB7" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年2月北京Jessup国际模拟法庭辩论赛上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁中的道德问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EDEF67" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3F2A6D46" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年5月在香港大学发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理中国相关交易的方法和原因</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362D11BB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="3F0CA9F7" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年5月在北京大学发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国相关争议的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的演讲在新加坡国际仲裁中心会议上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募争议仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A99ACC" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="36901DE0" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D38D758" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="5138A58F" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>书籍：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   撰写《中国仲裁法》, LexisNexis，2015年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C4B587" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="10CEBFAC" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《仲裁协议》，收录在《香港仲裁：实用指南》（第三版），Sweet &amp; Maxwell，2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41472DB1" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="5DCD3C16" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Tim Harry合著《将知情权声明付诸实践》，收录在《香港民事司法改革实践手册》（第三版），Sweet &amp; Maxwell，2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431B6EBF" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="44AB201E" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Batzaya Bodikhuu合著《蒙古》，收录在《亚洲仲裁手册》，Michael Moser和John Choong主编，牛津大学出版社，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F4A502" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1CA6B7F4" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《仲裁的启动及仲裁员的指定》，收录在《香港仲裁：实用指南》（第二版），Sweet &amp; Maxwell，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5767D00E" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="38A56796" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《商业与并购交易中起草仲裁协议》，收录在《中国商业争议》（第三版），Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4326F676" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="55CC0DDE" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《比较视野下的国际仲裁中仲裁员的公正性与独立性》，收录在《中国商业争议》（第三版），Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196B4541" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="04AF1EE6" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Richard Chalk和Adam Silverman合著《国内外法院判决在中国的执行》，收录在《在中国的争议解决》，Juris Publishing，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E06D5C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="70DBE89A" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《香港仲裁条例：评论与注解》，John Choong和Romesh Weeramantry主编，Sweet &amp; Maxwell，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B281522" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="70C4A469" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">自2007年起担任《香港民事司法程序》（白皮书）的特约编辑 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CA128E" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1DEBA204" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">期刊：   与他人合著《仲裁：完成交易》的香港和中国大陆篇，法律事务研究有限公司2014年、2013年、2012年和2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2187E5" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="0036B33C" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与杨莉嘉合著《仲裁：完成交易》的香港国际仲裁中心篇，2014年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1BCECB" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="567881DF" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《国际调查评论》（第三版，2013年7月）（第二版，2012年7月）的香港和中国大陆篇，法律事务研究有限公司出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5903EDC9" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="606F1187" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《年度评鉴：2013年商业仲裁》中国篇，Financier Worldwide出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BD369B" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="6C2EEC95" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与他人合著《香港国际仲裁中心规则修订》发表在《公司争议杂志》，Financier Worldwide，2013年10月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">12月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B079F2" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="2E2ABF66" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《国际仲裁圆桌会议》，Financier Worldwide，2013年6月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4CD78C" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="54E306D5" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Richard Chalk和Adam Silverman合著《解决跨境争议的复杂问题》，国际争议解决特别报道，Financier Worldwide，2011年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18953BB6" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="05841F2A" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Law Company（PLC）   与Andrew Skudder合著《香港国际仲裁中心新仲裁规则及其与其他机构规则的对比》，2013年发表在Arbitration Multi-jurisdictional Guide </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0952C809" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="1BBAF5DF" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《香港：临时仲裁条款：起草说明》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD35AAD" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="754BAB95" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《中国的临时仲裁条款：说明》，2011年4月27日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684AE200" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="454CA795" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《香港：临时仲裁条款》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD9B18F" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="185E9A5F" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《香港法院考虑约定根据国际商会仲裁规则在中国仲裁的有效性》，2011年9月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278AAB0D" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="4589EC24" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《原告寻求以仲裁取代法院程序》，2011年9月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A10C255" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="2F609F10" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与John Choong合著《关于香港新调解条例的商议》，2010年3月26日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A07F6A" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="0EBE2307" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港南华早报：   《防止IPO诈骗，适用更严格的规则至关重要》，2012年2月1日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B97C03" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="5C3E9BC7" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63606E45" w14:textId="77777777" w:rsidR="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="08FADABF" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">客座讲师，北京大学法学院，2011年、2012年和2014年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2F8E2E19" w:rsidR="00A46A04" w:rsidRPr="00A60D5E" w:rsidRDefault="00A60D5E" w:rsidP="00A60D5E">
+    <w:p w14:paraId="4F0A196B" w14:textId="011E85A4" w:rsidR="00A46A04" w:rsidRPr="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60D5E">
+      <w:r w:rsidRPr="00BA146E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">兼职讲师，香港大学，2010年、2011年、2012年和2014年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A60D5E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BA146E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3105,2016 +3105,2016 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0037624E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8C026AA"/>
+    <w:nsid w:val="00770066"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D98441F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00404EC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D41EF956"/>
+    <w:nsid w:val="03C8399D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6060AFE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E92A4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="409E54BC"/>
+    <w:nsid w:val="04EA2B8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92044AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047E0CBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="755824A6"/>
+    <w:nsid w:val="067A23D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94CA7724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A124F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46A6B598"/>
+    <w:nsid w:val="07E926D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="612EB50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06080D63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C9A2A66"/>
+    <w:nsid w:val="0831623D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D24683DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0689602E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BACA6510"/>
+    <w:nsid w:val="0A6C7EA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15F24D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082059C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6F86E38"/>
+    <w:nsid w:val="0CCE684F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C32DE4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A800445"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FD6DDDC"/>
+    <w:nsid w:val="0DEE279B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8B6D79E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD34695"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E926EE2C"/>
+    <w:nsid w:val="0FB25A08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E05A80FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1165DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F95ABEA6"/>
+    <w:nsid w:val="0FD51AA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA98CE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D52467E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4678D878"/>
+    <w:nsid w:val="12E75887"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADFC15A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EBF5528"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38BAC87C"/>
+    <w:nsid w:val="13514EB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A8AA0E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECC627A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08A03DE4"/>
+    <w:nsid w:val="142C7ECD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA32D0A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15394E77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38884094"/>
+    <w:nsid w:val="170148D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5008F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1839674F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38A8F8D2"/>
+    <w:nsid w:val="1E5D070D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1947610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CE4316"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="558A16D8"/>
+    <w:nsid w:val="1EB8210D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BB23190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A933772"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7624AAE6"/>
+    <w:nsid w:val="20C1514F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3C62AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AAA1EFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC2A96B8"/>
+    <w:nsid w:val="21A45B69"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8E4FF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF81D4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="430A2DA2"/>
+    <w:nsid w:val="24267960"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FFC0E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EEE507B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B5C1164"/>
+    <w:nsid w:val="246B4E1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="917CADBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F03645F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9C2FAD6"/>
+    <w:nsid w:val="248D61D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30127BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216025EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="170C9CCA"/>
+    <w:nsid w:val="25F841E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFBA412A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220B3981"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51603B66"/>
+    <w:nsid w:val="26C34AD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FD618CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233F5DB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D005418"/>
+    <w:nsid w:val="298F0482"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1452ED32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23826D1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05665904"/>
+    <w:nsid w:val="2A757657"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A12C94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25377253"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51D60EC6"/>
+    <w:nsid w:val="2D71779B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="587614C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B00F88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A401E36"/>
+    <w:nsid w:val="2DF71652"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BF4F822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CA604F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="813A3438"/>
+    <w:nsid w:val="304C014B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CD418E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF16659"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD40A502"/>
+    <w:nsid w:val="33E3518B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A84A290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA85B5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="723A7CBA"/>
+    <w:nsid w:val="352330C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D6EA098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5D6DD0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5FC099A"/>
+    <w:nsid w:val="35CE50B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6E6F5A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B5455C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE42C224"/>
+    <w:nsid w:val="3A92246B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85BCF5FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3758611D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="031A6D3C"/>
+    <w:nsid w:val="3B741497"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3BAAFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37741F3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D9C2B1E"/>
+    <w:nsid w:val="3E7F402E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E468F6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37FD26CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="789C79CE"/>
+    <w:nsid w:val="3F8462B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F18E5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="397E4B5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C87252FA"/>
+    <w:nsid w:val="412568E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2383840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C20AB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8E470C6"/>
+    <w:nsid w:val="41A9204A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D90661C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A285FAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1F2439C"/>
+    <w:nsid w:val="450E616B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF241800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8D0300"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7B42BEE"/>
+    <w:nsid w:val="464B79B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3E0202C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9D0B6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03506CC0"/>
+    <w:nsid w:val="472D4C18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD72290A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D86175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52EC9E68"/>
+    <w:nsid w:val="47A832FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B9E1282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47537B77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7A425E2"/>
+    <w:nsid w:val="4ABF3CDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF0E7140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488F6393"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B90CB8A"/>
+    <w:nsid w:val="4B29209B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E260ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49737BBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D20C44A"/>
+    <w:nsid w:val="4B8863FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87A0AE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B853C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F546C58"/>
+    <w:nsid w:val="4DB012D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15F24D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A2238D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B470C4EC"/>
+    <w:nsid w:val="53A10E9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FD23648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BAC400D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DB0FC14"/>
+    <w:nsid w:val="55352C44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD64DA76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BCB60D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3FC356E"/>
+    <w:nsid w:val="56507B5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53DC7960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3E266B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7688A4DA"/>
+    <w:nsid w:val="56A41EED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23548F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CFB6BFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAD281C4"/>
+    <w:nsid w:val="59263CB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A78CFF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503C58B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4F25BCA"/>
+    <w:nsid w:val="596E1066"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E489F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53662E13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="354C255A"/>
+    <w:nsid w:val="5CF57F6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05C49230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53FE037C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52589254"/>
+    <w:nsid w:val="5EE82225"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0650896E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551F5E64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="169A7336"/>
+    <w:nsid w:val="60252D74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBAEB11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C31502"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19960428"/>
+    <w:nsid w:val="61802E0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C5CEA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58242984"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7486D554"/>
+    <w:nsid w:val="62B8087D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28DA7AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58307736"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9162F7DC"/>
+    <w:nsid w:val="66B869C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2662C666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58BC76C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D541A6C"/>
+    <w:nsid w:val="6844429A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8CC374E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592B1EBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9140CD6"/>
+    <w:nsid w:val="6A22744C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19402810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598E6242"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E458A222"/>
+    <w:nsid w:val="6CE850FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF7AF77C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5C0959"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC181BB6"/>
+    <w:nsid w:val="6D4D6F35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5D49530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F0C1D1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39029342"/>
+    <w:nsid w:val="6EA21A8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="624EB79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7255F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F8C52F0"/>
+    <w:nsid w:val="6F09727D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD508322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FE473A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C9E0D18"/>
+    <w:nsid w:val="6F87709E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35A09210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="605E4F65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01AC85BA"/>
+    <w:nsid w:val="70011B1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DB40A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6105477F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9903A66"/>
+    <w:nsid w:val="70275B70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4A484CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61C81309"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D2CD6CC"/>
+    <w:nsid w:val="7047134E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="255A520C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E62809"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6338CACA"/>
+    <w:nsid w:val="70AB22F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39F00B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66687869"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C826FA26"/>
+    <w:nsid w:val="71D015F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A26B6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69727C76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E1CAB3A"/>
+    <w:nsid w:val="7370602D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="912E3A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D1A3A90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94863D68"/>
+    <w:nsid w:val="74187EE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA060B50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="714B09A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="197AE4BA"/>
+    <w:nsid w:val="77AB24AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A88C97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73E14EB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B3E0C74"/>
+    <w:nsid w:val="78EB20DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD0C7E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74D67F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A26A4D2"/>
+    <w:nsid w:val="7A072A8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10E80048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751B610A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3ACC3E2"/>
+    <w:nsid w:val="7B234DCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AB4DAE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775D7DCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E0E384C"/>
+    <w:nsid w:val="7B3917B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C3C71BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77BA7CFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9140CD6"/>
+    <w:nsid w:val="7C017475"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CA8D86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77F53B51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A358FF72"/>
+    <w:nsid w:val="7D7D0148"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62ACD58A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C034FC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA4C2AEC"/>
+    <w:nsid w:val="7DE92612"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C58DEBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EDB6E5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3634CC06"/>
+    <w:nsid w:val="7E4158CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED905B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F384C0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="291C59DC"/>
+    <w:nsid w:val="7F041D7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04EC174E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="78"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="79">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="82">
     <w:abstractNumId w:val="45"/>
-  </w:num>
-[...205 lines deleted...]
-    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="82"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5222,60 +5222,60 @@
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
-    <w:rsid w:val="00A60D5E"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00BA146E"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
@@ -6349,61 +6349,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A60D5E"/>
+    <w:rsid w:val="00BA146E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A60D5E"/>
+    <w:rsid w:val="00BA146E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6689,51 +6689,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDB9DEB0-6B38-4759-8581-BD2DD7A5BFC7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C08B54F-BB09-4D42-AAC3-8E9C9FF508F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>742</Words>
   <Characters>4233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>