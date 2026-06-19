--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="44110053" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6E4493D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C85DD3">
+            <w:r w:rsidRPr="002016E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈昭明</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B46529B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+          <w:p w14:paraId="706EB16B" w14:textId="57E8BD5A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C85DD3">
+            <w:r w:rsidRPr="002016E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="33DBF813" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+          <w:p w14:paraId="6199424A" w14:textId="16B51784" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C85DD3">
+            <w:r w:rsidRPr="002016E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1152 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="18C8BCBC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+          <w:p w14:paraId="4F910ACA" w14:textId="3C53D30F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C85DD3">
+            <w:r w:rsidRPr="002016E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4A590B65" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C85DD3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="539642A0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5516F3E3" wp14:editId="1C6642DE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4686C4E6" wp14:editId="3EDA02AE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="67FD24E1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C85DD3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="76D4B173" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C85DD3">
+            <w:r w:rsidRPr="002016E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈昭明律师是香港办事处的合伙人，他拥有高等法院律师执业资格。陈律师是资本市场事务、并购交易及企业融资交易专家，并参与经办了多宗在香港和伦敦进行的首次公开发行。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A053FDA" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0691173B" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1219 +438,1219 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0874725F" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="0064CDAA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾代表多家中国国有企业在香港的融资项目，在电信业，地产业及零售食品业具有相当丰富的经验。陈律师还是北京市青年联合会成员和香港地区召集人。陈律师经常被邀请作为由香港联交所、香港特许秘书公会和国务院港澳事务办公室主办的各种与上市规则相关的主题研讨会的演讲人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644092A0" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="4014390A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国际权威的《钱伯斯与合伙人：钱伯斯亚洲指南排行榜》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHAMBERS AND PARTNERS: CHAMBERS ASIA GUIDE RANKINGS）及《国际金融法律评论1000佳》（IFLR1000）等主要律师名录中，陈律师被评为香港公司业务 /并购业务及资本市场业务杰出律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF7D643" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="1779D05C" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F49E121" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="17EFC5DA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4014CC6E" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="78ED7B06" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和美医疗控股有限公司（一家私立妇产科专科医院集团）经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联合交易所有限公司主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA684FF" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="7FA19D5C" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为保荐人的中银国际亚洲有限公司及花旗环球金融亚洲有限公司经办伟能集团国际控股有限公司在香港联合交易所有限公司主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.08亿美元的第一上市及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7BA527" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="01517877" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元在香港联交所主板进行的第一上市和普通股全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0528D859" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="053FA602" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表澳门领先的娱乐场及娱乐场博彩设施拥有者之一澳门励骏创建有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.82亿美元股份全球发行及在香港联交所主板上市的有关事宜代表五洲国际控股有限公司经办其2亿美元在香港的首次公开发行事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746F594E" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="41120988" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新晨中国动力控股有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿港元在香港公开发售和全球发行事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAC95DA" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="558F2FB7" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利经办华油能源集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7千万美元的首次公开发行，以及在香港联合交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E4A089" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="0F8719DF" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗集团作为独家保荐人经办中国多金属矿业有限公司的根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的1.42亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269BAE55" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="0E2A14A5" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地第一上市的地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB17ECA" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="27B4A27A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17亿美元的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF11851" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="45C41668" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独家保荐人麦格理经办中国动物保健品以介绍形式在香港联合交易所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD07B68" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="3A296788" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通集团、中银国际及德意志银行经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MI能源控股有限公司11亿元港币的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C9F56A" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="55BC3541" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行及美林经办的明发集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的全球发行及其股份在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D13368C" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="682709BC" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NIDERA B.V.（一家荷兰粮食贸易商）经办其向中粮集团公司的子公司中粮集团（香港）有限公司出售多数股权的有关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7E094E" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="09D20C48" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国际金融有限公司经办中国通信服务股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.42亿美元的第二次全球发行及其H股在香港联交所的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3D0857" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="36352DB3" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商瑞银集团、高盛和法国巴黎银行经办中国旺旺控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.3亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79265D6B" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="65FDA64F" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美林集团和德意志银行经办小肥羊集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A4B203" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="4242ECD5" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B6F9C3" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="68D0CA8E" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（港交所股份代号：0365）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFCB4DD" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="3B3559A1" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨中国汽车控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1114）宝马集团出售华晨宝马汽车有限公司25%的股权，总值人民币290亿元，构成香港上市规则项下的一次非常重大的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABC8995" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="099975DA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030）的控股股东经办其拟议价值在6.61亿美元私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E3D425" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="2A82F149" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盈德气体公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2168）的董事会独立委员会经办拟对该公司的竞争性收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C10598B" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="74FA7CEA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊利集团经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿美元收购中国圣牧有机奶业有限公司（一家香港上市公司）的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267CF128" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="570AF0AF" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409B4B6D" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="63284776" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司凤凰医疗集团经办其约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿美元收购中信医疗健康产业集团有限公司医院事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFF66B4" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="1E7D9A40" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办阿里健康信息技术有限公司反向收购一个医疗业务及在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C93D3CD" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="7BE13434" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地地产有限公司（一家前香港上市公司），进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D2A44D" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="50408ED6" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OCEANIC GOLD GLOBAL LIMITED经办收购GIOCHI PREZIOSI S.P.A.之49%股权的事宜，GIOCHI PREZIOSI S.P.A.是欧洲久负盛名的玩具制造商及分销商，交易总对价为6,150万欧元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCA8489" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="633492BC" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HAINAN FIRST CAPITAL经办其对赛晶电力电子集团有限公司（港交所股份代号：580）多数股权收购，涉及上市规则第14章</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A01FB72" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="78398E36" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNITED TECHNOLOGY经办其以 2.47亿美元的价格收购海湾控股有限公司（GST HOLDINGS LTD）。该收购要约为自愿作出的全面要约，进行该收购的条件是获得包括中国反垄断申报在内的相关政府批准或同意</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FD82DF" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="1F193CC1" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>450）向CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免（Whitewash Waiver），从而使得CVC Asia Pacific Limited在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0360FD60" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="1E2EC2D5" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行认购在香港上市的中国镍资源的可转换债券，以资助在印尼铁矿之收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3E4BB0" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="4015366F" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E116B59" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="6B2FA527" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KEBLE学院，法理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAD2FA7" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="663E762A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学，政治学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA27C9D" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="34EB8C63" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08713328" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="521F0A09" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4437BDD8" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="0CDAF80A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353B0597" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="7FC634D6" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41703512" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="74A13ED7" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E6B850" w14:textId="77777777" w:rsidR="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="2DD2636E" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7939AE13" w:rsidR="00A46A04" w:rsidRPr="00C85DD3" w:rsidRDefault="00C85DD3" w:rsidP="00C85DD3">
+    <w:p w14:paraId="4F0A196B" w14:textId="7B3D3E43" w:rsidR="00A46A04" w:rsidRPr="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85DD3">
+      <w:r w:rsidRPr="002016E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C85DD3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002016E0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1856,1195 +1856,1195 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001A251A"/>
+    <w:nsid w:val="02977CF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69BCEC82"/>
+    <w:tmpl w:val="AAF270AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01443621"/>
+    <w:nsid w:val="06D30EE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5270FF4E"/>
+    <w:tmpl w:val="957AFD38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03521278"/>
+    <w:nsid w:val="0B305B18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B304B42"/>
+    <w:tmpl w:val="900A606E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03521A2D"/>
+    <w:nsid w:val="0B821985"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59EE6B34"/>
+    <w:tmpl w:val="EF122E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="042C4B17"/>
+    <w:nsid w:val="0C537DB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6F4EB30"/>
+    <w:tmpl w:val="2DF68280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE53641"/>
+    <w:nsid w:val="0E5E563D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37CE62A0"/>
+    <w:tmpl w:val="BAE44994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10110A12"/>
+    <w:nsid w:val="0E940298"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2042F39A"/>
+    <w:tmpl w:val="1B2CDD8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123475CF"/>
+    <w:nsid w:val="19D10BCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="123E4294"/>
+    <w:tmpl w:val="8B6AF1E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13195D4E"/>
+    <w:nsid w:val="246869D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70421526"/>
+    <w:tmpl w:val="F9CA7900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197B4314"/>
+    <w:nsid w:val="26293C38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4EC7018"/>
+    <w:tmpl w:val="D0246D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B524795"/>
+    <w:nsid w:val="29D45BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7663088"/>
+    <w:tmpl w:val="50B4A0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D126B87"/>
+    <w:nsid w:val="2B396876"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69AEBD22"/>
+    <w:tmpl w:val="4196628C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDA52BB"/>
+    <w:nsid w:val="2C8F14BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF787D6C"/>
+    <w:tmpl w:val="EE6E821C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24AA3634"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AA2EF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="117C0C10"/>
+    <w:tmpl w:val="6C0C8966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE85FFD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C60000"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F8E390E"/>
+    <w:tmpl w:val="AD7CF7E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8D7CB4"/>
+    <w:nsid w:val="346A7ABB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F8A08A6"/>
+    <w:tmpl w:val="5608DEB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FFA4C56"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E836DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F6E5432"/>
+    <w:tmpl w:val="4DCE52AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304B62EE"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454D4F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62F00672"/>
+    <w:tmpl w:val="403ED6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305B5A4A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47C05F3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9132C866"/>
+    <w:tmpl w:val="8C367D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38DE5C00"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D02DB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69AEBD22"/>
+    <w:tmpl w:val="51405434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414A689B"/>
+    <w:nsid w:val="48133804"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBB84BEE"/>
+    <w:tmpl w:val="833281AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A6303BC"/>
+    <w:nsid w:val="4FBF23B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0FAFAFE"/>
+    <w:tmpl w:val="A7B421FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D405F1E"/>
+    <w:nsid w:val="515A2D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="456E1078"/>
+    <w:tmpl w:val="4268DC5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8736C3"/>
+    <w:nsid w:val="52D9108F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D36B56E"/>
+    <w:tmpl w:val="196244BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="504F1FF1"/>
+    <w:nsid w:val="58D40134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D66EBCA"/>
+    <w:tmpl w:val="482C2D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="534D776E"/>
+    <w:nsid w:val="5FF93079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FC07B68"/>
+    <w:tmpl w:val="C26AD2DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54ED4C92"/>
+    <w:nsid w:val="61303FB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A49A107C"/>
+    <w:tmpl w:val="EA5ECC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BF7037"/>
+    <w:nsid w:val="629952BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50C6387A"/>
+    <w:tmpl w:val="ECE6BD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58766783"/>
+    <w:nsid w:val="662018D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="476C5BC8"/>
+    <w:tmpl w:val="3B685FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59DE6B57"/>
+    <w:nsid w:val="6637275E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5352C64C"/>
+    <w:tmpl w:val="FC04A7E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F6B5931"/>
+    <w:nsid w:val="670A438D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83BA200A"/>
+    <w:tmpl w:val="52EA4A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638705F2"/>
+    <w:nsid w:val="6F531EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42B44C70"/>
+    <w:tmpl w:val="4FBE9C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A057D17"/>
+    <w:nsid w:val="70D265EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="069AA8A6"/>
+    <w:tmpl w:val="CF8CEE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BDF10B3"/>
+    <w:nsid w:val="726A2667"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE9E30A4"/>
+    <w:tmpl w:val="1F58F20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D191B2B"/>
+    <w:nsid w:val="73265C6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3B6173A"/>
+    <w:tmpl w:val="1EDAD3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70316AA6"/>
+    <w:nsid w:val="75091F08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76CAB1A4"/>
+    <w:tmpl w:val="539A95DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CA63198"/>
+    <w:nsid w:val="7A1B2E9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B308970"/>
+    <w:tmpl w:val="88187BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E431960"/>
+    <w:nsid w:val="7AFD0E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5540826"/>
+    <w:tmpl w:val="EF122E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
-[...53 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="35"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3060,50 +3060,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
+    <w:rsid w:val="002016E0"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -3163,51 +3164,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C85DD3"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4278,61 +4278,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C85DD3"/>
+    <w:rsid w:val="002016E0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C85DD3"/>
+    <w:rsid w:val="002016E0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{244892AF-9B07-455D-919F-54A36A53F390}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{991B1612-FAFD-477F-96A8-5D193A433AF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>383</Words>
   <Characters>2188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>