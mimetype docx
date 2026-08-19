--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6E4493D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6406101C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002016E0">
+            <w:r w:rsidRPr="00292922">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈昭明</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57E8BD5A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+          <w:p w14:paraId="706EB16B" w14:textId="57A4EF6B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002016E0">
+            <w:r w:rsidRPr="00292922">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="16B51784" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+          <w:p w14:paraId="6199424A" w14:textId="6D81AF44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002016E0">
+            <w:r w:rsidRPr="00292922">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1152 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3C53D30F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+          <w:p w14:paraId="4F910ACA" w14:textId="232DA3EA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002016E0">
+            <w:r w:rsidRPr="00292922">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="539642A0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1F0D888D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4686C4E6" wp14:editId="3EDA02AE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="653C5C8B" wp14:editId="6F19F131">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="76D4B173" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002016E0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="28F6042D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002016E0">
+            <w:r w:rsidRPr="00292922">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈昭明律师是香港办事处的合伙人，他拥有高等法院律师执业资格。陈律师是资本市场事务、并购交易及企业融资交易专家，并参与经办了多宗在香港和伦敦进行的首次公开发行。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0691173B" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="250EC8AB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1219 +438,1219 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0064CDAA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="6BF7B5AE" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾代表多家中国国有企业在香港的融资项目，在电信业，地产业及零售食品业具有相当丰富的经验。陈律师还是北京市青年联合会成员和香港地区召集人。陈律师经常被邀请作为由香港联交所、香港特许秘书公会和国务院港澳事务办公室主办的各种与上市规则相关的主题研讨会的演讲人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4014390A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="19FDB259" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国际权威的《钱伯斯与合伙人：钱伯斯亚洲指南排行榜》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHAMBERS AND PARTNERS: CHAMBERS ASIA GUIDE RANKINGS）及《国际金融法律评论1000佳》（IFLR1000）等主要律师名录中，陈律师被评为香港公司业务 /并购业务及资本市场业务杰出律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1779D05C" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="1565144B" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EFC5DA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="47F5B477" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ED7B06" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="05EC8083" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和美医疗控股有限公司（一家私立妇产科专科医院集团）经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联合交易所有限公司主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA19D5C" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="536ABD72" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为保荐人的中银国际亚洲有限公司及花旗环球金融亚洲有限公司经办伟能集团国际控股有限公司在香港联合交易所有限公司主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.08亿美元的第一上市及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01517877" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="20F9DD6F" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司约</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元在香港联交所主板进行的第一上市和普通股全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053FA602" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="3C325C25" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表澳门领先的娱乐场及娱乐场博彩设施拥有者之一澳门励骏创建有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.82亿美元股份全球发行及在香港联交所主板上市的有关事宜代表五洲国际控股有限公司经办其2亿美元在香港的首次公开发行事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41120988" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="69789D82" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新晨中国动力控股有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿港元在香港公开发售和全球发行事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558F2FB7" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="58C26A02" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利经办华油能源集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7千万美元的首次公开发行，以及在香港联合交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8719DF" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="4B57EAE5" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗集团作为独家保荐人经办中国多金属矿业有限公司的根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的1.42亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2A14A5" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="31F0922C" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地第一上市的地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B4A27A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="108A89C1" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17亿美元的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C41668" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="07EA1AC0" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独家保荐人麦格理经办中国动物保健品以介绍形式在香港联合交易所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A296788" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="1052E866" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通集团、中银国际及德意志银行经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MI能源控股有限公司11亿元港币的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BC3541" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="1AE952B8" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行及美林经办的明发集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的全球发行及其股份在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682709BC" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="5F2B6178" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NIDERA B.V.（一家荷兰粮食贸易商）经办其向中粮集团公司的子公司中粮集团（香港）有限公司出售多数股权的有关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D20C48" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="260CD2CB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国际金融有限公司经办中国通信服务股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.42亿美元的第二次全球发行及其H股在香港联交所的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36352DB3" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="362691CA" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商瑞银集团、高盛和法国巴黎银行经办中国旺旺控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.3亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FDA64F" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="7B5E83D7" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美林集团和德意志银行经办小肥羊集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4242ECD5" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="4F2473D0" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D0CA8E" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="59DB0D52" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（港交所股份代号：0365）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3559A1" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="09EF439B" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨中国汽车控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1114）宝马集团出售华晨宝马汽车有限公司25%的股权，总值人民币290亿元，构成香港上市规则项下的一次非常重大的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099975DA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="0A3D8D36" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030）的控股股东经办其拟议价值在6.61亿美元私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A82F149" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="6AFE4CD8" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盈德气体公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2168）的董事会独立委员会经办拟对该公司的竞争性收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FA7CEA" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="39A451AB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊利集团经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿美元收购中国圣牧有机奶业有限公司（一家香港上市公司）的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570AF0AF" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="5A3D3C16" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63284776" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="15D4F4DF" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司凤凰医疗集团经办其约</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿美元收购中信医疗健康产业集团有限公司医院事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7D9A40" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="7CB1B4B9" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办阿里健康信息技术有限公司反向收购一个医疗业务及在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE13434" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="26818AF1" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地地产有限公司（一家前香港上市公司），进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50408ED6" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="32AC224D" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OCEANIC GOLD GLOBAL LIMITED经办收购GIOCHI PREZIOSI S.P.A.之49%股权的事宜，GIOCHI PREZIOSI S.P.A.是欧洲久负盛名的玩具制造商及分销商，交易总对价为6,150万欧元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633492BC" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="5CCDE463" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HAINAN FIRST CAPITAL经办其对赛晶电力电子集团有限公司（港交所股份代号：580）多数股权收购，涉及上市规则第14章</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78398E36" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="5BC561D6" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNITED TECHNOLOGY经办其以 2.47亿美元的价格收购海湾控股有限公司（GST HOLDINGS LTD）。该收购要约为自愿作出的全面要约，进行该收购的条件是获得包括中国反垄断申报在内的相关政府批准或同意</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F193CC1" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="45F4CABD" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>450）向CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免（Whitewash Waiver），从而使得CVC Asia Pacific Limited在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2EC2D5" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="4E98CFBB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行认购在香港上市的中国镍资源的可转换债券，以资助在印尼铁矿之收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4015366F" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="5BBD51EA" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2FA527" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="2D3724F1" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KEBLE学院，法理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663E762A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="5F6BEE2D" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学，政治学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EB8C63" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="0133B7BD" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521F0A09" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="556035BA" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDAF80A" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="4285A052" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC634D6" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="499DCF47" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A13ED7" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="01B887A6" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD2636E" w14:textId="77777777" w:rsidR="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="452E4E34" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7B3D3E43" w:rsidR="00A46A04" w:rsidRPr="002016E0" w:rsidRDefault="002016E0" w:rsidP="002016E0">
+    <w:p w14:paraId="4F0A196B" w14:textId="1C7B0D04" w:rsidR="00A46A04" w:rsidRPr="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002016E0">
+      <w:r w:rsidRPr="00292922">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002016E0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00292922" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1856,323 +1856,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02977CF3"/>
+    <w:nsid w:val="012E0218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAF270AA"/>
+    <w:tmpl w:val="B418B4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D30EE1"/>
+    <w:nsid w:val="07C96096"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="957AFD38"/>
+    <w:tmpl w:val="C068D200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B305B18"/>
+    <w:nsid w:val="095369C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="900A606E"/>
+    <w:tmpl w:val="6F5CA240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B821985"/>
+    <w:nsid w:val="0DF8248B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF122E7E"/>
+    <w:tmpl w:val="47F62AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C537DB3"/>
+    <w:nsid w:val="13764D7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DF68280"/>
+    <w:tmpl w:val="075495E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5E563D"/>
+    <w:nsid w:val="13C067D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAE44994"/>
+    <w:tmpl w:val="86D65280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E940298"/>
+    <w:nsid w:val="1BAC491D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B2CDD8E"/>
+    <w:tmpl w:val="F77C121C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D10BCA"/>
+    <w:nsid w:val="1EDC20F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B6AF1E4"/>
+    <w:tmpl w:val="4538090E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246869D1"/>
+    <w:nsid w:val="1F6F23DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9CA7900"/>
+    <w:tmpl w:val="1EDAE12E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26293C38"/>
+    <w:nsid w:val="22303DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0246D72"/>
+    <w:tmpl w:val="C040095A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29D45BFC"/>
+    <w:nsid w:val="23412F00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50B4A0F6"/>
+    <w:tmpl w:val="D95AD868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B396876"/>
+    <w:nsid w:val="24260675"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4196628C"/>
+    <w:tmpl w:val="584EFF20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8F14BF"/>
+    <w:nsid w:val="249E7E13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE6E821C"/>
+    <w:tmpl w:val="60D65EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26554CBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CE2282C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C057D4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C88C28BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CA911A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D07CA016"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1D508C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24D6A0E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EC041D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CC033E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2241,810 +2346,705 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AA2EF4"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347B1560"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C0C8966"/>
+    <w:tmpl w:val="97D07BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C60000"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FC5C66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD7CF7E8"/>
+    <w:tmpl w:val="B8CC0A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346A7ABB"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8026C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5608DEB8"/>
+    <w:tmpl w:val="1F28A126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3E836DBD"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="429C125A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DCE52AE"/>
+    <w:tmpl w:val="7BBC7F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454D4F30"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="490A5156"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="403ED6C0"/>
+    <w:tmpl w:val="6F5CA240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C05F3E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB8179E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C367D20"/>
+    <w:tmpl w:val="0686A374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D02DB9"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F34FD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51405434"/>
+    <w:tmpl w:val="45D6A390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48133804"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54FF0908"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="833281AC"/>
+    <w:tmpl w:val="AC408A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBF23B8"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="568624EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7B421FE"/>
+    <w:tmpl w:val="565EE0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515A2D2E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57621ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4268DC5A"/>
+    <w:tmpl w:val="E068AC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D9108F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D61E8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="196244BA"/>
+    <w:tmpl w:val="B47ED2C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58D40134"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F743FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="482C2D48"/>
+    <w:tmpl w:val="5F082218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FF93079"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63FF0030"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C26AD2DC"/>
+    <w:tmpl w:val="711E1F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61303FB4"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="694A1611"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA5ECC68"/>
+    <w:tmpl w:val="44143FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629952BC"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A6029D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECE6BD68"/>
+    <w:tmpl w:val="88302152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662018D0"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7D7DEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B685FC6"/>
+    <w:tmpl w:val="FDD0B5F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6637275E"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D8607D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC04A7E0"/>
+    <w:tmpl w:val="7D3CEF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670A438D"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70716A26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52EA4A78"/>
+    <w:tmpl w:val="44C81226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F531EC1"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2673E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FBE9C82"/>
+    <w:tmpl w:val="E698F6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D265EA"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EC0694F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF8CEE52"/>
+    <w:tmpl w:val="A44EC5C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
-[...23 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
-[...32 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="26">
-[...2 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3060,59 +3060,59 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
-    <w:rsid w:val="002016E0"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
+    <w:rsid w:val="00292922"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
@@ -4278,61 +4278,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002016E0"/>
+    <w:rsid w:val="00292922"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002016E0"/>
+    <w:rsid w:val="00292922"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{991B1612-FAFD-477F-96A8-5D193A433AF2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60DC518D-986A-4AD1-AAC9-CF03D2CD2EA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>383</Words>
   <Characters>2188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>