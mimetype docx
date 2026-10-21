--- v2 (2026-08-19)
+++ v3 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6406101C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1DD18C8E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E078F" w:rsidP="009E078F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00292922">
+            <w:r w:rsidRPr="009E078F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈昭明</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57A4EF6B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
+          <w:p w14:paraId="706EB16B" w14:textId="0B09DA4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E078F" w:rsidP="009E078F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00292922">
+            <w:r w:rsidRPr="009E078F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6D81AF44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
+          <w:p w14:paraId="6199424A" w14:textId="1407ECED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E078F" w:rsidP="009E078F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00292922">
+            <w:r w:rsidRPr="009E078F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1152 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="232DA3EA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="00292922">
+          <w:p w14:paraId="4F910ACA" w14:textId="0F1901BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E078F" w:rsidP="009E078F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00292922">
+            <w:r w:rsidRPr="009E078F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1F0D888D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="35750BCC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E078F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="653C5C8B" wp14:editId="6F19F131">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66524F73" wp14:editId="57237BBC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="28F6042D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00292922" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4D6467A2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009E078F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00292922">
+            <w:r w:rsidRPr="009E078F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈昭明律师是香港办事处的合伙人，他拥有高等法院律师执业资格。陈律师是资本市场事务、并购交易及企业融资交易专家，并参与经办了多宗在香港和伦敦进行的首次公开发行。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250EC8AB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7464D068" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1219 +438,1219 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF7B5AE" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="5A8DCC5D" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾代表多家中国国有企业在香港的融资项目，在电信业，地产业及零售食品业具有相当丰富的经验。陈律师还是北京市青年联合会成员和香港地区召集人。陈律师经常被邀请作为由香港联交所、香港特许秘书公会和国务院港澳事务办公室主办的各种与上市规则相关的主题研讨会的演讲人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FDB259" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="6A141DF4" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国际权威的《钱伯斯与合伙人：钱伯斯亚洲指南排行榜》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHAMBERS AND PARTNERS: CHAMBERS ASIA GUIDE RANKINGS）及《国际金融法律评论1000佳》（IFLR1000）等主要律师名录中，陈律师被评为香港公司业务 /并购业务及资本市场业务杰出律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1565144B" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="62507A84" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F5B477" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="22BD9073" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EC8083" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="16986060" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和美医疗控股有限公司（一家私立妇产科专科医院集团）经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联合交易所有限公司主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536ABD72" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="25DA0261" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为保荐人的中银国际亚洲有限公司及花旗环球金融亚洲有限公司经办伟能集团国际控股有限公司在香港联合交易所有限公司主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.08亿美元的第一上市及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F9DD6F" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="0BE77E89" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元在香港联交所主板进行的第一上市和普通股全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C325C25" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="75D0BC56" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表澳门领先的娱乐场及娱乐场博彩设施拥有者之一澳门励骏创建有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.82亿美元股份全球发行及在香港联交所主板上市的有关事宜代表五洲国际控股有限公司经办其2亿美元在香港的首次公开发行事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69789D82" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="7A6CD708" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新晨中国动力控股有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿港元在香港公开发售和全球发行事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C26A02" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="399BDB17" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利经办华油能源集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7千万美元的首次公开发行，以及在香港联合交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B57EAE5" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="05624548" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗集团作为独家保荐人经办中国多金属矿业有限公司的根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的1.42亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F0922C" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="42E17416" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地第一上市的地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108A89C1" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="5D04FD43" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17亿美元的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EA1AC0" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="54DB9DC1" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独家保荐人麦格理经办中国动物保健品以介绍形式在香港联合交易所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1052E866" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="021E3859" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通集团、中银国际及德意志银行经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MI能源控股有限公司11亿元港币的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE952B8" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="3C1FFC7A" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行及美林经办的明发集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的全球发行及其股份在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2B6178" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="527B0AA0" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NIDERA B.V.（一家荷兰粮食贸易商）经办其向中粮集团公司的子公司中粮集团（香港）有限公司出售多数股权的有关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260CD2CB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="7050B892" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国际金融有限公司经办中国通信服务股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.42亿美元的第二次全球发行及其H股在香港联交所的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362691CA" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="16453B3B" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商瑞银集团、高盛和法国巴黎银行经办中国旺旺控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.3亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5E83D7" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="49898486" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美林集团和德意志银行经办小肥羊集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2473D0" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="15A4FCC6" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DB0D52" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="25675152" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（港交所股份代号：0365）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EF439B" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="568C6FC3" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨中国汽车控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1114）宝马集团出售华晨宝马汽车有限公司25%的股权，总值人民币290亿元，构成香港上市规则项下的一次非常重大的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3D8D36" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="791C0572" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030）的控股股东经办其拟议价值在6.61亿美元私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFE4CD8" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="52CE4456" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盈德气体公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2168）的董事会独立委员会经办拟对该公司的竞争性收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A451AB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="67A06E99" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊利集团经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿美元收购中国圣牧有机奶业有限公司（一家香港上市公司）的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3D3C16" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="7DF3495E" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D4F4DF" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="454E0D30" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司凤凰医疗集团经办其约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿美元收购中信医疗健康产业集团有限公司医院事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB1B4B9" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="3156CADC" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办阿里健康信息技术有限公司反向收购一个医疗业务及在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26818AF1" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="5F3B7D17" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地地产有限公司（一家前香港上市公司），进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AC224D" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="361EAFF9" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OCEANIC GOLD GLOBAL LIMITED经办收购GIOCHI PREZIOSI S.P.A.之49%股权的事宜，GIOCHI PREZIOSI S.P.A.是欧洲久负盛名的玩具制造商及分销商，交易总对价为6,150万欧元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCDE463" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="29BE9844" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HAINAN FIRST CAPITAL经办其对赛晶电力电子集团有限公司（港交所股份代号：580）多数股权收购，涉及上市规则第14章</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC561D6" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="271062E2" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNITED TECHNOLOGY经办其以 2.47亿美元的价格收购海湾控股有限公司（GST HOLDINGS LTD）。该收购要约为自愿作出的全面要约，进行该收购的条件是获得包括中国反垄断申报在内的相关政府批准或同意</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F4CABD" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="29D28288" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>450）向CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免（Whitewash Waiver），从而使得CVC Asia Pacific Limited在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E98CFBB" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="7168C943" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行认购在香港上市的中国镍资源的可转换债券，以资助在印尼铁矿之收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBD51EA" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="5E7B573E" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3724F1" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="5BC73E1C" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KEBLE学院，法理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6BEE2D" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="68B050E2" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学，政治学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0133B7BD" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="1D1D02CA" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556035BA" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="4C2C6344" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4285A052" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="697B5AFC" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499DCF47" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="5BB30229" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B887A6" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="01AAA7B7" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452E4E34" w14:textId="77777777" w:rsidR="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="17DBBC3F" w14:textId="77777777" w:rsidR="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1C7B0D04" w:rsidR="00A46A04" w:rsidRPr="00292922" w:rsidRDefault="00292922" w:rsidP="00292922">
+    <w:p w14:paraId="4F0A196B" w14:textId="63D18245" w:rsidR="00A46A04" w:rsidRPr="009E078F" w:rsidRDefault="009E078F" w:rsidP="009E078F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292922">
+      <w:r w:rsidRPr="009E078F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00292922" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009E078F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1856,1195 +1856,1195 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012E0218"/>
+    <w:nsid w:val="029E13F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B418B4DA"/>
+    <w:tmpl w:val="AC3E72E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C96096"/>
+    <w:nsid w:val="03E355C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C068D200"/>
+    <w:tmpl w:val="A6D6C9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095369C8"/>
+    <w:nsid w:val="045726A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F5CA240"/>
+    <w:tmpl w:val="B0AA102C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF8248B"/>
+    <w:nsid w:val="0ECF50C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47F62AFC"/>
+    <w:tmpl w:val="21284D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13764D7A"/>
+    <w:nsid w:val="0FAB43E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="075495E8"/>
+    <w:tmpl w:val="27847B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C067D3"/>
+    <w:nsid w:val="13D802FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86D65280"/>
+    <w:tmpl w:val="C2AAA62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAC491D"/>
+    <w:nsid w:val="148867A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F77C121C"/>
+    <w:tmpl w:val="7FEAA874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDC20F3"/>
+    <w:nsid w:val="14954340"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4538090E"/>
+    <w:tmpl w:val="16BEF05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6F23DB"/>
+    <w:nsid w:val="15B741BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EDAE12E"/>
+    <w:tmpl w:val="611CC730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22303DCE"/>
+    <w:nsid w:val="180664FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C040095A"/>
+    <w:tmpl w:val="A5FE8618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23412F00"/>
+    <w:nsid w:val="18FA60B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D95AD868"/>
+    <w:tmpl w:val="A7781BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24260675"/>
+    <w:nsid w:val="19A173DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="584EFF20"/>
+    <w:tmpl w:val="1EA279D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="249E7E13"/>
+    <w:nsid w:val="1B276E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60D65EE6"/>
+    <w:tmpl w:val="47BC738C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26554CBC"/>
+    <w:nsid w:val="1CB91C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CE2282C"/>
+    <w:tmpl w:val="7D48BB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C057D4C"/>
+    <w:nsid w:val="2D863545"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C88C28BC"/>
+    <w:tmpl w:val="AAFE7E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA911A5"/>
+    <w:nsid w:val="2E704092"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D07CA016"/>
+    <w:tmpl w:val="3BC444E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1D508C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3553786B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24D6A0E4"/>
+    <w:tmpl w:val="0C521244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EC041D7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36BD4243"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CC033E0"/>
+    <w:tmpl w:val="F3D84D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347B1560"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BDD604A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97D07BD4"/>
+    <w:tmpl w:val="548A8952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34FC5C66"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="421C6AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8CC0A90"/>
+    <w:tmpl w:val="CE1EF1D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8026C8"/>
+    <w:nsid w:val="44232379"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F28A126"/>
+    <w:tmpl w:val="76BEE18C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429C125A"/>
+    <w:nsid w:val="4C093A29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BBC7F02"/>
+    <w:tmpl w:val="5DB6A868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="490A5156"/>
+    <w:nsid w:val="51323A3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F5CA240"/>
+    <w:tmpl w:val="4CB653B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB8179E"/>
+    <w:nsid w:val="53AA77F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0686A374"/>
+    <w:tmpl w:val="7BF0330A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F34FD3"/>
+    <w:nsid w:val="54046EDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45D6A390"/>
+    <w:tmpl w:val="F0A241A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54FF0908"/>
+    <w:nsid w:val="55850895"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC408A14"/>
+    <w:tmpl w:val="6582903A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568624EF"/>
+    <w:nsid w:val="57326214"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="565EE0F4"/>
+    <w:tmpl w:val="83F24ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57621ADC"/>
+    <w:nsid w:val="573F41BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E068AC58"/>
+    <w:tmpl w:val="9086F934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D61E8D"/>
+    <w:nsid w:val="590E3FD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B47ED2C4"/>
+    <w:tmpl w:val="EEFCDEB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F743FD1"/>
+    <w:nsid w:val="5B51072C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F082218"/>
+    <w:tmpl w:val="5A8C3D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FF0030"/>
+    <w:nsid w:val="622502AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="711E1F96"/>
+    <w:tmpl w:val="D4FA1C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="694A1611"/>
+    <w:nsid w:val="69634492"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44143FC8"/>
+    <w:tmpl w:val="98020A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A6029D9"/>
+    <w:nsid w:val="6F427C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88302152"/>
+    <w:tmpl w:val="B15C8E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7D7DEA"/>
+    <w:nsid w:val="74D56E79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDD0B5F4"/>
+    <w:tmpl w:val="FFBA2C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D8607D8"/>
+    <w:nsid w:val="75AB6FBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D3CEF2E"/>
+    <w:tmpl w:val="4162A91A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70716A26"/>
+    <w:nsid w:val="75F204CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44C81226"/>
+    <w:tmpl w:val="EEFCDEB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D2673E0"/>
+    <w:nsid w:val="77E25A48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E698F6C4"/>
+    <w:tmpl w:val="238E80AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EC0694F"/>
+    <w:nsid w:val="791C79E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A44EC5C0"/>
+    <w:tmpl w:val="E22E8E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
-[...5 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="20">
-[...5 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3068,51 +3068,50 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
-    <w:rsid w:val="00292922"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
@@ -3145,50 +3144,51 @@
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
+    <w:rsid w:val="009E078F"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
@@ -4278,61 +4278,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292922"/>
+    <w:rsid w:val="009E078F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00292922"/>
+    <w:rsid w:val="009E078F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4618,60 +4618,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60DC518D-986A-4AD1-AAC9-CF03D2CD2EA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0698D96-0298-4401-99DC-6692BD350B12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>383</Words>
   <Characters>2188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>