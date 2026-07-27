--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -36,180 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="51F33066" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BFB939C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004F47DD">
+            <w:r w:rsidRPr="00D340BA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>汪晓月</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="56273217" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+          <w:p w14:paraId="2219EAF9" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRPr="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="00D340BA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>上海</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EB16B" w14:textId="57580688" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004F47DD">
+            <w:r w:rsidRPr="00D340BA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F47DD">
-[...7 lines deleted...]
-            </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="38B9931E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+          <w:p w14:paraId="6199424A" w14:textId="66FF7276" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004F47DD">
+            <w:r w:rsidRPr="00D340BA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5976/+852 3749 1157 / +86 136 0173 6085/+852 6366 2062 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="424DBBEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+          <w:p w14:paraId="4F910ACA" w14:textId="70D6F7A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004F47DD">
+            <w:r w:rsidRPr="00D340BA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>maria.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4607FB2E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F47DD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1A0EE4D4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D340BA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B3BEEC0" wp14:editId="1D3FAD5C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="486D4AB1" wp14:editId="2829DCD8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="126A88D9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F47DD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2BFB0AC6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D340BA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004F47DD">
+            <w:r w:rsidRPr="00D340BA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>汪晓月律师专门从事房地产交易，包括复杂的并购、合营、融资、处置及项目开发和管理。汪律师同时拥有丰富的跨境融资交易经验，包括并购</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F47DD">
+            <w:r w:rsidRPr="00D340BA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/杠杆融资、房地产融资、结构性贷款以及一般公司融资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -370,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714F8ECF" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="446AA485" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -455,1409 +466,1409 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73293391" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="6E02BBF2" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4A1E35" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="6EA0DAAD" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1527B8A5" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="35334A61" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际机构投资者处理其与颢腾投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sigma Delta Partners Investment）搭建合资平台以收购北京悦秀城商业综合体项目的相关事宜。该交易涉及设立上层单一目的基金和合资公司，收购及相关融资等多方面事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B788A9" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="55789DE2" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丝路地产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SilkRoad Property Partners）处理其从万科集团收购上海两座社区商场以及融资的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFF392B" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="3E373A07" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平投资处理处理其向与城市更新运营商创邑（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Creater）的合资平台进行的高达3亿美元的投资的相关事宜。合资平台旨在收购和重建中国一线城市的房地产项目，将陈旧和未充分利用的建筑物转作现代办公，零售和展览用途</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26158A65" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="73632ACF" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利房地产基金处理其向易商红木集团建立的境外</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPV处置江苏无锡某物流中心所有权益的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526D6C0C" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="52598178" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利房地产基金处理其向某香港卖方收购广东东莞某物流中心所有权益的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30864D0F" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="36E73220" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝恩投资信贷处理其认购东久中国发行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿美元可转债的相关事宜；东久中国是一家由华平共同建立的中国领先的综合性工业地产和服务平台提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE13B70" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="23516806" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊藤忠商事处理其从与丰树建立的多个境外合资企业退出的相关事宜，该等合资企业在中国众多城市经营物流地产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395950B4" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="464C9CE5" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KHI（一家香港私募投资基金）处理其收购位于上海市静安区静安寺的甲级写字楼富邦晶品大厦的多数权益以及与卖方合资的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791B9C64" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="669821B7" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏利（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Manulife）的多家实体与其他投资者组建境外投资平台，该平台由瑞安房地产管理，旨在收购和投资中国的核心商业房地产资产，其第一笔收购的资产为企业天地5座（位于上海新天地的甲级写字楼）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6672A011" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="1FA7AFC5" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表普洛斯中国处理其拟从光大持有和运营的房地产投资部门</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EBA收购物流地产投资组合的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C50BAAE" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="4E8F0EF6" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丝路地产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SilkRoad Property Partners）处理其以人民币5.27亿元从某新加坡房地产开发、投资和资本管理公司的中国子公司融资收购上海闵行某办公楼的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AC3E50" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="0DB0C49E" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由纽交所上市的商业地产公司仲量联行的投资部门领盛投资管理公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LaSalle Investment Management）管理的房地产基金，处理其向首峰资金管理公司（Alpha Investment Partners）收购位于上海虹口区的一幢31层高的甲级写字楼事宜。首峰资金由吉宝集团资产管理部门吉宝资本管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BCA870" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="63072D4B" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助贝莱德地产代表的客户处理其拟从保德信金融集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prudential Financial）旗下的PGIM房地产公司收购位于中国上海市长宁区的两幢甲级办公楼的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D672BA" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="58B238CC" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊藤忠商事与丰树集团建立多个境外合资企业，其在中国各个城市经营着</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14个以上的物流地产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517C6FC0" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="4F6605F2" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield）处理其对中国新天地可转换永久证券的5亿美元上市前投资（可再认购2.5亿美元）。中国新天地是瑞安房地产集团的境外控股公司，对位于上海黄金地段的多项房地产资产享有权益，具体包括新天地、企业天地1号楼、企业天地2号楼、新天地时尚和虹桥枢纽开发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8A1C95" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="14859F2B" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利房地产基金处理其与某中国领先的物流运营商共同设立合资企业的事宜。该合资企业将作为平台在中国设立多个国际标准物流中心。首个物流中心将设于浙江杭州</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622F6EB6" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="1E48C1AF" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表橡树资本处理其认购某中国领先的房地产开发商和运营商股票的事宜，该公司间接持有中国的商业和工业园区</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255747AD" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="506751A4" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯龙瑞处理其与多位投资者合作投资香港办公楼开发项目事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A38731" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="56D2F876" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表麦格理，一家在中国各地拥有各种零售物业资产的投资和资产经理人，处理其收购位于重庆的一家大型购物中心事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF26280" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="6F520115" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门处理其对中国上海某大型国有开发公司设立并全资拥有的多个项目公司股权的收购。这些项目公司拥有众多前滩滨江地区的土地，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年该地区举办了上海世博会。该区域将会被发展成一个新的商圈，大部分上海市政府部门的总部将会设立于此</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4097D5AD" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="12817AB2" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门处理其对中国某大型国有房地产公司的合营安排。该项交易是关于其对中国上海市江湾区某多用途房地产开发项目的联合投资，涉及合营安排及多个司法管辖区</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69736E30" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="4FD54045" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18627482" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="07BC1111" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金的一家子公司处理其向中国银行澳门分行获取融资以收购中国领先的工程机械集团徐工集团工程机械有限公司（徐工集团）的股权的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04271960" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="309B41F5" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AEW牵头的财团处理其收购北京某商业综合体相关事宜，交易金额为27亿元人民币，融资结构为境内外平行贷款结构，均由中国民生银行提供</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7257C6" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="782D063C" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行股份有限公司香港分行处理其作为贷款行向珠海港香港有限公司（珠海市人民政府国有资产监督管理委员会间接全资持股的子公司）提供贷款融资，以通过自愿性有条件全面现金要约以</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21.1亿港币对兴华港口控股有限公司（港交所代码：01990）进行私有化的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CF23A6" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="5D1B2650" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行股份有限公司香港分行处理其作为贷款行向</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Optical Alpha Limited以及 Optical Beta Limited提供贷款融资，以通过开曼群岛公司法项下的协议安排方式对昂纳科技（集团）有限公司（港交所代码：00877）进行私有化的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C22153" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="582856DC" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人财团处理其要约收购香港联交所上市公司白马户外媒体（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clear Media Limited）所有股份的融资事宜。该财团由白马户外媒体CEO韩先生（40％）、蚂蚁金服（30％）、德高集团（23％）以及China Wealth Growth Fund III L.P.（7％）组成</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B4F97E" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="74392F3D" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行处理其作为安排行、贷款行和代理行向華電有限公司（中国电子有限公司间接持有的全资子公司）提供贷款融资，以通过百慕大公司法项下的协议安排方式以高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>46.4亿港元对冠捷科技有限公司（TPV，联交所：903；新交所：T18）进行私有化交易的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF1FD38" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="7FF8572D" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助贝莱德地产代表的客户处理其拟从保德信金融集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prudential Financial）旗下的PGIM房地产公司收购位于中国上海市长宁区的两幢甲级办公楼的并购融资事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E7B947" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="759BFC12" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表麦格理处理其拟从某国际融资团就收购重庆某商场的并购融资事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75519350" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="331972AC" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行及其他贷款人处理其对中国南京市南京国际金融中心进行的境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/境外融资事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5A9685" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="7EE6CBD1" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一组借款人处理其对中国大连某高档住宅进行境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/境外融资时向渣打银行及其他融资机构贷款的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C22284" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="50C50A32" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际房地产基金处理为中国北京某酒店式公寓向德国地金银行进行的境内贷款再融资事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEA5343" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="1A29F3E7" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国地金银行亚洲有限公司和德国地金银行处理对收购世纪商贸广场的优先贷款额度融资事宜。世纪商贸广场是中国上海一座国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A级办公楼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E16E82" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="154D50EF" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国地金银行亚洲有限公司和德国地金银行处理对中国房地产机会（上海中环广场）有限公司提供的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.07亿美元再融资事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502F5D73" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="2D1E11EA" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际房地产基金处理其通过可转换贷款对中国广州市中国某大型房地产开发公司进行的投资事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0093CCD5" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="34FD97D8" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行上海和香港分行处理向嘉吉公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cargill Inc.）提供境内/境外融资事宜，该项融资用于收购中国某开发公司，该公司拥有位于中国上海市中心的某项商业地产（即豫园天地）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683AE934" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="7767462A" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雷曼兄弟处理向</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Max Orient提供境外融资事宜，融资用于收购上海嘉汇达房地产开发经营有限公司30%的股权。该公司拥有位于中国上海淮海中路的嘉华国际中心   *部分交易为在加入方达前处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8E41EB" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="03C0C1F7" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4106D097" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="6E530F85" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>悉尼大学，税务法学位证书，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE4CEF3" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="10BC9250" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新南威尔士大学，法律学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B0C790" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="22FD7DDA" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新南威尔士大学，会计商学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E551050" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="2D4EDA97" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DCA188" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="32041B98" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州及维多利亚律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6057070E" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="7CAC2C4D" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B371AD" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="11F70EC2" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC34E81" w14:textId="77777777" w:rsidR="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="5B35977F" w14:textId="77777777" w:rsidR="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汪律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年作为合伙人加入方达，在加入方达之前，汪律师曾在英国安理律师事务所（Allen  Overy LLP）以及美国美富律师事务所（Morrison  Foerster）的上海代表处从业超过12年，包括担任合伙人及首席代表。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1F12B5F7" w:rsidR="00A46A04" w:rsidRPr="004F47DD" w:rsidRDefault="004F47DD" w:rsidP="004F47DD">
+    <w:p w14:paraId="4F0A196B" w14:textId="425B9C45" w:rsidR="00A46A04" w:rsidRPr="00D340BA" w:rsidRDefault="00D340BA" w:rsidP="00D340BA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汪律师被</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015-2019年版《钱伯斯亚太指南》评为中国房地产领域国际律所中的领先律师，并还曾被2018年《中国法律与实践》评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度杰出房地产与建筑工程律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。 汪律师被《国际金融法律评论》（IFLR1000）评为2020年银行业务领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高度评价律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（highly regarded lawyer）。她还被2018年《亚太法律500强》在公司/并购、私募风投及房地产三个领域列为推荐律师。汪律师还被《ALB亚洲法律杂志》评为2016年度15位中国最佳女律师之一，此次奖项用以表彰她以客户为中心的工作风格，她</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F47DD">
+      <w:r w:rsidRPr="00D340BA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的专业成就和所参与的重大交易，以及她多年的执业经历。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F47DD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D340BA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2063,386 +2074,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00ED2EEB"/>
+    <w:nsid w:val="00656064"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CBE7C14"/>
+    <w:tmpl w:val="59E29982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016A7670"/>
+    <w:nsid w:val="00CF44C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95D0CBA0"/>
+    <w:tmpl w:val="84ECF1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0259509C"/>
+    <w:nsid w:val="04DA3DB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6FC5118"/>
+    <w:tmpl w:val="531CE8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0462441A"/>
+    <w:nsid w:val="06005AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB926044"/>
+    <w:tmpl w:val="DFC4F498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A285C78"/>
+    <w:nsid w:val="09DF711D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B642CE"/>
+    <w:tmpl w:val="36969228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10AD7A39"/>
+    <w:nsid w:val="0A7F6AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AF0706E"/>
+    <w:tmpl w:val="43661F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CB6C78"/>
+    <w:nsid w:val="0F252718"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E12F660"/>
+    <w:tmpl w:val="4E2C7D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11373073"/>
+    <w:nsid w:val="109B40CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6E23F0C"/>
+    <w:tmpl w:val="9F0C0862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11A06005"/>
+    <w:nsid w:val="13776C61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8822804"/>
+    <w:tmpl w:val="50ECD4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15CD7EAC"/>
+    <w:nsid w:val="13F25E00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0EA630A"/>
+    <w:tmpl w:val="B6AA4030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199F2165"/>
+    <w:nsid w:val="1D870228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB6CDDE2"/>
+    <w:tmpl w:val="077454F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26250510"/>
+    <w:nsid w:val="215E55C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37CE621C"/>
+    <w:tmpl w:val="4DC2823E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26536E4B"/>
+    <w:nsid w:val="22B77C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7E2F17C"/>
+    <w:tmpl w:val="D8D86B92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266071FC"/>
+    <w:nsid w:val="29EE599E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="830AB9C2"/>
+    <w:tmpl w:val="5976719A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DFF5D82"/>
+    <w:nsid w:val="2C3364A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0650AB6E"/>
+    <w:tmpl w:val="A372EE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E011FC9"/>
+    <w:nsid w:val="2E0F3D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5502F50"/>
+    <w:tmpl w:val="072EB756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E40169D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47202BD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2511,915 +2543,894 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30210E84"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30AC035F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B642CE"/>
+    <w:tmpl w:val="B6240C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C22BDB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323846B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0287774"/>
+    <w:tmpl w:val="5726C8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353A3298"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B65453E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36BA10A2"/>
+    <w:tmpl w:val="89EA443A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361E5B56"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E283EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E7617D4"/>
+    <w:tmpl w:val="3D7C2C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="364942D2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC54AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72860C3C"/>
+    <w:tmpl w:val="353CA840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA504CA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2F2D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52F63E12"/>
+    <w:tmpl w:val="592ED6A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="413546AF"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="400B1764"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56FC5588"/>
+    <w:tmpl w:val="4A5046FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4168664F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431B225E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6C81EB6"/>
+    <w:tmpl w:val="BFC8D154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F05C74"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44AC5013"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0761C36"/>
+    <w:tmpl w:val="8586DF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45202799"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452F5670"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="372AAC92"/>
+    <w:tmpl w:val="F364CDF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D75EBA"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D77D4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43543B5E"/>
+    <w:tmpl w:val="1206C966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B2F0045"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53134428"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88FE08CE"/>
+    <w:tmpl w:val="7B5C1966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE60991"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C101CF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DC647A0"/>
+    <w:tmpl w:val="670802B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4663CE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F1C7A94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83A6DB94"/>
+    <w:tmpl w:val="7AEAE2AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C55223D"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61BE757F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="725809FC"/>
+    <w:tmpl w:val="ECC02F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F261C85"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64763CFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58808138"/>
+    <w:tmpl w:val="CB26ECA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DC49E6"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67FA3ED1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="700C1798"/>
+    <w:tmpl w:val="C03070FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B71AE7"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="698C5DA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69CAED72"/>
+    <w:tmpl w:val="9B104F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57AD5C6C"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B8F29B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D07E1AA6"/>
+    <w:tmpl w:val="C3D208DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="681B237B"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEE5F32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E31E926C"/>
+    <w:tmpl w:val="597EAA30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699A73F2"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74773C9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63960D24"/>
+    <w:tmpl w:val="13FC23F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DB043DF"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790167FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D04A232"/>
+    <w:tmpl w:val="16029E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBA3A7A"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B31D26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5989200"/>
+    <w:tmpl w:val="9F0C0862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FE274D3"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C342C4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7AA6D1A"/>
+    <w:tmpl w:val="6DE45FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71273C32"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C372AAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C34A74E0"/>
+    <w:tmpl w:val="7C962CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71522E3E"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D753E64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3CC13EA"/>
+    <w:tmpl w:val="11D46246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71FC1A81"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E1F3F95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48003B0"/>
+    <w:tmpl w:val="85246080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="727A036E"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A5659"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE24E84A"/>
+    <w:tmpl w:val="64E66534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="13">
-[...29 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="37">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3464,51 +3475,50 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="004F47DD"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
@@ -3544,50 +3554,51 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
+    <w:rsid w:val="00D340BA"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4653,61 +4664,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F47DD"/>
+    <w:rsid w:val="00D340BA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004F47DD"/>
+    <w:rsid w:val="00D340BA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4993,51 +5004,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3312AE2-783D-4C6A-92A6-DB696F32D525}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28501BD-8B3B-4B8C-A94D-88EE2862569E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>543</Words>
   <Characters>3097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>