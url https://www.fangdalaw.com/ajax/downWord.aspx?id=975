--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="20735BAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+          <w:p w14:paraId="2C4F11E8" w14:textId="48F8C6D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B92642">
+            <w:r w:rsidRPr="00245D9A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈冠兵</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0490BE3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+          <w:p w14:paraId="706EB16B" w14:textId="0AF1596A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B92642">
+            <w:r w:rsidRPr="00245D9A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3FDEDB17" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+          <w:p w14:paraId="6199424A" w14:textId="67FFDE2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B92642">
+            <w:r w:rsidRPr="00245D9A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6387CC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+          <w:p w14:paraId="4F910ACA" w14:textId="5DFB0D55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B92642">
+            <w:r w:rsidRPr="00245D9A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guanbing.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5CF73B60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B92642" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0FDEAE57" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13ADB5D5" wp14:editId="2551D1F8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CD2F64D" wp14:editId="6E404382">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6BB4D892" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B92642" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="033B5D6F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B92642">
+            <w:r w:rsidRPr="00245D9A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈冠兵律师的主要执业领域为破产及债务重组、商事诉讼与仲裁、金融争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC25939" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4431F913" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1292 +438,1292 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AD6BA2" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="6E279F80" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5E9203" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="7A7B9013" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8A6959" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="61CD6DD8" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联合管理人成员主办中国华信能源有限公司、上海华信国际集团有限公司关联企业实质合并破产清算案，该案债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC0B078" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="08D67D59" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人主办大连船舶重工集团海洋工程有限公司重整案，该案债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3393E34B" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="3CBE105D" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人主办上海悦合置业有限公司重整案，该案债务人系房地产开发企业，涉及大量的小业主</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A90F9B" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="2BB0F0C1" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人主办上海市第三中级人民法院受理的第一起破产案件，该案债务规模高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600E581F" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="18A68E28" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为破产管理人，全程参与上海汇裕国际货物运输代理有限公司破产清算案件，并负责其中十余起破产衍生诉讼，该案被列入上海某法院年度白皮书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551CC577" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="6FEEAD5A" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家会计师管理人主办上海地区一起破产重整案件，债务规模约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE99D32" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="1EEF03C6" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为破产管理人，全程参与上海地区数十起破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D985C1C" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="110DA21B" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI公司的境外破产管理人，为其处理境内资产和接管境内子公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D148673" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="77F28408" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为投资人代表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24829A81" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="2D5F7B99" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资方对上市公司重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601005）进行破产重整，负债规模高达400亿元，该案入选全国十大破产典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141AD0BE" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="13159E34" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表地方政府参与某民营企业及其控股的上市公司纾困项目，系该省首单政府纾困基金落地项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E140D4" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="5027AB1D" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大资产管理公司参与山东菏泽某大型民营企业集团合并重整，负债规模约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5378FDF3" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="6E1D0972" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家省属国企为其一家上海子公司破产重整程序提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022A886B" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="42697CCA" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人在上海浦东法院成功完成对某医疗器械厂破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530D27AE" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="3444714F" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境外上市公司参与对天威新能源控股有限公司进行破产重整，破产企业负债约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAE5E2D" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="7E5C34AD" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为债权人代表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EC8868" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="6C6BCF3E" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融机构债权人委员会参与一家大型民营集团债务重组，该公司下辖多个上市平台，债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>800亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2E7858" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="0CB8D869" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融机构债权人委员会参与江苏一家超大型民营企业债务重组，债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1000亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54462AB5" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="5F170C0B" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某日本大型财团参与山东一家大型民营企业破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA97F50" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="5C09BD1A" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大资产管理公司参与重庆一家大型民营企业集团债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAB0066" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="28C4D32A" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为债务人代表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014837A8" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="4E67EABB" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家全牌照的汽车生产企业提供债务重组服务，负债规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2AFD49" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="12135258" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表实际控制人为香港上市公司博士蛙国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK01698）境内债务重组工作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2866E6DF" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="3522C526" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型民营造船和航运企业，为其破产重整项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E58082" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="2120CA23" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私募股权投资企业清理其投资的面临破产困境的拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO公司的债权债务，使得该私募股权投资企业安全退出，其投资标的为2.56亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DB797F" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="01F5600C" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家五星级酒店的破产重整前期准备和债务重组提供法律服务，公司负债约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A66D8F5" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="09B6B30F" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界五百强企业处理其中国子公司自主清算案件，作为清算组工作成员全程参与自主清算程序，被清算公司注册资本约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>800万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24265499" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="2E6586CC" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FDC3CA" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="64144D45" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大资产管理公司，代表其提起了实现担保物权特别程序，同时代表其提起诉讼和仲裁及强制执行程序，案件标的约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD05712" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="7893A67D" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行处理多起金融借款合同纠纷，案件标的合计近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元，其中一起由最高人民法院审理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7DF0CB" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="55BE3132" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行处理国内罕见的现金管理业务产生的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D904E45" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="21E62D42" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行处理多起金融衍生产品仲裁案件，涉及最新外汇期权交易监管和提前终止净额结算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A357E53" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="0FD1A589" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家理财公司处理一起资管计划仲裁纠纷，涉及资管计划刚兑问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F86D3E" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="21030A18" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人处理多起资管计划通道案件，涉及复杂的管理人责任认定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F50678" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="37A2632B" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外资银行处理多起金融借款合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B52594B" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="0B1E6E82" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营企业在宝山法院、嘉定法院、普陀法院、一中院等处理多起委托贷款纠纷，案件标的合计约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元，涉及案件十余起</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507750E1" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="0BBC5151" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事诉讼与仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6CD0B6" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="311C324F" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国基金公司，为其提起的房地产买卖合同仲裁纠纷及执行程序提供法律服务，案件标的约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元，该案涉及多起仲裁及撤裁程序，且层报最高人民法院后维持客户的胜诉裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5944BB" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="4977FE86" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家台湾大型企业处理其与供应商之间因产品质量而引起的买卖合同仲裁纠纷，涉及复杂的技术鉴定，案件标的约为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3000万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF65CCE" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="13151704" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国服装企业处理一起租赁合同仲裁纠纷，案件标的约为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3118C90E" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="5A67BA19" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家企业提起股东代表诉讼，成功申请了再审，并代表其参与再审程序，且最终获得再审胜诉，成功推翻原二审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37986ECF" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="2AD80F9E" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外商独资企业，处理其因房屋征收补偿而引起的民事、行政纠纷，成功协助客户额外取得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1500万元补偿款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5686B2B6" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="3469A14E" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05758C63" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="7C7025F3" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A0C7B1" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="1B884352" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14174BAD" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="5C2B5D5C" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B6BB4D" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="3A7361B4" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C91AEF" w14:textId="77777777" w:rsidR="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="32157D56" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="26C1D70C" w:rsidR="00A46A04" w:rsidRPr="00B92642" w:rsidRDefault="00B92642" w:rsidP="00B92642">
+    <w:p w14:paraId="4F0A196B" w14:textId="3840E992" w:rsidR="00A46A04" w:rsidRPr="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈冠兵律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92642">
+      <w:r w:rsidRPr="00245D9A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B92642" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00245D9A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1929,344 +1929,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05023D70"/>
+    <w:nsid w:val="00E630F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70D2A42C"/>
+    <w:tmpl w:val="1902AD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0B656D"/>
+    <w:nsid w:val="035B57F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A552C620"/>
+    <w:tmpl w:val="987A2FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C641C5D"/>
+    <w:nsid w:val="05193FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38625FC4"/>
+    <w:tmpl w:val="BBE60DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E29623C"/>
+    <w:nsid w:val="051E00A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF6E34C2"/>
+    <w:tmpl w:val="3AB6C56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15563C5E"/>
+    <w:nsid w:val="088F12FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FFC8760"/>
+    <w:tmpl w:val="11343FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166F4423"/>
+    <w:nsid w:val="09523EA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEE88618"/>
+    <w:tmpl w:val="9A043804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A392F5F"/>
+    <w:nsid w:val="0BCF46C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="217C106C"/>
+    <w:tmpl w:val="61906E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3E22A9"/>
+    <w:nsid w:val="0BDA6607"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADB698F6"/>
+    <w:tmpl w:val="CBDAE4AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7F634F"/>
+    <w:nsid w:val="0ED2535E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1B60140"/>
+    <w:tmpl w:val="9D38D76A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DF047C5"/>
+    <w:nsid w:val="11D66DCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89502EBC"/>
+    <w:tmpl w:val="EFDEA84A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A16AEA"/>
+    <w:nsid w:val="14EB1D17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7369F32"/>
+    <w:tmpl w:val="6AAE00DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A96948"/>
+    <w:nsid w:val="1F787C20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C9C218A"/>
+    <w:tmpl w:val="D908AC5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A10AF6"/>
+    <w:nsid w:val="222B7C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC41B0E"/>
+    <w:tmpl w:val="0CC2ADC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF52939"/>
+    <w:nsid w:val="235823D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78CEEEA4"/>
+    <w:tmpl w:val="C2746172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26E43E7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8386B16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="270C3E77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E182FAD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C4F084A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C24C22A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2335,885 +2398,822 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302360AB"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="350C4FA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E312D63E"/>
+    <w:tmpl w:val="D5281E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CB631E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373C34C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46D60E0C"/>
+    <w:tmpl w:val="F9863846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33DF36F5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40733C17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C89CA896"/>
+    <w:tmpl w:val="5798BF64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34124FFB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44232B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92B807E4"/>
+    <w:tmpl w:val="A3A0A118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35B63BC9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455D4A22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE380C20"/>
+    <w:tmpl w:val="A5460CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366039DF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46403B1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5130F114"/>
+    <w:tmpl w:val="58A2D11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38887AE0"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46EB6C0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC41B0E"/>
+    <w:tmpl w:val="AD10ACD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39331602"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="481C0DAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="214A6A34"/>
+    <w:tmpl w:val="BA0C03D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D3C6CFF"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A05793F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71DEB91A"/>
+    <w:tmpl w:val="53A2C89E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EC55B80"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DF867CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D766F3CC"/>
+    <w:tmpl w:val="D6A87EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4095618B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50550383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22A8EEC2"/>
+    <w:tmpl w:val="9350FE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46590818"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51C71542"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F97A5E88"/>
+    <w:tmpl w:val="626AD59E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="493401A4"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54CB2D40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CC633B2"/>
+    <w:tmpl w:val="0CF2DF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FEA1769"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C475C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D62E3E34"/>
+    <w:tmpl w:val="E5D49D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F46EF9"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC7446A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C2A298"/>
+    <w:tmpl w:val="67A8F87C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D31B86"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FCD7C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41526E14"/>
+    <w:tmpl w:val="58087DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AD2D8D"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60DB7EE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7A0D2E2"/>
+    <w:tmpl w:val="AE0EC460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551E1B04"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671976FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BD8B124"/>
+    <w:tmpl w:val="F0CED3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58532B91"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC776DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D46A8080"/>
+    <w:tmpl w:val="72B04B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598A4686"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC52D17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BABAE09E"/>
+    <w:tmpl w:val="5A98136E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0A0AF7"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70897C48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92D0C650"/>
+    <w:tmpl w:val="18AA8198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E5F2C06"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FE2CA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB881740"/>
+    <w:tmpl w:val="5A98136E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E775209"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FE6AB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98187306"/>
+    <w:tmpl w:val="0184623C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B23F24"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D15508"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3304A886"/>
+    <w:tmpl w:val="3C04DD6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A21E4C"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78825662"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B28E9386"/>
+    <w:tmpl w:val="42DECDBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
-[...71 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3234,50 +3234,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
+    <w:rsid w:val="00245D9A"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
@@ -3329,51 +3330,50 @@
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
-    <w:rsid w:val="00B92642"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
@@ -4447,61 +4447,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B92642"/>
+    <w:rsid w:val="00245D9A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B92642"/>
+    <w:rsid w:val="00245D9A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4787,51 +4787,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B0C619F-2990-4177-98D0-68D73D0FE27A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE72E035-6763-4AF6-9BE2-217E6FC5DC60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>281</Words>
   <Characters>1606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>