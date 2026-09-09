--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="48F8C6D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="738173E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00245D9A">
+            <w:r w:rsidRPr="00DE62D2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈冠兵</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0AF1596A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+          <w:p w14:paraId="706EB16B" w14:textId="4847DCD3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00245D9A">
+            <w:r w:rsidRPr="00DE62D2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="67FFDE2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+          <w:p w14:paraId="6199424A" w14:textId="07EF732E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00245D9A">
+            <w:r w:rsidRPr="00DE62D2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5DFB0D55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+          <w:p w14:paraId="4F910ACA" w14:textId="08226E1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00245D9A">
+            <w:r w:rsidRPr="00DE62D2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guanbing.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0FDEAE57" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1E18EFE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE62D2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CD2F64D" wp14:editId="6E404382">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DB7BF51" wp14:editId="208115C0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="033B5D6F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00245D9A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2BE68C60" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DE62D2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00245D9A">
+            <w:r w:rsidRPr="00DE62D2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈冠兵律师的主要执业领域为破产及债务重组、商事诉讼与仲裁、金融争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4431F913" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1E24F2AD" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1292 +438,1292 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E279F80" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="443083F4" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7B9013" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="20A108EF" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CD6DD8" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="0C4DE04E" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联合管理人成员主办中国华信能源有限公司、上海华信国际集团有限公司关联企业实质合并破产清算案，该案债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D67D59" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="22DC4465" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人主办大连船舶重工集团海洋工程有限公司重整案，该案债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBE105D" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="13BC93D7" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人主办上海悦合置业有限公司重整案，该案债务人系房地产开发企业，涉及大量的小业主</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB0F0C1" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="59BC82F1" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为管理人主办上海市第三中级人民法院受理的第一起破产案件，该案债务规模高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A68E28" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="1C69E50E" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为破产管理人，全程参与上海汇裕国际货物运输代理有限公司破产清算案件，并负责其中十余起破产衍生诉讼，该案被列入上海某法院年度白皮书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEEAD5A" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="59A9FFC8" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家会计师管理人主办上海地区一起破产重整案件，债务规模约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEF03C6" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="0C5315B3" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为破产管理人，全程参与上海地区数十起破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110DA21B" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="0A76CD12" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI公司的境外破产管理人，为其处理境内资产和接管境内子公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F28408" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="3907C161" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为投资人代表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5F7B99" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="6A37CD2B" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资方对上市公司重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601005）进行破产重整，负债规模高达400亿元，该案入选全国十大破产典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13159E34" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="5A91ACA4" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表地方政府参与某民营企业及其控股的上市公司纾困项目，系该省首单政府纾困基金落地项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5027AB1D" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="14E7BE79" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大资产管理公司参与山东菏泽某大型民营企业集团合并重整，负债规模约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1D0972" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="75B1EE09" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家省属国企为其一家上海子公司破产重整程序提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42697CCA" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="08AB552F" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人在上海浦东法院成功完成对某医疗器械厂破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3444714F" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="67992A0E" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境外上市公司参与对天威新能源控股有限公司进行破产重整，破产企业负债约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5C34AD" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="2ED2952D" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为债权人代表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6BCF3E" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="499D568B" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融机构债权人委员会参与一家大型民营集团债务重组，该公司下辖多个上市平台，债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>800亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB8D869" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="4141F7D0" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融机构债权人委员会参与江苏一家超大型民营企业债务重组，债务规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1000亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F170C0B" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="78799BD7" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某日本大型财团参与山东一家大型民营企业破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C09BD1A" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="649468C1" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大资产管理公司参与重庆一家大型民营企业集团债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C4D32A" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="03C21AEB" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为债务人代表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E67EABB" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="31297EED" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家全牌照的汽车生产企业提供债务重组服务，负债规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12135258" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="36833C70" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表实际控制人为香港上市公司博士蛙国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK01698）境内债务重组工作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3522C526" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="0DEC2E0A" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型民营造船和航运企业，为其破产重整项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2120CA23" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="20D2EDA9" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私募股权投资企业清理其投资的面临破产困境的拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO公司的债权债务，使得该私募股权投资企业安全退出，其投资标的为2.56亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F5600C" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="156A2259" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家五星级酒店的破产重整前期准备和债务重组提供法律服务，公司负债约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B6B30F" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="3838C364" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界五百强企业处理其中国子公司自主清算案件，作为清算组工作成员全程参与自主清算程序，被清算公司注册资本约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>800万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6586CC" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="75504189" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64144D45" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="2DB87DA1" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大资产管理公司，代表其提起了实现担保物权特别程序，同时代表其提起诉讼和仲裁及强制执行程序，案件标的约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7893A67D" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="3802DA6B" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行处理多起金融借款合同纠纷，案件标的合计近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元，其中一起由最高人民法院审理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BE3132" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="64134413" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行处理国内罕见的现金管理业务产生的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E62D42" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="43B192C8" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行处理多起金融衍生产品仲裁案件，涉及最新外汇期权交易监管和提前终止净额结算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD1A589" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="11F2A0AE" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家理财公司处理一起资管计划仲裁纠纷，涉及资管计划刚兑问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21030A18" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="6B60A988" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人处理多起资管计划通道案件，涉及复杂的管理人责任认定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A2632B" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="42C75879" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外资银行处理多起金融借款合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1E6E82" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="05875AD3" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营企业在宝山法院、嘉定法院、普陀法院、一中院等处理多起委托贷款纠纷，案件标的合计约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元，涉及案件十余起</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBC5151" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="53CB2571" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事诉讼与仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C324F" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="7FF4908A" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国基金公司，为其提起的房地产买卖合同仲裁纠纷及执行程序提供法律服务，案件标的约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元，该案涉及多起仲裁及撤裁程序，且层报最高人民法院后维持客户的胜诉裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4977FE86" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="2856129D" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家台湾大型企业处理其与供应商之间因产品质量而引起的买卖合同仲裁纠纷，涉及复杂的技术鉴定，案件标的约为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3000万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13151704" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="2DC69C33" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国服装企业处理一起租赁合同仲裁纠纷，案件标的约为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A67BA19" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="16AFCB47" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家企业提起股东代表诉讼，成功申请了再审，并代表其参与再审程序，且最终获得再审胜诉，成功推翻原二审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD80F9E" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="6AA3B47E" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外商独资企业，处理其因房屋征收补偿而引起的民事、行政纠纷，成功协助客户额外取得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1500万元补偿款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3469A14E" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="5E013D9B" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7025F3" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="0E9C544B" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B884352" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="76609800" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B5D5C" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="6195EF4E" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7361B4" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="59F18C5C" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32157D56" w14:textId="77777777" w:rsidR="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="0DB8B9E6" w14:textId="77777777" w:rsidR="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3840E992" w:rsidR="00A46A04" w:rsidRPr="00245D9A" w:rsidRDefault="00245D9A" w:rsidP="00245D9A">
+    <w:p w14:paraId="4F0A196B" w14:textId="291705BE" w:rsidR="00A46A04" w:rsidRPr="00DE62D2" w:rsidRDefault="00DE62D2" w:rsidP="00DE62D2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈冠兵律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00245D9A">
+      <w:r w:rsidRPr="00DE62D2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00245D9A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DE62D2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1929,389 +1929,389 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E630F9"/>
+    <w:nsid w:val="005274C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1902AD5E"/>
+    <w:tmpl w:val="03ECCC1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="035B57F6"/>
+    <w:nsid w:val="025D4DAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="987A2FD6"/>
+    <w:tmpl w:val="161A305A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05193FC5"/>
+    <w:nsid w:val="062858D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBE60DA4"/>
+    <w:tmpl w:val="6B32EC74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051E00A7"/>
+    <w:nsid w:val="0FF26D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AB6C56A"/>
+    <w:tmpl w:val="0B0ADA80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088F12FC"/>
+    <w:nsid w:val="12446F55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11343FFC"/>
+    <w:tmpl w:val="35D0E3E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09523EA4"/>
+    <w:nsid w:val="139276D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A043804"/>
+    <w:tmpl w:val="E4B219A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCF46C3"/>
+    <w:nsid w:val="15EE0689"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61906E00"/>
+    <w:tmpl w:val="9E2A1FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDA6607"/>
+    <w:nsid w:val="17F84840"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBDAE4AA"/>
+    <w:tmpl w:val="1F22D36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED2535E"/>
+    <w:nsid w:val="1ABA0F6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D38D76A"/>
+    <w:tmpl w:val="FE0A5EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D66DCA"/>
+    <w:nsid w:val="1B3B5355"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFDEA84A"/>
+    <w:tmpl w:val="9976A8D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14EB1D17"/>
+    <w:nsid w:val="1BA832A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AAE00DA"/>
+    <w:tmpl w:val="B0C61F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F787C20"/>
+    <w:nsid w:val="1BC17797"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D908AC5E"/>
+    <w:tmpl w:val="507AD9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="222B7C3F"/>
+    <w:nsid w:val="1FC03C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CC2ADC8"/>
+    <w:tmpl w:val="5BFE9300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="235823D9"/>
+    <w:nsid w:val="21D51318"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2746172"/>
+    <w:tmpl w:val="E6862FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E43E7D"/>
+    <w:nsid w:val="24AB5B46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8386B16"/>
+    <w:tmpl w:val="F8D48502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="270C3E77"/>
+    <w:nsid w:val="256545CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E182FAD8"/>
+    <w:tmpl w:val="02CC8FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4F084A"/>
+    <w:nsid w:val="2E84291C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C24C22A"/>
+    <w:tmpl w:val="6BB2F4AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2399,92 +2399,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350C4FA2"/>
+    <w:nsid w:val="34630274"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5281E8A"/>
+    <w:tmpl w:val="77A0B952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373C34C3"/>
+    <w:nsid w:val="366C0742"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9863846"/>
+    <w:tmpl w:val="9B6C2408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378E7A57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F10D212"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386373B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="251291D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2556,664 +2598,622 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40733C17"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4D08BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5798BF64"/>
+    <w:tmpl w:val="B6CE8B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44232B2B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49DA79DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3A0A118"/>
+    <w:tmpl w:val="CBB46AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455D4A22"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51D77283"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5460CDE"/>
+    <w:tmpl w:val="19BEFD46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46403B1A"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D03048"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A2D11E"/>
+    <w:tmpl w:val="E6862FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46EB6C0B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59AB3B67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD10ACD2"/>
+    <w:tmpl w:val="B3C6570C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481C0DAC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A4666B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA0C03D6"/>
+    <w:tmpl w:val="F13E9538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A05793F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B703398"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53A2C89E"/>
+    <w:tmpl w:val="7F764486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DF867CD"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BE3501"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6A87EF4"/>
+    <w:tmpl w:val="DEFC27DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50550383"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61C759C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9350FE98"/>
+    <w:tmpl w:val="C08A134C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51C71542"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63463C51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="626AD59E"/>
+    <w:tmpl w:val="49EA0ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54CB2D40"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64AD7C6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CF2DF1C"/>
+    <w:tmpl w:val="118A30AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C475C03"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6867132A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5D49D1E"/>
+    <w:tmpl w:val="0178C774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC7446A"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A175334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67A8F87C"/>
+    <w:tmpl w:val="3B908DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FCD7C8B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0D1DBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58087DA0"/>
+    <w:tmpl w:val="1D92D618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60DB7EE1"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70F379F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE0EC460"/>
+    <w:tmpl w:val="7262AFFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671976FC"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75AF0FA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0CED3AE"/>
+    <w:tmpl w:val="752C7FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC776DB"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="784247E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72B04B08"/>
+    <w:tmpl w:val="A6463470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC52D17"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79114E65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A98136E"/>
+    <w:tmpl w:val="C59A406E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70897C48"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B1C34C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18AA8198"/>
+    <w:tmpl w:val="BFD4D7CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FE2CA3"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DCF348F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A98136E"/>
+    <w:tmpl w:val="0868FBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75FE6AB5"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F856F26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0184623C"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="42DECDBE"/>
+    <w:tmpl w:val="8780BC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="17">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="28">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3234,51 +3234,50 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
-    <w:rsid w:val="00245D9A"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
@@ -3346,50 +3345,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DE62D2"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4447,61 +4447,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00245D9A"/>
+    <w:rsid w:val="00DE62D2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00245D9A"/>
+    <w:rsid w:val="00DE62D2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4787,51 +4787,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE72E035-6763-4AF6-9BE2-217E6FC5DC60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3DA505-9B4A-4ECE-BCB6-48F8ED0F4937}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>281</Words>
   <Characters>1606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>