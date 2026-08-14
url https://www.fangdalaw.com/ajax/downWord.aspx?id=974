--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3FC4A672" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+          <w:p w14:paraId="2C4F11E8" w14:textId="21D93BB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00837D14">
+            <w:r w:rsidRPr="0043024E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>喻菡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0A1503DE" w14:textId="77777777" w:rsidR="00837D14" w:rsidRPr="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+          <w:p w14:paraId="7F093D16" w14:textId="77777777" w:rsidR="0043024E" w:rsidRPr="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00837D14">
+            <w:r w:rsidRPr="0043024E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="634205D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+          <w:p w14:paraId="706EB16B" w14:textId="207960E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837D14">
+            <w:r w:rsidRPr="0043024E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="76E6A055" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+          <w:p w14:paraId="6199424A" w14:textId="6B86D3E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00837D14">
+            <w:r w:rsidRPr="0043024E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5855 / +86 138 1692 6029</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="08A1C28F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+          <w:p w14:paraId="4F910ACA" w14:textId="2E7B62C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00837D14">
+            <w:r w:rsidRPr="0043024E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>grace.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="091D7720" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00837D14" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="32262C6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A6FBF7F" wp14:editId="3D49600E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D8350BF" wp14:editId="407B131A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="40B1AE28" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00837D14" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4E88AEC7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00837D14">
+            <w:r w:rsidRPr="0043024E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>喻菡律师是公司并购、金融监管方面的专家。其拥有非常全面的法律执业经历，她擅长为复杂的交易提供建议，并解决前沿的法律和监管问题。喻律师服务于国际金融集团，如花旗集团、摩根士丹利、摩根大通、瑞银、瑞信、汇丰、渣打、城堡投资、华平投资、野村证券、星展银行、忠利保险、蚂蚁集团以及港交所等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130C3401" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="18D69D2F" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1372 +458,1372 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65330EE6" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="0224CDC8" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师持续就与中国市场相关的金融监管问题提出解决方案，涉及商业银行、投资银行、资产管理、财富管理和金融科技等多个领域，并为金融机构提供数据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/技术方面的咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726775D5" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="3DF5DAC7" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师参与了多个闻名于中国金融市场的“首单业务”，包括首批外资银行分行本地化，首例外资投资中国四大资产管理公司，首例困境上市信托公司重组项目，首家合资证券公司，首家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CEPA协议下设立的外资控股的合资证券公司，首家外资控股的合资证券公司，首家外商独资期货经纪公司，首例跨境通通道建立等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503599A9" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="36C0F14B" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24638193" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="211123B0" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 全方面的金融监管法律服务：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E82277" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="058788CF" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凭借20多年服务国际金融集团的丰富经验，喻律师可以快速应对金融机构提出的各类法律问题，并提出创造性的解决方案。涉及领域包括金融机构运营的各方面，包括但不限于：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6396C950" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="010AEC25" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>设立金融市场参与者，并协助其获得监管许可以及完成所有法律和监管要求的程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B676A37" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="08598B76" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国金融市场中的收购、合资等交易设计交易结构，并就交易所需的相关批准和程序提供法律建议中国内地</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/香港金融机构的国际化业务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1B86D5" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="6673C1A8" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>结合法律法规的要求和发展趋势，为企业提供开展金融市场业务的战略意见和策略分析；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21862356" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="2542A81D" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为银行、证券公司、基金管理人、保险公司及外国银行中国代表处等金融机构在中国的运营活动提供法律和合规建议，包括协助客户解决境内证券、期货、商品和货币有关的交易、清算、交收和结算等法律问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A01A932" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="7168E0BC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深入审查金融机构的公司治理，包括监管治理、系统、人员和控制要求的所有方面，协助建立报告架构和决策流程，并为董事会和委员会监管提供建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4058E006" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="342ED8E0" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就金融机构的关联交易等提供合规建议和出具意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E54D1F" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="35320D47" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就与系统搭建、数据存储与安全、跨境数据传输、隐私保护相关的强制性要求和最佳解决方案提供法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6478B8" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="13B1061A" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与金融科技有关的法律服务，包括区块链、电子签名、数据隐私、大数据、融资、许可、安全性要求和运营流程等事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417E3E5C" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="1C6EF4D5" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提供有关市场不当行为的法律建议，包括不实信息披露、卖空、内幕交易和市场操纵等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066CDB0E" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="0963C095" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为通过跨境渠道（包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFII、QDII、存托凭证、沪深港通、债券通和跨境理财通等）开展的跨境投资活动提供法律建议，包括审查投资文件和提供监管方面的法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F34E8D4" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="14E72C55" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就中国的交易所清算系统、清算所的市场准入以及与之相关的风险提供法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3267E121" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="2D56E5F2" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助客户开展跨司法管辖区的监管调查和跨境执行问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538ED3FF" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="35C2D75C" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就外汇问题、融资租赁法律问题、保理法律问题、资产管理法律问题提供法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C650253" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="1BDE3174" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>托管和其他证券服务相关的问题和文本起草；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483379C8" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="40F991B5" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>承销相关法律问题和文本起草；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDB7764" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="00778CA1" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>涉及供应链融资、汽车金融、消费金融、金融产品销售等领域的互联网金融合规性分析、交易结构设计和法律文本准备；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154B41ED" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="17CEB641" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>衍生品交易的法律结构设计和文本准备，涉及货币、商品、股权、黄金等多类产品；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADC7D93" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="60143582" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助客户应对证券投资、资产管理、银行、外汇、反洗钱等方面的监管调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128C4CFD" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="4111F16F" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69167735" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="2CF4CD2E" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商业银行：代表花旗银行处置其在中国的零售银行业务；代表一家国际银行处置其在中国得零售银行业务；为中央汇金投资恒丰银行提供法律服务；为成方汇达参与锦州银行重组提供法律服务；为星展银行投资深圳农商行提供法律服务；为一家领先的金融科技集团提供境内外各类型互联网融资业务法律服务；为瑞银投资中国邮政储蓄银行提供法律服务；代表苏格兰皇家银行出售荷兰银行的零售银行业务；为渣打银行、瑞穗、瑞银、荷兰银行等将其各自在中国的分行转制为法人银行提供法律服务（首批外资银行分行本地化）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBD41F5" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="3630972C" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产管理：代表一家总部位于欧洲的国际金融机构，从其国有合资伙伴手中收购合资基金管理公司的股权</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; 代表一家总部位于美国的基金管理公司，对中国的一家基金管理公司进行潜在的股权增资;代表一家总部位于北美的国际金融机构出售其在一家合资基金管理公司所持股权；为一家外资私募股基金管理人在中国的相关重组业务提供法律服务；为国泰君安证券股份有限公司收购德国安联集团持有的国联安基金管理有限公司49%的股权提供法律服务；代表摩根士丹利增持合资基金管理公司股权，股权比例由不足50%增至100%; 代表瑞银集团就其与瑞士信贷合并</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>所涉基金管理公司相关监管申报事宜提供法律服务；</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 代表华平投资受让中欧基金管理有限公司23.3%的股权；代表美国华平投资出售其在华宝基金管理公司的部分股权；代表华平投资就其在华基金管理公司及其他资产管理平台的日常运营和投资事宜提供法律服务；代表贝莱德集团设立首家外资全资持股的公募基金公司；为一家另类资产管理公司在华相关业务提供法律服务；为瑞银投资中国信达资产管理公司提供法律服务；为某美国私募投资基金在中国设立不良资产收购平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D08DFB" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="55D79379" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>财富管理：代表一家领先的全球资产管理公司成立一家外资控股的财富管理公司；为瑞银在中国设立创新的财富管理公司提供法律服务；代表瑞士信贷通过其证券子公司在中国获得设立外资财富管理相关牌照；代表一家美国基金管理人拟投资一家中国境内银行旗下财富管理子公司；协助蚂蚁集团就其财富管理平台（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ant Wealth）分销各类资产管理/财富管理产品提供法律服务;为瑞银、花旗、汇丰、星展以及东亚银行多家国际银行等提供境内财富管理业务相关法律咨询服务；代表花旗银行处置其在中国的零售银行业务（包括其财富管理业务）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6468E286" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="34D339FC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券：代表瑞银与方正证券向北京国资公司出售其所持瑞信证券（中国）股权；代表一家全球领先的做市商在华设立外商独资证券公司；代表星展银行、摩根大通、野村证券（首批新设外资控股证券公司）、渣打银行（首家新设外商独资证券公司）、法国巴黎银行、汇丰银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(首家CEPA下港资控股合资证券公司)、瑞银（首家外商投资全牌照证券公司）、华兴资本、苏格兰皇家银行、瑞信和摩根士丹利分别在国内设立全牌照证券合资公司（包括公司新设、重组、增资和/或处置）；代表阿里巴巴投资华泰证券；代表东方证券承销保荐有限公司被其母公司东方证券股份有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>限公司的吸收合并，并将其相关证券业务合并。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2235E48C" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="6B461E5E" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>期货：代表摩根士丹利在中国设立一家外商独资期货经纪公司，系首家新设外商独资期货经纪公司；代表瑞银集团完成其在中国境内期货经纪公司的收购交易；代表一家著名的国际金融机构在中国设立一家外商独资期货经纪公司；代表摩根大通完成对一家中国期货公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%股权的收购，并进一步增持剩余51%股权，实现全资控股，成立首家外资全资控股期货公司，这是首批通过股权收购方式实现外商全资持有公募基金公司的案例；为荷兰银行/苏格兰皇家银行收购一家期货公司49%的股权以及目标公司的进一步股权重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E77042A" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="6D94C4DC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保险：代表忠利保险收购中意财险剩余</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51%的中资股权；代表摩根士丹利投资众安在线财产保险；代表某境内集团投资一家总部位于欧洲的海外保险集团；代表野村证券投资新华保险；代表瑞银投资信达资产管理（包括其保险子公司）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A702B5A" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="662B146D" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>信托：代表中央汇金参与关于长城资产的风险处置项目；代表工作组处理华信信托的风险处置；代表蜀道集团和春晓公司参与四川信托风险处置；代表上海电气等四家上海市国资集团联合投资体组成的重组方全程处理安信信托风险处置；代表某机构参与新华信托重整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6B11F7" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="23C4FA27" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>科技金融：为一家领先的金融科技集团国内日常金融相关业务和国际化业务提供法律服务；为一家西班牙银行就其区块链技术在中国市场使用提供法律意见；为一家美国电子支付服务商在全球多个国际或地区开展的跨境汇款业务提供法律意见；为一家国际知名银行在瑞士、新加坡、香港特别行政区等多个国家或地区通过应用软件提供客户服务的业务提供法律意见；为一家合资证券公司与境外关联公司合作开展证券交易互联互通业务提供法律意见；为一家新加坡电子支付服务商向中国客户提供跨境付款业务提供法律意见；为一家合资银行通过应用软件开展跨境市场营销活动提供法律意见；为一家加拿大银行通过应用软件向中国客户提供金融产品交易服务；为欧洲期货交易所清算公司就其向中国结算参与人与境外结算参与人之间的交易提供结算服务提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDB73B8" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="1A05AA29" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52734D12" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="7D8794A2" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A68F48" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="117B1CFC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437901AF" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="0133CB45" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F956627" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="3919808B" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1B8784" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="2BBAB6F3" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BB775F" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="20196060" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻菡律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，喻律师担任Linklaters Zhao Sheng的合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556168E2" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="3B999313" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5764B3" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="4309E9A9" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498ABCCF" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="08FEAB4A" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师被《法律500强》（The Legal 500）评为亚太地区公司和并购专业的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">（Next Generation Partners）； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5CB214" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="384C88FC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师分别于2024年和2025年被《国际金融法律评论》（IFLR1000）评为金融监管领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高度推荐</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">律师； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0333F57C" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="01D012C7" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师分别于2024年和2025年获评《国际金融法律评论》（IFLR1000） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>女性领军合伙人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">称号； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB2E86C" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="0A91822D" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师获评《钱伯斯金融科技指南2025》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">领域第二级别律师； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9540B3" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="109A1669" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师入选上海市司法局</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鼎新法治人才库</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451680FF" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="134B7169" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400DCEA3" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="1040B9A8" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师现任中国期货业协会第六届理事会法律与申诉专业委员会委员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FE1F5D" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="3605E674" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师现任上海市律师协会证券业务研究委员会委员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34164327" w14:textId="77777777" w:rsidR="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="1FD2ACA9" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师现任中国银行业协会私人银行与财富管理业务专业委员会委员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="052A91F6" w:rsidR="00A46A04" w:rsidRPr="00837D14" w:rsidRDefault="00837D14" w:rsidP="00837D14">
+    <w:p w14:paraId="4F0A196B" w14:textId="79EDC3A7" w:rsidR="00A46A04" w:rsidRPr="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837D14">
+      <w:r w:rsidRPr="0043024E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师受聘担任中共上海市委金融委员会办公室、中共上海市金融工作委员会外聘法律顾问。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00837D14" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0043024E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2029,323 +2029,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062B5636"/>
+    <w:nsid w:val="02B926AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1166C73C"/>
+    <w:tmpl w:val="F28ED4D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CD6C45"/>
+    <w:nsid w:val="03B5762E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B56682C2"/>
+    <w:tmpl w:val="262CD4E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D871F12"/>
+    <w:nsid w:val="08CF172F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78805C60"/>
+    <w:tmpl w:val="A920E074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E85307F"/>
+    <w:nsid w:val="097E50B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD3E6E00"/>
+    <w:tmpl w:val="B52AA470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F607B56"/>
+    <w:nsid w:val="12296C0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B9297E2"/>
+    <w:tmpl w:val="BBF674C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13B371D3"/>
+    <w:nsid w:val="149013CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9026916C"/>
+    <w:tmpl w:val="22E40C02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147D2413"/>
+    <w:nsid w:val="1A212C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB728672"/>
+    <w:tmpl w:val="62EEBB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17763AB1"/>
+    <w:nsid w:val="1BFE21EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30BC150A"/>
+    <w:tmpl w:val="F0269A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199C3BA6"/>
+    <w:nsid w:val="1F885270"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="917E36FC"/>
+    <w:tmpl w:val="C7466234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA53C03"/>
+    <w:nsid w:val="223041EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E18E1B4"/>
+    <w:tmpl w:val="B260BD7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA70BFC"/>
+    <w:nsid w:val="28631ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED6AC3C6"/>
+    <w:tmpl w:val="614284CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC44A44"/>
+    <w:nsid w:val="28D22B4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A06AA578"/>
+    <w:tmpl w:val="1B5A91CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BEF29A8"/>
+    <w:nsid w:val="28E87553"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A84048CC"/>
+    <w:tmpl w:val="0D782DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C2E2B8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9530E4CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2414,138 +2435,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3104306E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F2F6201"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ED0A8D8"/>
+    <w:tmpl w:val="6DF6F6D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3146059F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38E616DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E54ADAD4"/>
+    <w:tmpl w:val="1054C24E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E63F6D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC72B62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86BC7914"/>
+    <w:tmpl w:val="62EEBB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3805586D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AEA6805"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DE083D2"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="2A80BF86"/>
+    <w:tmpl w:val="9E640B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2636,636 +2636,636 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="419B2493"/>
+    <w:nsid w:val="3F8F1985"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07BE6058"/>
+    <w:tmpl w:val="B56A34A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44925B08"/>
+    <w:nsid w:val="4095494B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5969CE2"/>
+    <w:tmpl w:val="0532B4D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AA31FD"/>
+    <w:nsid w:val="424632B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C3E7F1A"/>
+    <w:tmpl w:val="CECCF06C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8E199C"/>
+    <w:nsid w:val="438B6054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA5A6258"/>
+    <w:tmpl w:val="BB5C42B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6844DC"/>
+    <w:nsid w:val="4C84210A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0700C9A"/>
+    <w:tmpl w:val="E59E9E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DCA00C2"/>
+    <w:nsid w:val="4D9E6BB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B628A5A8"/>
+    <w:tmpl w:val="8B0EFB8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3C22A3"/>
+    <w:nsid w:val="4F62249D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6D0180E"/>
+    <w:tmpl w:val="1CE4A944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51986D1B"/>
+    <w:nsid w:val="53A82322"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C5E8852"/>
+    <w:tmpl w:val="B0AEB502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="526B2B6A"/>
+    <w:nsid w:val="55710E8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ADEB800"/>
+    <w:tmpl w:val="7C427726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53A940EB"/>
+    <w:nsid w:val="60903469"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="608C33C0"/>
+    <w:tmpl w:val="F3DAB1C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551C54D5"/>
+    <w:nsid w:val="60A853E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0DE168E"/>
+    <w:tmpl w:val="F2043AEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D566E9F"/>
+    <w:nsid w:val="634C1D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93801A34"/>
+    <w:tmpl w:val="0DDCED40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E484904"/>
+    <w:nsid w:val="63FB656A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72080096"/>
+    <w:tmpl w:val="5A12FDD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E34931"/>
+    <w:nsid w:val="697E464C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BCCD17C"/>
+    <w:tmpl w:val="FC76C1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F27664"/>
+    <w:nsid w:val="6CD442FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA64C372"/>
+    <w:tmpl w:val="801E795C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697B6EDE"/>
+    <w:nsid w:val="6FD87F1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A5A0026"/>
+    <w:tmpl w:val="3EC80970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C1610B"/>
+    <w:nsid w:val="705B20CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D12D798"/>
+    <w:tmpl w:val="D81EAD8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A260F0C"/>
+    <w:nsid w:val="7286554F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B56BBDC"/>
+    <w:tmpl w:val="58DEC0BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE86CD9"/>
+    <w:nsid w:val="753720E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A34E640"/>
+    <w:tmpl w:val="884E98BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F085ACF"/>
+    <w:nsid w:val="7A2F373E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13F29482"/>
+    <w:tmpl w:val="4A203916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A10010"/>
+    <w:nsid w:val="7B165F84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2B2A804"/>
+    <w:tmpl w:val="BDE452F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B16538E"/>
+    <w:nsid w:val="7C6C0807"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A5A0026"/>
+    <w:tmpl w:val="08F84F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="12">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3302,90 +3302,90 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
+    <w:rsid w:val="0043024E"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
-    <w:rsid w:val="00837D14"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -4499,61 +4499,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00837D14"/>
+    <w:rsid w:val="0043024E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00837D14"/>
+    <w:rsid w:val="0043024E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4839,51 +4839,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC8B589D-E668-408E-82ED-0F17F7654C23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{306965CD-3619-4C4B-89C9-B2159F35E101}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>588</Words>
   <Characters>3355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>