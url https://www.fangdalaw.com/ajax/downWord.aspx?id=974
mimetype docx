--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="21D93BB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="125D3248" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D54874" w:rsidP="00D54874">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0043024E">
+            <w:r w:rsidRPr="00D54874">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>喻菡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="7F093D16" w14:textId="77777777" w:rsidR="0043024E" w:rsidRPr="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+          <w:p w14:paraId="0C92EA52" w14:textId="77777777" w:rsidR="00D54874" w:rsidRPr="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0043024E">
+            <w:r w:rsidRPr="00D54874">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="207960E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+          <w:p w14:paraId="706EB16B" w14:textId="7B34081A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D54874" w:rsidP="00D54874">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0043024E">
+            <w:r w:rsidRPr="00D54874">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6B86D3E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+          <w:p w14:paraId="6199424A" w14:textId="1627D61E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D54874" w:rsidP="00D54874">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0043024E">
+            <w:r w:rsidRPr="00D54874">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>+86 21 6263 5855 / +86 138 1692 6029</w:t>
+              <w:t>+86 21 6263 5855</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2E7B62C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+          <w:p w14:paraId="4F910ACA" w14:textId="114DFC5E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D54874" w:rsidP="00D54874">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0043024E">
+            <w:r w:rsidRPr="00D54874">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>grace.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="32262C6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3F500DFE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D54874" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D8350BF" wp14:editId="407B131A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D35A7FB" wp14:editId="1F009FC9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,66 +260,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4E88AEC7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0043024E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="77D74FDA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D54874" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0043024E">
+            <w:r w:rsidRPr="00D54874">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>喻菡律师是公司并购、金融监管方面的专家。其拥有非常全面的法律执业经历，她擅长为复杂的交易提供建议，并解决前沿的法律和监管问题。喻律师服务于国际金融集团，如花旗集团、摩根士丹利、摩根大通、瑞银、瑞信、汇丰、渣打、城堡投资、华平投资、野村证券、星展银行、忠利保险、蚂蚁集团以及港交所等。</w:t>
+              <w:t>喻菡律师是公司并购、金融监管方面的专家。其拥有非常全面的法律执业经历，她擅长为复杂的交易提供建议，并解决前沿的法律和监管问题。喻律师服务于国际金融集团，如花旗集团、摩根士丹利、摩根大通、瑞银、瑞信、汇丰、渣打、华平投资、野村证券、星展银行、忠利保险、蚂蚁集团以及港交所等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D69D2F" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="45AB18ED" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1372 +458,1372 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0224CDC8" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="03D01912" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师持续就与中国市场相关的金融监管问题提出解决方案，涉及商业银行、投资银行、资产管理、财富管理和金融科技等多个领域，并为金融机构提供数据</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/技术方面的咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF5DAC7" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="2A801B7E" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师参与了多个闻名于中国金融市场的“首单业务”，包括首批外资银行分行本地化，首例外资投资中国四大资产管理公司，首例困境上市信托公司重组项目，首家合资证券公司，首家</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CEPA协议下设立的外资控股的合资证券公司，首家外资控股的合资证券公司，首家外商独资期货经纪公司，首例跨境通通道建立等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C0F14B" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="3549B635" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211123B0" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="017D42FA" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 全方面的金融监管法律服务：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058788CF" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="0F4D524A" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凭借20多年服务国际金融集团的丰富经验，喻律师可以快速应对金融机构提出的各类法律问题，并提出创造性的解决方案。涉及领域包括金融机构运营的各方面，包括但不限于：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010AEC25" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="7E340E1C" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>设立金融市场参与者，并协助其获得监管许可以及完成所有法律和监管要求的程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08598B76" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="41FA0E1F" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国金融市场中的收购、合资等交易设计交易结构，并就交易所需的相关批准和程序提供法律建议中国内地</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/香港金融机构的国际化业务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6673C1A8" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="74D8867D" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>结合法律法规的要求和发展趋势，为企业提供开展金融市场业务的战略意见和策略分析；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2542A81D" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="061F7BB0" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为银行、证券公司、基金管理人、保险公司及外国银行中国代表处等金融机构在中国的运营活动提供法律和合规建议，包括协助客户解决境内证券、期货、商品和货币有关的交易、清算、交收和结算等法律问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7168E0BC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="042D0438" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深入审查金融机构的公司治理，包括监管治理、系统、人员和控制要求的所有方面，协助建立报告架构和决策流程，并为董事会和委员会监管提供建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342ED8E0" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="09C3DB35" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就金融机构的关联交易等提供合规建议和出具意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35320D47" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="3C32E2E8" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就与系统搭建、数据存储与安全、跨境数据传输、隐私保护相关的强制性要求和最佳解决方案提供法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B1061A" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="40D52601" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与金融科技有关的法律服务，包括区块链、电子签名、数据隐私、大数据、融资、许可、安全性要求和运营流程等事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6EF4D5" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="09ED0462" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提供有关市场不当行为的法律建议，包括不实信息披露、卖空、内幕交易和市场操纵等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0963C095" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="39D43C5B" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为通过跨境渠道（包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFII、QDII、存托凭证、沪深港通、债券通和跨境理财通等）开展的跨境投资活动提供法律建议，包括审查投资文件和提供监管方面的法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E72C55" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="435E266D" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就中国的交易所清算系统、清算所的市场准入以及与之相关的风险提供法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D56E5F2" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="16A193E7" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助客户开展跨司法管辖区的监管调查和跨境执行问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C2D75C" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="73C0148C" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就外汇问题、融资租赁法律问题、保理法律问题、资产管理法律问题提供法律建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDE3174" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="3351C337" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>托管和其他证券服务相关的问题和文本起草；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F991B5" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="4E84FD39" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>承销相关法律问题和文本起草；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00778CA1" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="62CE43EC" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>涉及供应链融资、汽车金融、消费金融、金融产品销售等领域的互联网金融合规性分析、交易结构设计和法律文本准备；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CEB641" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="37C784EF" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>衍生品交易的法律结构设计和文本准备，涉及货币、商品、股权、黄金等多类产品；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60143582" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="1B651718" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助客户应对证券投资、资产管理、银行、外汇、反洗钱等方面的监管调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4111F16F" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="207545F0" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4CD2E" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="2FD6B938" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商业银行：代表花旗银行处置其在中国的零售银行业务；代表一家国际银行处置其在中国得零售银行业务；为中央汇金投资恒丰银行提供法律服务；为成方汇达参与锦州银行重组提供法律服务；为星展银行投资深圳农商行提供法律服务；为一家领先的金融科技集团提供境内外各类型互联网融资业务法律服务；为瑞银投资中国邮政储蓄银行提供法律服务；代表苏格兰皇家银行出售荷兰银行的零售银行业务；为渣打银行、瑞穗、瑞银、荷兰银行等将其各自在中国的分行转制为法人银行提供法律服务（首批外资银行分行本地化）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3630972C" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="0EB5CBC7" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产管理：代表一家总部位于欧洲的国际金融机构，从其国有合资伙伴手中收购合资基金管理公司的股权</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; 代表一家总部位于美国的基金管理公司，对中国的一家基金管理公司进行潜在的股权增资;代表一家总部位于北美的国际金融机构出售其在一家合资基金管理公司所持股权；为一家外资私募股基金管理人在中国的相关重组业务提供法律服务；为国泰君安证券股份有限公司收购德国安联集团持有的国联安基金管理有限公司49%的股权提供法律服务；代表摩根士丹利增持合资基金管理公司股权，股权比例由不足50%增至100%; 代表瑞银集团就其与瑞士信贷合并</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>所涉基金管理公司相关监管申报事宜提供法律服务；</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 代表华平投资受让中欧基金管理有限公司23.3%的股权；代表美国华平投资出售其在华宝基金管理公司的部分股权；代表华平投资就其在华基金管理公司及其他资产管理平台的日常运营和投资事宜提供法律服务；代表贝莱德集团设立首家外资全资持股的公募基金公司；为一家另类资产管理公司在华相关业务提供法律服务；为瑞银投资中国信达资产管理公司提供法律服务；为某美国私募投资基金在中国设立不良资产收购平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D79379" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="02E913BC" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>财富管理：代表一家领先的全球资产管理公司成立一家外资控股的财富管理公司；为瑞银在中国设立创新的财富管理公司提供法律服务；代表瑞士信贷通过其证券子公司在中国获得设立外资财富管理相关牌照；代表一家美国基金管理人拟投资一家中国境内银行旗下财富管理子公司；协助蚂蚁集团就其财富管理平台（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ant Wealth）分销各类资产管理/财富管理产品提供法律服务;为瑞银、花旗、汇丰、星展以及东亚银行多家国际银行等提供境内财富管理业务相关法律咨询服务；代表花旗银行处置其在中国的零售银行业务（包括其财富管理业务）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D339FC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="330E6E75" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券：代表瑞银与方正证券向北京国资公司出售其所持瑞信证券（中国）股权；代表一家全球领先的做市商在华设立外商独资证券公司；代表星展银行、摩根大通、野村证券（首批新设外资控股证券公司）、渣打银行（首家新设外商独资证券公司）、法国巴黎银行、汇丰银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(首家CEPA下港资控股合资证券公司)、瑞银（首家外商投资全牌照证券公司）、华兴资本、苏格兰皇家银行、瑞信和摩根士丹利分别在国内设立全牌照证券合资公司（包括公司新设、重组、增资和/或处置）；代表阿里巴巴投资华泰证券；代表东方证券承销保荐有限公司被其母公司东方证券股份有</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>限公司的吸收合并，并将其相关证券业务合并。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B461E5E" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="1661653E" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>期货：代表摩根士丹利在中国设立一家外商独资期货经纪公司，系首家新设外商独资期货经纪公司；代表瑞银集团完成其在中国境内期货经纪公司的收购交易；代表一家著名的国际金融机构在中国设立一家外商独资期货经纪公司；代表摩根大通完成对一家中国期货公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%股权的收购，并进一步增持剩余51%股权，实现全资控股，成立首家外资全资控股期货公司，这是首批通过股权收购方式实现外商全资持有公募基金公司的案例；为荷兰银行/苏格兰皇家银行收购一家期货公司49%的股权以及目标公司的进一步股权重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D94C4DC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="56E5244E" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保险：代表忠利保险收购中意财险剩余</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51%的中资股权；代表摩根士丹利投资众安在线财产保险；代表某境内集团投资一家总部位于欧洲的海外保险集团；代表野村证券投资新华保险；代表瑞银投资信达资产管理（包括其保险子公司）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662B146D" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="02BF0C7F" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>信托：代表中央汇金参与关于长城资产的风险处置项目；代表工作组处理华信信托的风险处置；代表蜀道集团和春晓公司参与四川信托风险处置；代表上海电气等四家上海市国资集团联合投资体组成的重组方全程处理安信信托风险处置；代表某机构参与新华信托重整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C4FA27" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="4EF3CF62" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>科技金融：为一家领先的金融科技集团国内日常金融相关业务和国际化业务提供法律服务；为一家西班牙银行就其区块链技术在中国市场使用提供法律意见；为一家美国电子支付服务商在全球多个国际或地区开展的跨境汇款业务提供法律意见；为一家国际知名银行在瑞士、新加坡、香港特别行政区等多个国家或地区通过应用软件提供客户服务的业务提供法律意见；为一家合资证券公司与境外关联公司合作开展证券交易互联互通业务提供法律意见；为一家新加坡电子支付服务商向中国客户提供跨境付款业务提供法律意见；为一家合资银行通过应用软件开展跨境市场营销活动提供法律意见；为一家加拿大银行通过应用软件向中国客户提供金融产品交易服务；为欧洲期货交易所清算公司就其向中国结算参与人与境外结算参与人之间的交易提供结算服务提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A05AA29" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="32AD3204" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8794A2" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="5A3435AD" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117B1CFC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="5B64EB37" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0133CB45" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="6DA6C1D3" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3919808B" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="6E18F804" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBAB6F3" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="1F13686C" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20196060" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="4868DD57" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻菡律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，喻律师担任Linklaters Zhao Sheng的合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B999313" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="21CF9B4A" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4309E9A9" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="3CCD20ED" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FEAB4A" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="38D5E716" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师被《法律500强》（The Legal 500）评为亚太地区公司和并购专业的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">（Next Generation Partners）； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384C88FC" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="101E0F7D" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师分别于2024年和2025年被《国际金融法律评论》（IFLR1000）评为金融监管领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高度推荐</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">律师； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D012C7" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="30B5CBA9" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师分别于2024年和2025年获评《国际金融法律评论》（IFLR1000） </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>女性领军合伙人</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">称号； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A91822D" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="310C6919" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师获评《钱伯斯金融科技指南2025》</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">领域第二级别律师； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109A1669" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="2F26CA37" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>喻律师入选上海市司法局</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鼎新法治人才库</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134B7169" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="0E6AD1E7" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1040B9A8" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="0ED64F50" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师现任中国期货业协会第六届理事会法律与申诉专业委员会委员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3605E674" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="6FF4CA2B" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师现任上海市律师协会证券业务研究委员会委员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD2ACA9" w14:textId="77777777" w:rsidR="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="119A51C9" w14:textId="77777777" w:rsidR="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师现任中国银行业协会私人银行与财富管理业务专业委员会委员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="79EDC3A7" w:rsidR="00A46A04" w:rsidRPr="0043024E" w:rsidRDefault="0043024E" w:rsidP="0043024E">
+    <w:p w14:paraId="4F0A196B" w14:textId="066E7EAE" w:rsidR="00A46A04" w:rsidRPr="00D54874" w:rsidRDefault="00D54874" w:rsidP="00D54874">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043024E">
+      <w:r w:rsidRPr="00D54874">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">喻律师受聘担任中共上海市委金融委员会办公室、中共上海市金融工作委员会外聘法律顾问。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0043024E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D54874" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2029,1243 +2029,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B926AE"/>
+    <w:nsid w:val="014969F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F28ED4D4"/>
+    <w:tmpl w:val="7CE00284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B5762E"/>
+    <w:nsid w:val="052A3E88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="262CD4E2"/>
+    <w:tmpl w:val="891C85A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08CF172F"/>
+    <w:nsid w:val="07852D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A920E074"/>
+    <w:tmpl w:val="9ED4B7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097E50B1"/>
+    <w:nsid w:val="092C188E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B52AA470"/>
+    <w:tmpl w:val="B230812A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12296C0D"/>
+    <w:nsid w:val="0D4249BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBF674C8"/>
+    <w:tmpl w:val="356CCDA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="149013CB"/>
+    <w:nsid w:val="0F376C8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22E40C02"/>
+    <w:tmpl w:val="14C881D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A212C14"/>
+    <w:nsid w:val="1B9258DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62EEBB40"/>
+    <w:tmpl w:val="7CF436E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BFE21EE"/>
+    <w:nsid w:val="25381FF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0269A98"/>
+    <w:tmpl w:val="57D28F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F885270"/>
+    <w:nsid w:val="29420046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7466234"/>
+    <w:tmpl w:val="17E0497A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223041EF"/>
+    <w:nsid w:val="29E57D27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B260BD7A"/>
+    <w:tmpl w:val="FD2E9998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28631ADE"/>
+    <w:nsid w:val="2E733B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="614284CA"/>
+    <w:tmpl w:val="A2EE0C14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D22B4A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31007DC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B5A91CC"/>
+    <w:tmpl w:val="77986BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28E87553"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31745A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D782DDA"/>
+    <w:tmpl w:val="789A470C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2E2B8A"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F24D2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9530E4CA"/>
+    <w:tmpl w:val="D64A8226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2F6201"/>
+    <w:nsid w:val="32424E54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DF6F6D2"/>
+    <w:tmpl w:val="73D882E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E616DB"/>
+    <w:nsid w:val="36175BDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1054C24E"/>
+    <w:tmpl w:val="AFFAB654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC72B62"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E1851CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62EEBB40"/>
+    <w:tmpl w:val="8D1A8B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AEA6805"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42B30E9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E640B20"/>
+    <w:tmpl w:val="712C13FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8F1985"/>
+    <w:nsid w:val="450873C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B56A34A8"/>
+    <w:tmpl w:val="0720A8A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4095494B"/>
+    <w:nsid w:val="4541056F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0532B4D6"/>
+    <w:tmpl w:val="A20E7442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424632B3"/>
+    <w:nsid w:val="4AA563EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CECCF06C"/>
+    <w:tmpl w:val="E1B6C004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="438B6054"/>
+    <w:nsid w:val="4B235499"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB5C42B4"/>
+    <w:tmpl w:val="0518B7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C84210A"/>
+    <w:nsid w:val="4C767F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E59E9E00"/>
+    <w:tmpl w:val="526687B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9E6BB8"/>
+    <w:nsid w:val="4D737F02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B0EFB8C"/>
+    <w:tmpl w:val="183C3BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F62249D"/>
+    <w:nsid w:val="4E537906"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CE4A944"/>
+    <w:tmpl w:val="D1C03AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53A82322"/>
+    <w:nsid w:val="52D33331"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0AEB502"/>
+    <w:tmpl w:val="8A9035F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55710E8B"/>
+    <w:nsid w:val="53470532"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C427726"/>
+    <w:tmpl w:val="8362B4E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60903469"/>
+    <w:nsid w:val="566F179E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3DAB1C4"/>
+    <w:tmpl w:val="961416D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A853E2"/>
+    <w:nsid w:val="5C8F36AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2043AEA"/>
+    <w:tmpl w:val="F3F8FDB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="634C1D19"/>
+    <w:nsid w:val="5D177BB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DDCED40"/>
+    <w:tmpl w:val="30E048BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FB656A"/>
+    <w:nsid w:val="5D9F6071"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A12FDD8"/>
+    <w:tmpl w:val="AFFAB654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697E464C"/>
+    <w:nsid w:val="6D785C89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC76C1E2"/>
+    <w:tmpl w:val="0C323A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CD442FE"/>
+    <w:nsid w:val="709A26E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="801E795C"/>
+    <w:tmpl w:val="54906B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD87F1E"/>
+    <w:nsid w:val="71AF0873"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EC80970"/>
+    <w:tmpl w:val="C366B1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705B20CB"/>
+    <w:nsid w:val="740E1962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D81EAD8E"/>
+    <w:tmpl w:val="27E00388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7286554F"/>
+    <w:nsid w:val="77D16B8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58DEC0BE"/>
+    <w:tmpl w:val="CA5824CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="753720E5"/>
+    <w:nsid w:val="780367E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="884E98BA"/>
+    <w:tmpl w:val="9946901A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2F373E"/>
+    <w:nsid w:val="79A4566D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A203916"/>
+    <w:tmpl w:val="005E4EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B165F84"/>
+    <w:nsid w:val="7AF12FA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDE452F4"/>
+    <w:tmpl w:val="90082BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6C0807"/>
+    <w:nsid w:val="7C45287B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08F84F92"/>
+    <w:tmpl w:val="EF0664F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3302,51 +3302,50 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
-    <w:rsid w:val="0043024E"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -3391,50 +3390,51 @@
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
+    <w:rsid w:val="00D54874"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
@@ -4499,61 +4499,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0043024E"/>
+    <w:rsid w:val="00D54874"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0043024E"/>
+    <w:rsid w:val="00D54874"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4839,66 +4839,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{306965CD-3619-4C4B-89C9-B2159F35E101}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFE07CC5-02DB-441D-93EC-3880B177C832}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>588</Words>
-  <Characters>3355</Characters>
+  <Words>584</Words>
+  <Characters>3334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3936</CharactersWithSpaces>
+  <CharactersWithSpaces>3911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>