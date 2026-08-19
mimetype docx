--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="153A31F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="552D618C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008858DA">
+            <w:r w:rsidRPr="00F877A0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>范佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="749B6DA6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+          <w:p w14:paraId="706EB16B" w14:textId="49041B84" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008858DA">
+            <w:r w:rsidRPr="00F877A0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="09CA7DDB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+          <w:p w14:paraId="6199424A" w14:textId="3DA060C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008858DA">
+            <w:r w:rsidRPr="00F877A0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1089 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="384AFA79" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+          <w:p w14:paraId="4F910ACA" w14:textId="4CACC918" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008858DA">
+            <w:r w:rsidRPr="00F877A0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>frank.fan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3A81EB70" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008858DA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7A1E0876" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2531EA4D" wp14:editId="42F52E8C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D3786F5" wp14:editId="7D8FBF08">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2F77CB7A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008858DA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1BAB76A9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008858DA">
+            <w:r w:rsidRPr="00F877A0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>范佳律师的主要执业领域为房地产收购和处置交易、酒店管理及运营、房地产租赁及定建租赁、公共基础设施投资、建设及运营和建筑工程。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64385CFF" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="411608A5" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1243 +438,1243 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B49A882" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="49F4B092" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F737452" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="6154C1DB" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产收购和处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C24BF0" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="38590FE2" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield）为其在上海和中国其他主要城市投资和收购办公、商业物业以及长租公寓、保障性租赁住房项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A9D6F9" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="056F60DD" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海通证券为其收购上海董家渡金融商业中心项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3栋办公楼及配套车位提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0672D387" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="163371A3" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安人寿为其向凯德收购全国六个来福士项目的多数股权的交易提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C14843" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="357D2C2A" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕为其在全国多地的仓储物流物业投资和开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783A34B4" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="4BCB1C39" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR为其在全国多地的长租公寓项目和仓储物流物业投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EF4305" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="25583956" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表乐歌（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LOGOS）为其在全国多地的仓储物流物业投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF065A1" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="1764C10D" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDL）为其在上海收购商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307C40CD" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="2966D284" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表资本策略（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI）为其在上海出售办公物业以及收购住宅（别墅）和商业地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D2441F" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="7788B967" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝矿国际为其在上海收购奢华酒店及办公楼综合项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2FCE61" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="48DB2DE0" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克为其向长期合资伙伴收购中国华东业务剩余</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50%股份提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E0F20F" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="032D3717" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在上海及中国其他城市收购商业地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DF7ED4" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="65966FA3" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安博为其在中国的工业地产及仓储物业的收购和开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D999724" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="78847E41" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通为其在上海收购商业</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/住宅地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7C78D0" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="6A06C978" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alpha Partners为其在上海静安区中心商圈收购办公和商业地产项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2C97B1" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="02C5DA9C" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>酒店管理及运营项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D95EC2A" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="15AB56EB" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希尔顿为其在中国的酒店管理发展项目以及公司和酒店运营事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7769F9E4" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="79DE0C52" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希尔顿为其在美国的奢侈酒店管理项目（业主为中国公司）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657E2F35" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="17425C53" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表万豪为其在中国的酒店管理发展项目和公司日常业务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166DCDAB" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="3FEA14B8" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朗廷为其在中国的酒店管理发展项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0E6029" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="3CF643FE" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑰丽为其在海外的酒店管理发展项目（业主为中国公司）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085563EB" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="0BE96317" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洲际为其在中国的冠名住宅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D28554" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="0D17D722" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香格里拉为其在中国的公司和酒店日常业务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADC9F3B" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="7FFE5B49" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国业主为其与国际酒店管理公司（涉及品牌包括文华东方、美高梅和温德姆等）的酒店管理项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5621CC" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="7273559F" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产租赁及定建租赁项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CF7756" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="263F25CE" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克为其在中国全国各地租赁并开设咖啡店提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329E1803" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="56AEC651" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克为其在上海兴业太古汇租赁并开设其海外首家咖啡烘焙工坊及臻选品鉴馆提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA339C8" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="41E2B7DA" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥的斯为其在上海的办公物业及浙江的厂房物业租赁提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550BD49B" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="597C562F" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗集团为其在大连的办公物业租赁提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02199E83" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="1BD8F113" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡政府房地产投资公司为其在上海浦东投资建造的汇亚大厦的出租事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5781BF74" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="6B11D596" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺信为其在上海租赁厂房物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099947E9" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="0A2AA6D5" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦为其在上海定建租赁办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB28802" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="40A64479" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美驰为其在江苏省的厂房定建租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F59C4F2" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="35C50EC7" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基础设施和建筑工程项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A553018" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="5CA0C0AA" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔为其在中国投资、建设及经营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53509C97" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="2E7F6114" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柏林水务为其在中国的污水处理项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703FBA0E" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="75A558C4" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其在上海</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/无锡的建设工程项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7D68F8" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="080AAD14" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表罗氏制药为其在上海的建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C56978" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="72FC34DF" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表玫琳凯为其在杭州的厂房建设项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1398168C" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="3B270866" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC52450" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="6266BF29" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2E0821" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="74186585" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，英语语言文学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EE5EA6" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="13C254A0" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2430CB" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="28BC6FEA" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581F8FB1" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="4418CAC6" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC7A05D" w14:textId="77777777" w:rsidR="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="44A31EF8" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>范佳律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年7月加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="774DCAEB" w:rsidR="00A46A04" w:rsidRPr="008858DA" w:rsidRDefault="008858DA" w:rsidP="008858DA">
+    <w:p w14:paraId="4F0A196B" w14:textId="1C70A2B7" w:rsidR="00A46A04" w:rsidRPr="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>范律师被国际权威法律评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500评为中国律所中</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产与建筑工程</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律师，并被Asialaw Profiles评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008858DA">
+      <w:r w:rsidRPr="00F877A0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域受瞩目律师 （Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008858DA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F877A0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1880,1267 +1880,1267 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DD4F8F"/>
+    <w:nsid w:val="00BF3FAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5680D3E"/>
+    <w:tmpl w:val="F9B8C4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F41896"/>
+    <w:nsid w:val="04D21518"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCDAE472"/>
+    <w:tmpl w:val="1F1611EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C21957"/>
+    <w:nsid w:val="09331F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAB245F4"/>
+    <w:tmpl w:val="87568614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069C2F9E"/>
+    <w:nsid w:val="09BA56E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91C25A64"/>
+    <w:tmpl w:val="EF624444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0985722F"/>
+    <w:nsid w:val="0D16363D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="044661BE"/>
+    <w:tmpl w:val="27E03D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09AC4063"/>
+    <w:nsid w:val="0D2875C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F424CFE"/>
+    <w:tmpl w:val="878A296A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A673A3B"/>
+    <w:nsid w:val="0E0A4F69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72DE36E6"/>
+    <w:tmpl w:val="B3148082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148036DA"/>
+    <w:nsid w:val="0E905040"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4364C7A4"/>
+    <w:tmpl w:val="B82ACADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFD5A3E"/>
+    <w:nsid w:val="17210874"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AE606D8"/>
+    <w:tmpl w:val="CA62AD18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F815B72"/>
+    <w:nsid w:val="172B7510"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65F859F4"/>
+    <w:tmpl w:val="BB46116A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250604CB"/>
+    <w:nsid w:val="19FD2970"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C78D3F0"/>
+    <w:tmpl w:val="C526FE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265B36DC"/>
+    <w:nsid w:val="1D0A501C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C0401C"/>
+    <w:tmpl w:val="6FF0D30C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269A1CF9"/>
+    <w:nsid w:val="1EB24542"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FA46D7A"/>
+    <w:tmpl w:val="7408DFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269E366F"/>
+    <w:nsid w:val="202C795A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61322B00"/>
+    <w:tmpl w:val="3F64292E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F51223"/>
+    <w:nsid w:val="276509BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C70A6D36"/>
+    <w:tmpl w:val="BFA4957C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4A593F"/>
+    <w:nsid w:val="28550945"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4882560"/>
+    <w:tmpl w:val="8C2A8A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D850DEB"/>
+    <w:nsid w:val="28A74006"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DB6FDD4"/>
+    <w:tmpl w:val="7DFCCA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC22BBD"/>
+    <w:nsid w:val="2B5B74F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3560098"/>
+    <w:tmpl w:val="EF0E9556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E762631"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30B96B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D7C629E"/>
+    <w:tmpl w:val="6CD0F1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F616781"/>
+    <w:nsid w:val="363551B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA729498"/>
+    <w:tmpl w:val="1870C31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BF7E95"/>
+    <w:nsid w:val="38560034"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6D23E70"/>
+    <w:tmpl w:val="C57CDC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A739D1"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA55CED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF4A66F6"/>
+    <w:tmpl w:val="26E8EA00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B12139"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="474B555C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C45A90"/>
+    <w:tmpl w:val="74CE6498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358B62FC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48801B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0644BCF0"/>
+    <w:tmpl w:val="C338D832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AB277A"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4983750E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40CAE738"/>
+    <w:tmpl w:val="06EA9816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D6D4427"/>
+    <w:nsid w:val="4DA876A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97B2FD68"/>
+    <w:tmpl w:val="C26EACCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1B3D17"/>
+    <w:nsid w:val="4F3F7440"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89285A8A"/>
+    <w:tmpl w:val="503C8EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A06592"/>
+    <w:nsid w:val="50312266"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E5AF6C8"/>
+    <w:tmpl w:val="D4AC78C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="423E1433"/>
+    <w:nsid w:val="53396C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19624584"/>
+    <w:tmpl w:val="8E421730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B90D11"/>
+    <w:nsid w:val="574249A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCDAE472"/>
+    <w:tmpl w:val="164CA9A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="534A0304"/>
+    <w:nsid w:val="57F930EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58F643CC"/>
+    <w:tmpl w:val="A9D8684E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EBB6A1D"/>
+    <w:nsid w:val="5E6C17DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16E0D012"/>
+    <w:tmpl w:val="E1C00882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D9137B"/>
+    <w:nsid w:val="60A60F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBA0DBBC"/>
+    <w:tmpl w:val="18CCAC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64B408B1"/>
+    <w:nsid w:val="63DB1FFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D9ADAE4"/>
+    <w:tmpl w:val="6BEEF132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6530325C"/>
+    <w:nsid w:val="64444352"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6732599E"/>
+    <w:tmpl w:val="2ECEDBC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69F36E2C"/>
+    <w:nsid w:val="6D8A19C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56347290"/>
+    <w:tmpl w:val="BDC6E472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70FE211F"/>
+    <w:nsid w:val="70732C09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C085202"/>
+    <w:tmpl w:val="9BCED488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F01FEB"/>
+    <w:nsid w:val="743037F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA986610"/>
+    <w:tmpl w:val="B31E2CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D820DA"/>
+    <w:nsid w:val="78B2055C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351AA62C"/>
+    <w:tmpl w:val="D090CD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CC140F"/>
+    <w:nsid w:val="7AD4592D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C442128"/>
+    <w:tmpl w:val="6C6E12C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD56D15"/>
+    <w:nsid w:val="7F676A13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E682A4C4"/>
+    <w:tmpl w:val="503C8EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10">
-[...23 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19">
-[...59 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="42"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3218,51 +3218,50 @@
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
-    <w:rsid w:val="008858DA"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
@@ -3283,50 +3282,51 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
+    <w:rsid w:val="00F877A0"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4374,61 +4374,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008858DA"/>
+    <w:rsid w:val="00F877A0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008858DA"/>
+    <w:rsid w:val="00F877A0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4714,51 +4714,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D20823-128B-4A34-8BE7-82D02EAB1C8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4824F81D-7A6B-4D52-BEE4-A055630D9023}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>239</Words>
   <Characters>1364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>