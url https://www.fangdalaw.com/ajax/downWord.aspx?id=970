--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="552D618C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="09ECCC7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F877A0">
+            <w:r w:rsidRPr="00FA4865">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>范佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="49041B84" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+          <w:p w14:paraId="706EB16B" w14:textId="5C6D5FA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F877A0">
+            <w:r w:rsidRPr="00FA4865">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3DA060C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+          <w:p w14:paraId="6199424A" w14:textId="6AFB62C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F877A0">
+            <w:r w:rsidRPr="00FA4865">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1089 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4CACC918" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+          <w:p w14:paraId="4F910ACA" w14:textId="49088531" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F877A0">
+            <w:r w:rsidRPr="00FA4865">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>frank.fan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7A1E0876" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3B917024" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA4865" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D3786F5" wp14:editId="7D8FBF08">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5587EF4A" wp14:editId="43B70DF8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1BAB76A9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F877A0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="66EA8509" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FA4865" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F877A0">
+            <w:r w:rsidRPr="00FA4865">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>范佳律师的主要执业领域为房地产收购和处置交易、酒店管理及运营、房地产租赁及定建租赁、公共基础设施投资、建设及运营和建筑工程。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411608A5" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="68A1CB34" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1243 +438,1243 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F4B092" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="05A6F2E8" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6154C1DB" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="39407928" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产收购和处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38590FE2" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="2224193A" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield）为其在上海和中国其他主要城市投资和收购办公、商业物业以及长租公寓、保障性租赁住房项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056F60DD" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="416F94F8" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海通证券为其收购上海董家渡金融商业中心项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3栋办公楼及配套车位提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163371A3" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="28CD6E90" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安人寿为其向凯德收购全国六个来福士项目的多数股权的交易提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357D2C2A" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="12A75175" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕为其在全国多地的仓储物流物业投资和开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCB1C39" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="08FD0533" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR为其在全国多地的长租公寓项目和仓储物流物业投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25583956" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="755B76DC" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表乐歌（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LOGOS）为其在全国多地的仓储物流物业投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1764C10D" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="24C66C83" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDL）为其在上海收购商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2966D284" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="261A1B77" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表资本策略（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI）为其在上海出售办公物业以及收购住宅（别墅）和商业地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7788B967" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="02D8F16C" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝矿国际为其在上海收购奢华酒店及办公楼综合项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DB2DE0" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="77AE58AE" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克为其向长期合资伙伴收购中国华东业务剩余</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50%股份提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032D3717" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="185873A5" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在上海及中国其他城市收购商业地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65966FA3" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="019287F9" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安博为其在中国的工业地产及仓储物业的收购和开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78847E41" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="18F09172" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通为其在上海收购商业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/住宅地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A06C978" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="2251AEF5" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alpha Partners为其在上海静安区中心商圈收购办公和商业地产项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C5DA9C" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0837D7B0" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>酒店管理及运营项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB56EB" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0399F4C5" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希尔顿为其在中国的酒店管理发展项目以及公司和酒店运营事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DE0C52" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="3963B38A" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希尔顿为其在美国的奢侈酒店管理项目（业主为中国公司）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17425C53" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="6E3193F8" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表万豪为其在中国的酒店管理发展项目和公司日常业务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEA14B8" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="7D62661E" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朗廷为其在中国的酒店管理发展项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF643FE" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="7D3A331A" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑰丽为其在海外的酒店管理发展项目（业主为中国公司）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE96317" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="3B35F7CB" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洲际为其在中国的冠名住宅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D17D722" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="54BBFDB0" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香格里拉为其在中国的公司和酒店日常业务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFE5B49" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="331F125A" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国业主为其与国际酒店管理公司（涉及品牌包括文华东方、美高梅和温德姆等）的酒店管理项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7273559F" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0A231213" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产租赁及定建租赁项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263F25CE" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="403D5C29" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克为其在中国全国各地租赁并开设咖啡店提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AEC651" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="60131E5D" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克为其在上海兴业太古汇租赁并开设其海外首家咖啡烘焙工坊及臻选品鉴馆提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E2B7DA" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0CE023C6" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥的斯为其在上海的办公物业及浙江的厂房物业租赁提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597C562F" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="1F3546CE" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗集团为其在大连的办公物业租赁提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD8F113" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="4FEE97EC" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡政府房地产投资公司为其在上海浦东投资建造的汇亚大厦的出租事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B11D596" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="3CD9C043" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺信为其在上海租赁厂房物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2AA6D5" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="48D15499" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦为其在上海定建租赁办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A64479" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0DA91E88" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美驰为其在江苏省的厂房定建租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C50EC7" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="07E2FBE4" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基础设施和建筑工程项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA0C0AA" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="6C198C7B" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔为其在中国投资、建设及经营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7F6114" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0A5F8748" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柏林水务为其在中国的污水处理项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A558C4" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="2C9DFBC5" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其在上海</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/无锡的建设工程项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080AAD14" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="68231594" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表罗氏制药为其在上海的建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FC34DF" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="7CBC3409" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表玫琳凯为其在杭州的厂房建设项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B270866" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="4088881E" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6266BF29" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="0F2B36E5" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74186585" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="37EFC378" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，英语语言文学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C254A0" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="27EBE1E9" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BC6FEA" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="38D3B096" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4418CAC6" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="50B6D671" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A31EF8" w14:textId="77777777" w:rsidR="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="763404D9" w14:textId="77777777" w:rsidR="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>范佳律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年7月加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1C70A2B7" w:rsidR="00A46A04" w:rsidRPr="00F877A0" w:rsidRDefault="00F877A0" w:rsidP="00F877A0">
+    <w:p w14:paraId="4F0A196B" w14:textId="6F7F503C" w:rsidR="00A46A04" w:rsidRPr="00FA4865" w:rsidRDefault="00FA4865" w:rsidP="00FA4865">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>范律师被国际权威法律评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500评为中国律所中</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产与建筑工程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律师，并被Asialaw Profiles评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877A0">
+      <w:r w:rsidRPr="00FA4865">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域受瞩目律师 （Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F877A0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FA4865" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1880,1267 +1880,1267 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BF3FAB"/>
+    <w:nsid w:val="06603AA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9B8C4C0"/>
+    <w:tmpl w:val="DBDE9462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D21518"/>
+    <w:nsid w:val="0D923D65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F1611EA"/>
+    <w:tmpl w:val="C62C17C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09331F1F"/>
+    <w:nsid w:val="10FF4183"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87568614"/>
+    <w:tmpl w:val="3AD68A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09BA56E1"/>
+    <w:nsid w:val="12365A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF624444"/>
+    <w:tmpl w:val="EC9E1E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D16363D"/>
+    <w:nsid w:val="12A577FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27E03D52"/>
+    <w:tmpl w:val="4B02DE7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D2875C4"/>
+    <w:nsid w:val="13542EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="878A296A"/>
+    <w:tmpl w:val="CC8E17EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0A4F69"/>
+    <w:nsid w:val="13BC498F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3148082"/>
+    <w:tmpl w:val="2B8630A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E905040"/>
+    <w:nsid w:val="192302C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B82ACADE"/>
+    <w:tmpl w:val="6D1067FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17210874"/>
+    <w:nsid w:val="1ED62374"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA62AD18"/>
+    <w:tmpl w:val="4EF0BEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="172B7510"/>
+    <w:nsid w:val="224854CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB46116A"/>
+    <w:tmpl w:val="E5AA397A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FD2970"/>
+    <w:nsid w:val="23AE1301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C526FE2E"/>
+    <w:tmpl w:val="046CDE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D0A501C"/>
+    <w:nsid w:val="25E85D60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FF0D30C"/>
+    <w:tmpl w:val="7884E2B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB24542"/>
+    <w:nsid w:val="2A232FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7408DFA4"/>
+    <w:tmpl w:val="3FD6781A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202C795A"/>
+    <w:nsid w:val="2A2B6C74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F64292E"/>
+    <w:tmpl w:val="14EC0730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276509BE"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330D2844"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA4957C"/>
+    <w:tmpl w:val="1BD299FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28550945"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37061F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C2A8A94"/>
+    <w:tmpl w:val="8F8EE4BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A74006"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40B10AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DFCCA04"/>
+    <w:tmpl w:val="B73C05B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5B74F0"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41272E8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF0E9556"/>
+    <w:tmpl w:val="4F10B272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="30B96B42"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42FE3CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CD0F1C0"/>
+    <w:tmpl w:val="70A6F880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363551B7"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439C08D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1870C31A"/>
+    <w:tmpl w:val="9322E5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38560034"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D65B43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C57CDC68"/>
+    <w:tmpl w:val="0AA23A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BA55CED"/>
+    <w:nsid w:val="4B04220D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26E8EA00"/>
+    <w:tmpl w:val="0B0E7EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="474B555C"/>
+    <w:nsid w:val="4BF82738"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74CE6498"/>
+    <w:tmpl w:val="A6F49302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48801B7E"/>
+    <w:nsid w:val="4CA87D4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C338D832"/>
+    <w:tmpl w:val="81A29048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4983750E"/>
+    <w:nsid w:val="4D126E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06EA9816"/>
+    <w:tmpl w:val="F3080518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA876A5"/>
+    <w:nsid w:val="4E427FAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C26EACCA"/>
+    <w:tmpl w:val="A6A6A542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3F7440"/>
+    <w:nsid w:val="57BC0E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="503C8EF6"/>
+    <w:tmpl w:val="5D5E4992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50312266"/>
+    <w:nsid w:val="58CD7D47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4AC78C0"/>
+    <w:tmpl w:val="046CDE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53396C5C"/>
+    <w:nsid w:val="5C086D20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E421730"/>
+    <w:tmpl w:val="507AA778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="574249A2"/>
+    <w:nsid w:val="5DFC4AFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="164CA9A8"/>
+    <w:tmpl w:val="68088A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F930EF"/>
+    <w:nsid w:val="6317464E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9D8684E"/>
+    <w:tmpl w:val="B8005CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E6C17DC"/>
+    <w:nsid w:val="63E80539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1C00882"/>
+    <w:tmpl w:val="EF52D26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A60F80"/>
+    <w:nsid w:val="6890277B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18CCAC0A"/>
+    <w:tmpl w:val="8D9C16AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DB1FFD"/>
+    <w:nsid w:val="6A4356DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BEEF132"/>
+    <w:tmpl w:val="9FAC2882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64444352"/>
+    <w:nsid w:val="6B57483D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ECEDBC2"/>
+    <w:tmpl w:val="03DEB9A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D8A19C0"/>
+    <w:nsid w:val="6EDD6F70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC6E472"/>
+    <w:tmpl w:val="52F4F278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70732C09"/>
+    <w:nsid w:val="71E94351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BCED488"/>
+    <w:tmpl w:val="447CAB12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743037F9"/>
+    <w:nsid w:val="72F15124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B31E2CB4"/>
+    <w:tmpl w:val="FFD400AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B2055C"/>
+    <w:nsid w:val="792837DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D090CD2C"/>
+    <w:tmpl w:val="08A2A06E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AD4592D"/>
+    <w:nsid w:val="7BDF67B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C6E12C8"/>
+    <w:tmpl w:val="EE746B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F676A13"/>
+    <w:nsid w:val="7CA778A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="503C8EF6"/>
+    <w:tmpl w:val="604CB848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-[...97 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3282,54 +3282,54 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
-    <w:rsid w:val="00F877A0"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
+    <w:rsid w:val="00FA4865"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4374,61 +4374,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F877A0"/>
+    <w:rsid w:val="00FA4865"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F877A0"/>
+    <w:rsid w:val="00FA4865"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4714,60 +4714,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4824F81D-7A6B-4D52-BEE4-A055630D9023}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FB3AF48-2613-4497-A435-4B117A5F9436}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>239</Words>
   <Characters>1364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>