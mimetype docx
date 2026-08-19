--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0A1E9928" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="685C1969" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009A5FF2">
+            <w:r w:rsidRPr="006E651A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>钱亦伶</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="52E64AE7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+          <w:p w14:paraId="706EB16B" w14:textId="3047B673" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009A5FF2">
+            <w:r w:rsidRPr="006E651A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="67D462AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+          <w:p w14:paraId="6199424A" w14:textId="4A2F236E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009A5FF2">
+            <w:r w:rsidRPr="006E651A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8866 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="59DA49C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+          <w:p w14:paraId="4F910ACA" w14:textId="0D6F2202" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009A5FF2">
+            <w:r w:rsidRPr="006E651A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>flora.qian@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="32D2C0FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009A5FF2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="29AC4CFD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A429F79" wp14:editId="5E1E7F04">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5212527C" wp14:editId="42D74666">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="264C792F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009A5FF2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7B78618B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009A5FF2">
+            <w:r w:rsidRPr="006E651A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>钱亦伶律师主要从事私人股权，包括基金设立和下游投资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A81F8BF" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4480BA5D" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,778 +438,778 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A156C7F" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="67B9F140" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1DBDAB" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="5274B5A6" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D37B6EF" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="160178CF" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷集团与北京市政府合作在北京设立人民币基金一期并提供基金日常运营的法律服务；以及代表凯雷集团设立其人民币基金二期，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金，并为人民币基金的下游投资设立多支单项目基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CF7F29" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="41206871" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛与北京市政府合作在北京设立其第一支人民币基金和</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65421629" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="4421FBCB" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在天津设立其第一支人民币基金、以及其后续的第二期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234466AA" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="6498C39C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本设立其人民币基金一期、人民币基金二期、人民币基金三期、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金、QDLP基金以及为人民币基金的下游投资设立多支单项目基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2E354D" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="2C1A2548" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本在嘉兴和珠海设立其第一支人民币基金，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金以及为人民币基金的下游投资设立多支单项目基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54047153" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="362A4A4C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅设立其人民币基金一期、人民币基金二期、夹层基金一期、夹层基金二期、地产基金、国企创新基金、物流基金以及若干支与他方共同发起设立的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DEDED0" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="3EED095F" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴在杭州设立零售业基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793A9E75" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="533633B8" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本与燕鸟、魔方在上海合作共同发起设立地产基金请申请</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP额度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B9883C" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="00A3C168" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华兴资本设立医疗基金二期及其天津子基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A1EB83" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="14425751" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG在北京设立其第一支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F919E97" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="7EEA22C4" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德同资本与地方政府及上市公司合作共同发起设立一系列人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F33308" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="7995D34C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联新资本设立人民币基金以及医疗专项基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16563337" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="50C87B2F" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocean Link设立其第一支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BB1065" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="66E75346" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中银投设立不良资产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D1EA1C" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="2A3E87C2" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAIF设立一支创业投资基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE41BB7" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="679CF951" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴（作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP）向多支基金进行投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA5172" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="12005060" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华芯投资（作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP）向多支基金进行投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6E1D1C" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="1E3A4263" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cenova在上海设立医疗基金，通过申请QFLP额度从而获得淡马锡、Illumina、雅培和马来西亚主权基金的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F18122" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="37562553" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通和北京国管中心在北京共同发起设立一支以外商投资合伙企业为组织形式的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77450B57" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="0FE0185C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表人保和其他投资人设立一支单项目基金，完成向中石化的人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEF1478" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="5843ECC5" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0ACDD6" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="2FFC235A" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1A13C8" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="5390AC5D" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加州大学伯克利分校，法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2BE698" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="0A3AF6F2" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36588C8A" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="4574C106" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D43BFA8" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="358203D2" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406BDBEB" w14:textId="77777777" w:rsidR="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="5EAC7019" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="381E8CE9" w:rsidR="00A46A04" w:rsidRPr="009A5FF2" w:rsidRDefault="009A5FF2" w:rsidP="009A5FF2">
+    <w:p w14:paraId="4F0A196B" w14:textId="1FA10072" w:rsidR="00A46A04" w:rsidRPr="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5FF2">
+      <w:r w:rsidRPr="006E651A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年加入方达律师事务所；在此之前，她曾在一家美国律师事务所的上海办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009A5FF2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006E651A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1415,218 +1415,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C94C16"/>
+    <w:nsid w:val="02D1340D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB24BE9A"/>
+    <w:tmpl w:val="FD322A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169035A2"/>
+    <w:nsid w:val="09942DF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A8ED40"/>
+    <w:tmpl w:val="F34EBC2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4F7555"/>
+    <w:nsid w:val="0BEE5837"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09F43B46"/>
+    <w:tmpl w:val="DAAA57DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20161E6E"/>
+    <w:nsid w:val="0E381F3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8324E06"/>
+    <w:tmpl w:val="B0B0F3F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20190EE3"/>
+    <w:nsid w:val="140D74B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82A0B0D6"/>
+    <w:tmpl w:val="359626BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E61FD8"/>
+    <w:nsid w:val="1A37681F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96FA8526"/>
+    <w:tmpl w:val="92F67142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B882D66"/>
+    <w:nsid w:val="1A9F6A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4CA1C0E"/>
+    <w:tmpl w:val="C3BC9D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8F099B"/>
+    <w:nsid w:val="26194A5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A74EDCE8"/>
+    <w:tmpl w:val="9B00CD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28591CDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C541048"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1695,627 +1716,606 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F9F308D"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32326C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60784486"/>
+    <w:tmpl w:val="955EA830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F65BB2"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378F2F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C04D302"/>
+    <w:tmpl w:val="E12A9622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="354309F0"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386237BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CD680CA"/>
+    <w:tmpl w:val="1D3284F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CD5037"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="393F5FC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69F43FC8"/>
+    <w:tmpl w:val="DE2AA042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A1C0C94"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F46285C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C5E66F6"/>
+    <w:tmpl w:val="4836C58E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3A106A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="412D269A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C78A744E"/>
+    <w:tmpl w:val="FD322A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3BAF583E"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42851EB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06AAF160"/>
+    <w:tmpl w:val="11C29C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ECA09D7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="481A5890"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23BC420A"/>
+    <w:tmpl w:val="CBBEF4D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF5113E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53923EB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E04BA8C"/>
+    <w:tmpl w:val="02248306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C723DB"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E1E6F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A52C3382"/>
+    <w:tmpl w:val="B3CAD5AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C690F29"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61BC2C8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52529F64"/>
+    <w:tmpl w:val="6A9EAB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E9C724E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F617C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DBE8D2A"/>
+    <w:tmpl w:val="BDB6A818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53301605"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70FF3652"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32B6D18C"/>
+    <w:tmpl w:val="0C8A6FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD35285"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1079BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4502C4E6"/>
+    <w:tmpl w:val="0A72FF82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6763122C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1A1491"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E180AA5A"/>
+    <w:tmpl w:val="4ACE4318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7454067C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EF24FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E2047C6"/>
+    <w:tmpl w:val="39CCBAFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A87482"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB87A80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E2047C6"/>
+    <w:tmpl w:val="3BD6F0F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
-[...23 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2377,86 +2377,86 @@
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006E651A"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
-    <w:rsid w:val="009A5FF2"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
@@ -3549,61 +3549,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A5FF2"/>
+    <w:rsid w:val="006E651A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A5FF2"/>
+    <w:rsid w:val="006E651A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3889,51 +3889,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B703D61A-BBEB-40F2-81DB-5119AECC42B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742A4785-B1AD-4AA9-A181-27797999C3F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>146</Words>
   <Characters>834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>