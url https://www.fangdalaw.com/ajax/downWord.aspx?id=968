--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="685C1969" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="12AAEBD4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006E651A">
+            <w:r w:rsidRPr="009C25EF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>钱亦伶</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3047B673" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+          <w:p w14:paraId="706EB16B" w14:textId="4225E5CE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006E651A">
+            <w:r w:rsidRPr="009C25EF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4A2F236E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+          <w:p w14:paraId="6199424A" w14:textId="42EDD5BF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006E651A">
+            <w:r w:rsidRPr="009C25EF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8866 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0D6F2202" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+          <w:p w14:paraId="4F910ACA" w14:textId="392DC5EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006E651A">
+            <w:r w:rsidRPr="009C25EF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>flora.qian@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="29AC4CFD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5E94E7C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C25EF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5212527C" wp14:editId="42D74666">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="118CD10E" wp14:editId="5FABA1F6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7B78618B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006E651A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2C0EB7CA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009C25EF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006E651A">
+            <w:r w:rsidRPr="009C25EF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>钱亦伶律师主要从事私人股权，包括基金设立和下游投资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4480BA5D" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="504E6287" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,778 +438,778 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B9F140" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="393DDB84" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5274B5A6" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="4B99968B" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="160178CF" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="061FC1F4" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷集团与北京市政府合作在北京设立人民币基金一期并提供基金日常运营的法律服务；以及代表凯雷集团设立其人民币基金二期，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金，并为人民币基金的下游投资设立多支单项目基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41206871" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="64826B2D" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛与北京市政府合作在北京设立其第一支人民币基金和</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4421FBCB" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="36260E86" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在天津设立其第一支人民币基金、以及其后续的第二期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6498C39C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="7033A749" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本设立其人民币基金一期、人民币基金二期、人民币基金三期、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金、QDLP基金以及为人民币基金的下游投资设立多支单项目基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1A2548" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="01EF7ABE" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本在嘉兴和珠海设立其第一支人民币基金，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金以及为人民币基金的下游投资设立多支单项目基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362A4A4C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="5246360F" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅设立其人民币基金一期、人民币基金二期、夹层基金一期、夹层基金二期、地产基金、国企创新基金、物流基金以及若干支与他方共同发起设立的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EED095F" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="3EA7059D" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴在杭州设立零售业基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533633B8" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="4432BEA1" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本与燕鸟、魔方在上海合作共同发起设立地产基金请申请</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP额度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A3C168" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="32DF7E3C" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华兴资本设立医疗基金二期及其天津子基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14425751" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="3C172201" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG在北京设立其第一支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEA22C4" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="0AAAF4EE" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德同资本与地方政府及上市公司合作共同发起设立一系列人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7995D34C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="36EE11A0" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联新资本设立人民币基金以及医疗专项基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C87B2F" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="410B5226" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocean Link设立其第一支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E75346" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="535F8CD6" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中银投设立不良资产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3E87C2" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="7B194DC8" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAIF设立一支创业投资基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679CF951" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="7718E9D4" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴（作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP）向多支基金进行投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12005060" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="5E38709E" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华芯投资（作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP）向多支基金进行投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3A4263" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="1A82B06B" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cenova在上海设立医疗基金，通过申请QFLP额度从而获得淡马锡、Illumina、雅培和马来西亚主权基金的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37562553" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="1E4FEFA4" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通和北京国管中心在北京共同发起设立一支以外商投资合伙企业为组织形式的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE0185C" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="4BC7FB01" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表人保和其他投资人设立一支单项目基金，完成向中石化的人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5843ECC5" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="0112EE23" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFC235A" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="4E3DBB8B" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5390AC5D" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="77E1C079" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加州大学伯克利分校，法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3AF6F2" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="09B51EB1" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4574C106" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="43152B18" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358203D2" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="25D48FA6" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAC7019" w14:textId="77777777" w:rsidR="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="655D8B56" w14:textId="77777777" w:rsidR="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1FA10072" w:rsidR="00A46A04" w:rsidRPr="006E651A" w:rsidRDefault="006E651A" w:rsidP="006E651A">
+    <w:p w14:paraId="4F0A196B" w14:textId="20F03EA6" w:rsidR="00A46A04" w:rsidRPr="009C25EF" w:rsidRDefault="009C25EF" w:rsidP="009C25EF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E651A">
+      <w:r w:rsidRPr="009C25EF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年加入方达律师事务所；在此之前，她曾在一家美国律师事务所的上海办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006E651A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009C25EF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1415,239 +1415,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D1340D"/>
+    <w:nsid w:val="051D638F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD322A0A"/>
+    <w:tmpl w:val="DAF0CB70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09942DF5"/>
+    <w:nsid w:val="05E730FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F34EBC2E"/>
+    <w:tmpl w:val="89AAC3B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEE5837"/>
+    <w:nsid w:val="08A83E74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAAA57DE"/>
+    <w:tmpl w:val="7FE612AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E381F3B"/>
+    <w:nsid w:val="09BA531F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0B0F3F2"/>
+    <w:tmpl w:val="ECB6B994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140D74B1"/>
+    <w:nsid w:val="0BD35D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="359626BC"/>
+    <w:tmpl w:val="0722E3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A37681F"/>
+    <w:nsid w:val="0D2D22FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F67142"/>
+    <w:tmpl w:val="6E5E8A4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A9F6A39"/>
+    <w:nsid w:val="138E6999"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3BC9D98"/>
+    <w:tmpl w:val="6BFAEE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26194A5C"/>
+    <w:nsid w:val="173D254F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B00CD08"/>
+    <w:tmpl w:val="6FB2A3CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28591CDB"/>
+    <w:nsid w:val="1C3547F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C541048"/>
+    <w:tmpl w:val="7C3C892E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF71AB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF920EB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23077566"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D49294A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25D75197"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF3CBCF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BD0771C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0382818"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D01302F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCEEE8C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1716,606 +1821,501 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32326C19"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313D2AAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="955EA830"/>
+    <w:tmpl w:val="4E544158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378F2F61"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D600C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12A9622"/>
+    <w:tmpl w:val="773E1178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="386237BB"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="340A2856"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D3284F0"/>
+    <w:tmpl w:val="773E1178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393F5FC6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DAF3608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE2AA042"/>
+    <w:tmpl w:val="B1824450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F46285C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="552B17FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4836C58E"/>
+    <w:tmpl w:val="F9AE4E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412D269A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A466876"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD322A0A"/>
+    <w:tmpl w:val="9B78C8EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42851EB6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F90187"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11C29C58"/>
+    <w:tmpl w:val="89807B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481A5890"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650D6D37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBBEF4D4"/>
+    <w:tmpl w:val="60284942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53923EB9"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65971D46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02248306"/>
+    <w:tmpl w:val="6946194E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E1E6F15"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665D43F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3CAD5AC"/>
+    <w:tmpl w:val="AA5C3526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61BC2C8A"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B0D2C76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A9EAB06"/>
+    <w:tmpl w:val="9D4ABD5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F617C9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C606AAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDB6A818"/>
+    <w:tmpl w:val="92A0B024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2377,88 +2377,88 @@
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
-    <w:rsid w:val="006E651A"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009C25EF"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
@@ -3549,61 +3549,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E651A"/>
+    <w:rsid w:val="009C25EF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E651A"/>
+    <w:rsid w:val="009C25EF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3889,60 +3889,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742A4785-B1AD-4AA9-A181-27797999C3F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{905B0B1D-7535-40EF-8A44-76A15BDB2FF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>146</Words>
   <Characters>834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>