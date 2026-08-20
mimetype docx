--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="78703145" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6A2769A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0001233C">
+            <w:r w:rsidRPr="000C7798">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>祁放</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="031F2685" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+          <w:p w14:paraId="706EB16B" w14:textId="050CC885" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0001233C">
+            <w:r w:rsidRPr="000C7798">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5D1578EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+          <w:p w14:paraId="6199424A" w14:textId="5675472B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0001233C">
+            <w:r w:rsidRPr="000C7798">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1BCD40A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C3826F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0001233C">
+            <w:r w:rsidRPr="000C7798">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>fang.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0CC6DFE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0001233C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="25AE8842" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="448798C6" wp14:editId="1336D35A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33AE07FF" wp14:editId="0DE0CC2F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2C35BFED" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0001233C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="413AE216" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0001233C">
+            <w:r w:rsidRPr="000C7798">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>祁放博士的主要执业领域包括与知识产权相关的交易、诉讼以及反垄断诉讼。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54725A2E" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="72B4A154" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1714 +438,1714 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D08A42A" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0001233C">
+    <w:p w14:paraId="01F6B4D1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>祁放博士与电子、通讯、新能源、石油化工、医药、消费品、以及制造公司有丰富的合作经验。祁放博士的工作包括帮助客户保护技术秘密和发明、参与知识产权相关的交易、和代理各个阶段的知识产权侵权和反垄断纠纷。祁放博士代表客户处理的多个案件被最高人民法院，省高院和知识产权局评为年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10大或最佳案件。祁放博士在各类知识产权和反垄断问题上均有广泛的研究和评论，同时也是《中国知识产权》一书的作者之一。祁放博士被《中国商法》评为100位最杰出的律师之一，也被钱伯斯，中国法律实践和亚洲法律列为知识产权诉讼领域的推荐律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B737AC" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0001233C">
+    <w:p w14:paraId="5A1BE2A2" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>祁放博士毕业于哥伦比亚大学法学院。在校期间，他是</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Harlan Fiske Stone 奖的获得者，以及《哥伦比亚科学和技术法学评论》的编辑。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46657E93" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0DDC3B21" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B697E7A" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0001233C">
+    <w:p w14:paraId="3922DB01" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权相关的诉讼业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD23D65" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0C93A325" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华生制药应对一起由礼来公司提起的关于奥氮平生产工艺专利的侵权诉讼，并获得胜诉判决。本案被选入最高人民法院指导性案例。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FCBE3D" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="5C2A92A4" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国德州仪器公司在深圳市中级人民法院应对一起由专利经营实体提起的专利侵权诉讼，并获得客户满意的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F94BB4" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="4FD02F98" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国帕沃英蒂格盛股份有限公司在江苏省高级人民法院应对由某国际知名半导体生产商提起的一系列电源控制芯片设计技术相关的发明专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA5E590" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="6711081D" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国卡尔蔡司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMT股份公司成功对株式会社尼康的三件光刻机相关的中国发明专利提出无效宣告请求。该案被专利复审委员会评为年度十大案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEC88E6" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="52374F4B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国交换数字公司在深圳市中级人民法院，广东省高级人民法院，江苏省高级人民法院和最高人民法院处理多件反垄断和</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可相关的诉讼案件。其中的案件被最高人民法院评为年度十大案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B83594" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="08FBA214" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国威睿公司在北京知识产权法院处理其前经销商提起的滥用市场支配地位的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04878C41" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="790444A9" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国通用电气公司获得针对其前雇员盗用相关商业秘密的诉前禁令，促使该雇员归还和销毁相关的商业秘密</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090EFF86" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="1AD37093" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的石化企业针对其前中国合作者盗用其商业秘密提起诉讼，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 提出高额索赔请求，并参与后续的和解谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED678EA" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0B522361" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就瑞典斯德哥尔摩商会仲裁机构作出的针对鲁西化工的近</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元人民币赔偿金额的裁决，代表陶氏化学和庄信万丰申请承认和执行该仲裁裁决，并获得聊城中院的支持。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12253C5D" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="3BEF6C45" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表字节跳动在北京市高级人民法院处理涉及抖音源代码软件著作权的侵权纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054FC724" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0EA13C17" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的网络服务提供商处理多项涉及著作权和商标的行政和民事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C9C3B0" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="4D891E0D" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗针对理邦精密仪器在深圳市中级人民法院以恶意诉讼为由提起侵权纠纷。双方最终达成和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2573031E" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="31257713" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对乔丹体育股份有限公司侵犯姓名权和肖像权的行为，代表篮球巨星迈克尔·乔丹提起多个民事和行政诉讼，并在最高人民法院获得胜诉判决。本案被选入最高人民法院指导性案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A355FB8" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="05B83AE4" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表电动汽车公司特斯拉针对商标和域名的抢注者采取一系列法律行动包括提起行政和民事诉讼。经过后续谈判，成功为客户夺回被抢注的全部商标及域名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7E5DA0" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0001233C">
+    <w:p w14:paraId="27B254D4" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权相关的非诉讼业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8CB6B8" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="740D4EAF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士公司应对国家体育总局关于其运动气枪产品安全和设计合规问题的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7835AA69" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="01928F2B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲医药企业应对国家药品监督管理局关于其药品申请注册相关的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E76DD75" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="4A091644" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在涉及某欧洲健康科技公司的投资项目上提供知识产权尽职调查服务，包括针对该健康科技有限公司知识产权和产品合规相关问题进行调查和分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09006FC6" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="7B5DF318" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本电信公司参与与国内某智能手机生产商关于通信领域标准必要专利许可和转让的谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BCC390" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="1E04B59C" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内领先的保险企业设计商业秘密的保护规范并提供相关培训</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573C4E93" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="33AB3643" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基于某专利运营实体向美国暴雪娱乐公司主张权利就中国法相关问题出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7F05BB" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0D135E71" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某家用电器生产商就其市场营销行为中涉及的多项知识产权问题出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D4763" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0B5CF8FD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就美国空气产品公司在进出口和商业合作过程中遇到的知识产权问题出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DC3991" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="05FC90BE" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>应投资人的要求，针对医药，生物，电子，和制造等领域的公司进行知识产权尽职调查，并出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC8265F" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="71EF2BCC" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就德国英飞凌科技公司与本地合作企业针对技术销售及研发合作是否符合反垄断法的规定出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49155CAC" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="384D712C" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世禄仪器有限公司处理其与某科研单位的专利购买和技术合作开发事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1073D01E" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="5D054CCD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3877476C" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="46BC8103" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学法学院，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5C9CA3" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="10F5FDC9" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约市立大学，理学博士，生物化学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A46B8C" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="65740E7B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，理学学士，生物化学和分子生物学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACCD9CC" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="7A3B2B08" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649C0CF1" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="3570E31F" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国专利代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DB1BB1" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="71629806" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF58680" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="067B0ED5" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国专利商标局代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A152C89" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="719BF7B0" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262E8F85" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="064B87F1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708AB5EB" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="5A56DFCD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546C9CE5" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="6A4049E5" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密信息的保护》， China Law &amp; Practice，2021 年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17388111" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="264682FF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利法的第四次修改》， China Law &amp; Practice，2020 年11月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4424280F" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="790A104C" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《新冠疫情下合同履行的相关问题》， China Law &amp; Practice，2020年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C48045" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="13FE48C8" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《知识产权立法和司法变化的年度总结》， China Law &amp; Practice，2020年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03935A4B" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="4F2C8F0B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《最高法院2018年知识产权年度报告的总结》， China Law &amp; Practice，2019年第3季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B368D1C" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="22103CA3" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《最高法院2017年知识产权年度报告的总结》， China Law &amp; Practice，2018年第3季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2102B8DB" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="192DFE4D" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外国合作方如何获得知识产权的转让》， China Law &amp; Practice，2018年第2季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A28C80" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="51A8A6FF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《反垄断诉讼指南</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国》， Practical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Law，2017年12月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AF60EE" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="68E104DF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《平行进口和中国知识产权法》， Practical Law China， 2017年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252B6C90" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="5FCA6FC2" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《最高法院加强商标保护，抑制恶意注册》， China Law &amp; Practice，2017年第2季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFDA922" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="115821C1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《反垄断诉讼的法律基础》，Practical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law，2016年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC95719" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="3807D216" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《法院对商业秘密案件的审理》， China Law &amp; Practice，2016年 1月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD40950" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0D868F21" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国：反垄断诉讼》， Asia-Pacific</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Review，2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B63011B" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="12D29CC0" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《华为诉中兴案的启示》，China Law &amp; Practice，2015年8月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACB165B" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="54C524DD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《微信案对司法走向的启示》，China Law &amp; Practice，2015年5月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1173350D" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="363B00F6" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国：反垄断诉讼》，Asia-Pacific</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antitrust</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Review，2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7E7AAC" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="157B68A0" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《司法改革之痛》，China Law &amp; Practice，2014年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43555EE5" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="5786F72B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国法院在反垄断诉讼中对经济证据的考量》，Competition Policy International，2014年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9E79D5" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="12D0B257" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《法院严格控制转售价格》，China Law &amp; Practice，2013年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157B38A6" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="14149F6A" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《没有定义的相关市场》，China Law &amp; Practice，2013年7月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD2352C" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="26543A20" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《控制损害赔偿》，China Law &amp; Practice，2013年3月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020F8994" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="0FAE34E1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《微软诉摩托罗拉：标准基础专利的许可》，科技创新与知识产权，2013年第2期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A07E133" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="6302BE89" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利诉讼中的现有技术抗辩：一个法律的困境？》，China Law &amp; Practice，2012年1月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3FEE07" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="2DC15FA1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《网页搜索战：人人诉百度》，China Law &amp; Practice，2011年11月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56441D0D" w14:textId="77777777" w:rsidR="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="16EF1C99" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《搜索卖方》，China Law &amp; Practice，2011年7月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4A2421AF" w:rsidR="00A46A04" w:rsidRPr="0001233C" w:rsidRDefault="0001233C" w:rsidP="0001233C">
+    <w:p w14:paraId="4F0A196B" w14:textId="3234FD3F" w:rsidR="00A46A04" w:rsidRPr="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001233C">
+      <w:r w:rsidRPr="000C7798">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《艰难的选择》，China Law &amp; Practice，2011年2月 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0001233C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000C7798" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2351,1487 +2351,1487 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02563D83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0B07A5C"/>
+    <w:nsid w:val="02C5011A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D77E9264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05437C80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8246B36"/>
+    <w:nsid w:val="0A1A2FD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC0458EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C05BED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1144B51E"/>
+    <w:nsid w:val="0F4C1160"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7068DCFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094B3818"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7710373E"/>
+    <w:nsid w:val="0FF7309D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FE29C9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C431768"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E63E86E8"/>
+    <w:nsid w:val="16E86AF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="810C3096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB64175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55200A08"/>
+    <w:nsid w:val="189554A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38D6B460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD15769"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D092F8F2"/>
+    <w:nsid w:val="18F770F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A30ECC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE11E5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58201A7C"/>
+    <w:nsid w:val="1B566E2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FC86CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E184F39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02FE2B90"/>
+    <w:nsid w:val="1C7747E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1408128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DC0ACE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21CE5C86"/>
+    <w:nsid w:val="1CC73AAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C4C0C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1426195A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="560C7590"/>
+    <w:nsid w:val="1E8D480E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="216C7A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16353068"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B62EE9A"/>
+    <w:nsid w:val="1EF1358A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37AC5214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18302E86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11C07ADA"/>
+    <w:nsid w:val="20DB1A9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46021938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4B5CFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DB258A2"/>
+    <w:nsid w:val="2124116A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD5884B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206754FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97BC6F34"/>
+    <w:nsid w:val="238F703C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="285EED34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223B7338"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2646D670"/>
+    <w:nsid w:val="23ED6D30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47D8B330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2512622A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE06B030"/>
+    <w:nsid w:val="27AF1065"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7270B752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A20D50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B3642D2"/>
+    <w:nsid w:val="27B1716C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32B006DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29EB69AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0E8D072"/>
+    <w:nsid w:val="2BA05121"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC0859CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A245389"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98BCE2C4"/>
+    <w:nsid w:val="2FE06F9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BC619FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD44FC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE5888EC"/>
+    <w:nsid w:val="30877510"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91FAA404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B97545"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1270D520"/>
+    <w:nsid w:val="31205221"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCF06FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="318C1138"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="331C0FCC"/>
+    <w:nsid w:val="324424AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DF6A6EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32936407"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31727316"/>
+    <w:nsid w:val="33DE035B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="573402A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345C65D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B6CC738"/>
+    <w:nsid w:val="36C550FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36DA99F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="348757BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="714CE584"/>
+    <w:nsid w:val="383F0E9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD328808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3575783F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0F0F924"/>
+    <w:nsid w:val="3AA74963"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3224D8B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B67966"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="063EBABC"/>
+    <w:nsid w:val="3B3B0C28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15909280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383E70A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FD437C6"/>
+    <w:nsid w:val="3B6D0567"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9FA9A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E1407B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B72829F6"/>
+    <w:nsid w:val="3CED00AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C46CE1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7E3B63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF3CEF64"/>
+    <w:nsid w:val="3D5E739A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DC25B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BA02350"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="397811E8"/>
+    <w:nsid w:val="407D36C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C40A438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C7A4C12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78523D4E"/>
+    <w:nsid w:val="43513F80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F612B4E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E8F3871"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BEE1CA0"/>
+    <w:nsid w:val="4525676F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3962B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F027BB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1281A1C"/>
+    <w:nsid w:val="46AF5EA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="626662B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F963096"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBFE9074"/>
+    <w:nsid w:val="49FB7132"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7F0A920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41397575"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7638D4B2"/>
+    <w:nsid w:val="4C9544E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F02B7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41DE3413"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31A85FCE"/>
+    <w:nsid w:val="4E3B7597"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D72C6670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45EF3280"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A91C0D80"/>
+    <w:nsid w:val="56750EE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DA49388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46403720"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF7C943C"/>
+    <w:nsid w:val="58E33DFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4624671A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479F6D02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2805E9C"/>
+    <w:nsid w:val="59F144B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BE09FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49197997"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="515A6F34"/>
+    <w:nsid w:val="5C1D0010"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A90822F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B704DB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A089426"/>
+    <w:nsid w:val="5C3359A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5470D44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEA265A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A42243CC"/>
+    <w:nsid w:val="5F4C2345"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA7CF94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F24596E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE5888EC"/>
+    <w:nsid w:val="60475112"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69D0E802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50465D7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F70C4756"/>
+    <w:nsid w:val="65972EA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93BC33AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582D0AF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F33C006E"/>
+    <w:nsid w:val="66C27A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44A8533C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5C2DE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68F4CB6C"/>
+    <w:nsid w:val="69B64BCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E2CFBA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D110F5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C0A07BC"/>
+    <w:nsid w:val="6A463BF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BB0B132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2D50FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39F6E4CA"/>
+    <w:nsid w:val="6C51368D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87E61D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="605574AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3124ECE"/>
+    <w:nsid w:val="6E4F1527"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="803856F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705F3915"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="288CDFEA"/>
+    <w:nsid w:val="75CE24D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BC619FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B072C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A86CD66"/>
+    <w:nsid w:val="773F01B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="826E208E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D3377E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E244C78"/>
+    <w:nsid w:val="77A660CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB0017E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79E75654"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C8AF6B8"/>
+    <w:nsid w:val="790B6177"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D196F73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B635C4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55D0763C"/>
+    <w:nsid w:val="7BD620FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BF01858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BFD64CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBCE449C"/>
+    <w:nsid w:val="7C227982"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="066EF1AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C243E74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E998F8EE"/>
+    <w:nsid w:val="7ED453AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3D04426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...38 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="51"/>
-  </w:num>
-[...121 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="0001233C"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
+    <w:rsid w:val="000C7798"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
@@ -5019,61 +5019,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001233C"/>
+    <w:rsid w:val="000C7798"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0001233C"/>
+    <w:rsid w:val="000C7798"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5359,51 +5359,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3130AEBE-783A-48D0-BB85-F725CA1314A1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63A2A507-6CE9-407E-BDA4-54CDBD021F38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>457</Words>
   <Characters>2605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>