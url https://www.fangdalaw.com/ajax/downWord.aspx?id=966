--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6A2769A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+          <w:p w14:paraId="2C4F11E8" w14:textId="65DE1AE5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000C7798">
+            <w:r w:rsidRPr="00DF578D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>祁放</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="050CC885" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+          <w:p w14:paraId="706EB16B" w14:textId="14BAABA5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000C7798">
+            <w:r w:rsidRPr="00DF578D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5675472B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+          <w:p w14:paraId="6199424A" w14:textId="5857945C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000C7798">
+            <w:r w:rsidRPr="00DF578D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6C3826F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+          <w:p w14:paraId="4F910ACA" w14:textId="32E368D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000C7798">
+            <w:r w:rsidRPr="00DF578D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>fang.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="25AE8842" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="02C62C2C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF578D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33AE07FF" wp14:editId="0DE0CC2F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07993C26" wp14:editId="6561D0E6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="413AE216" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000C7798" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5939A44B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DF578D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000C7798">
+            <w:r w:rsidRPr="00DF578D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>祁放博士的主要执业领域包括与知识产权相关的交易、诉讼以及反垄断诉讼。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B4A154" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="024FAA20" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1714 +438,1714 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F6B4D1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C7798">
+    <w:p w14:paraId="0F8D86FA" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>祁放博士与电子、通讯、新能源、石油化工、医药、消费品、以及制造公司有丰富的合作经验。祁放博士的工作包括帮助客户保护技术秘密和发明、参与知识产权相关的交易、和代理各个阶段的知识产权侵权和反垄断纠纷。祁放博士代表客户处理的多个案件被最高人民法院，省高院和知识产权局评为年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10大或最佳案件。祁放博士在各类知识产权和反垄断问题上均有广泛的研究和评论，同时也是《中国知识产权》一书的作者之一。祁放博士被《中国商法》评为100位最杰出的律师之一，也被钱伯斯，中国法律实践和亚洲法律列为知识产权诉讼领域的推荐律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1BE2A2" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C7798">
+    <w:p w14:paraId="1B727697" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>祁放博士毕业于哥伦比亚大学法学院。在校期间，他是</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Harlan Fiske Stone 奖的获得者，以及《哥伦比亚科学和技术法学评论》的编辑。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDC3B21" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="6BDA37D1" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3922DB01" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C7798">
+    <w:p w14:paraId="68926D9E" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权相关的诉讼业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C93A325" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="28883E48" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华生制药应对一起由礼来公司提起的关于奥氮平生产工艺专利的侵权诉讼，并获得胜诉判决。本案被选入最高人民法院指导性案例。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2A92A4" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="6EF39E0B" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国德州仪器公司在深圳市中级人民法院应对一起由专利经营实体提起的专利侵权诉讼，并获得客户满意的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD02F98" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="4A8C4C47" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国帕沃英蒂格盛股份有限公司在江苏省高级人民法院应对由某国际知名半导体生产商提起的一系列电源控制芯片设计技术相关的发明专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6711081D" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="16093F8D" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国卡尔蔡司</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMT股份公司成功对株式会社尼康的三件光刻机相关的中国发明专利提出无效宣告请求。该案被专利复审委员会评为年度十大案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52374F4B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="3B84672C" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国交换数字公司在深圳市中级人民法院，广东省高级人民法院，江苏省高级人民法院和最高人民法院处理多件反垄断和</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可相关的诉讼案件。其中的案件被最高人民法院评为年度十大案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FBA214" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="20844495" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国威睿公司在北京知识产权法院处理其前经销商提起的滥用市场支配地位的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790444A9" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="324556BD" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国通用电气公司获得针对其前雇员盗用相关商业秘密的诉前禁令，促使该雇员归还和销毁相关的商业秘密</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD37093" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="74B29929" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的石化企业针对其前中国合作者盗用其商业秘密提起诉讼，</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 提出高额索赔请求，并参与后续的和解谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B522361" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="72A1AB45" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就瑞典斯德哥尔摩商会仲裁机构作出的针对鲁西化工的近</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元人民币赔偿金额的裁决，代表陶氏化学和庄信万丰申请承认和执行该仲裁裁决，并获得聊城中院的支持。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEF6C45" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="0E6C49E7" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表字节跳动在北京市高级人民法院处理涉及抖音源代码软件著作权的侵权纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA13C17" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="5EF3722D" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的网络服务提供商处理多项涉及著作权和商标的行政和民事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D891E0D" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="1A0481DF" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗针对理邦精密仪器在深圳市中级人民法院以恶意诉讼为由提起侵权纠纷。双方最终达成和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31257713" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="63111271" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>针对乔丹体育股份有限公司侵犯姓名权和肖像权的行为，代表篮球巨星迈克尔·乔丹提起多个民事和行政诉讼，并在最高人民法院获得胜诉判决。本案被选入最高人民法院指导性案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B83AE4" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="79DE98BB" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表电动汽车公司特斯拉针对商标和域名的抢注者采取一系列法律行动包括提起行政和民事诉讼。经过后续谈判，成功为客户夺回被抢注的全部商标及域名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B254D4" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C7798">
+    <w:p w14:paraId="2E59EB21" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权相关的非诉讼业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740D4EAF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="456669F9" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士公司应对国家体育总局关于其运动气枪产品安全和设计合规问题的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01928F2B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="41EAD175" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲医药企业应对国家药品监督管理局关于其药品申请注册相关的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A091644" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="09A19057" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在涉及某欧洲健康科技公司的投资项目上提供知识产权尽职调查服务，包括针对该健康科技有限公司知识产权和产品合规相关问题进行调查和分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5DF318" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="1CAE4106" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本电信公司参与与国内某智能手机生产商关于通信领域标准必要专利许可和转让的谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04B59C" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="1AC1DFAE" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内领先的保险企业设计商业秘密的保护规范并提供相关培训</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AB3643" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="7FDA3FF2" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基于某专利运营实体向美国暴雪娱乐公司主张权利就中国法相关问题出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D135E71" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="262FD87F" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某家用电器生产商就其市场营销行为中涉及的多项知识产权问题出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5CF8FD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="00C46FBA" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就美国空气产品公司在进出口和商业合作过程中遇到的知识产权问题出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FC90BE" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="4A84F60C" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>应投资人的要求，针对医药，生物，电子，和制造等领域的公司进行知识产权尽职调查，并出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EF2BCC" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="627260EA" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就德国英飞凌科技公司与本地合作企业针对技术销售及研发合作是否符合反垄断法的规定出具法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384D712C" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="6567A523" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世禄仪器有限公司处理其与某科研单位的专利购买和技术合作开发事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D054CCD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="4BF13A86" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BC8103" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="47BEDF02" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学法学院，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F5FDC9" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="3E9858A9" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约市立大学，理学博士，生物化学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65740E7B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="36FA8361" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，理学学士，生物化学和分子生物学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3B2B08" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="67393AF0" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3570E31F" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="5B21E3CB" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国专利代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71629806" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="5A5EB90B" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067B0ED5" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="2345633E" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国专利商标局代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719BF7B0" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="3C134F56" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064B87F1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="6F21D441" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A56DFCD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="2194DF45" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4049E5" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="0A17397A" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密信息的保护》， China Law &amp; Practice，2021 年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264682FF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="76E1A223" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利法的第四次修改》， China Law &amp; Practice，2020 年11月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790A104C" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="5FD958E1" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《新冠疫情下合同履行的相关问题》， China Law &amp; Practice，2020年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FE48C8" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="0015B7F8" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《知识产权立法和司法变化的年度总结》， China Law &amp; Practice，2020年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2C8F0B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="604D21A2" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《最高法院2018年知识产权年度报告的总结》， China Law &amp; Practice，2019年第3季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22103CA3" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="15A816A1" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《最高法院2017年知识产权年度报告的总结》， China Law &amp; Practice，2018年第3季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192DFE4D" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="7144049C" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外国合作方如何获得知识产权的转让》， China Law &amp; Practice，2018年第2季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A8A6FF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="3D6EF8D9" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《反垄断诉讼指南</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国》， Practical</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Law，2017年12月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E104DF" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="77A61897" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《平行进口和中国知识产权法》， Practical Law China， 2017年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCA6FC2" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="4951AE2B" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《最高法院加强商标保护，抑制恶意注册》， China Law &amp; Practice，2017年第2季度 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115821C1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="002FA07E" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《反垄断诉讼的法律基础》，Practical</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law，2016年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3807D216" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="75C8C24D" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《法院对商业秘密案件的审理》， China Law &amp; Practice，2016年 1月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D868F21" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="7B139353" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国：反垄断诉讼》， Asia-Pacific</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Review，2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D29CC0" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="55DAA79B" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《华为诉中兴案的启示》，China Law &amp; Practice，2015年8月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C524DD" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="538323C4" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《微信案对司法走向的启示》，China Law &amp; Practice，2015年5月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363B00F6" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="70FFC3EC" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国：反垄断诉讼》，Asia-Pacific</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antitrust</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Review，2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157B68A0" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="3AC1D09B" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《司法改革之痛》，China Law &amp; Practice，2014年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5786F72B" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="0BC7D7A0" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国法院在反垄断诉讼中对经济证据的考量》，Competition Policy International，2014年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D0B257" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="677D3AA4" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《法院严格控制转售价格》，China Law &amp; Practice，2013年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14149F6A" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="5841B8A8" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《没有定义的相关市场》，China Law &amp; Practice，2013年7月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26543A20" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="211EFE7E" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《控制损害赔偿》，China Law &amp; Practice，2013年3月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAE34E1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="12E74C21" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《微软诉摩托罗拉：标准基础专利的许可》，科技创新与知识产权，2013年第2期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6302BE89" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="729ED3F1" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利诉讼中的现有技术抗辩：一个法律的困境？》，China Law &amp; Practice，2012年1月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC15FA1" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="32E21DE7" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《网页搜索战：人人诉百度》，China Law &amp; Practice，2011年11月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EF1C99" w14:textId="77777777" w:rsidR="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="454BAE63" w14:textId="77777777" w:rsidR="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《搜索卖方》，China Law &amp; Practice，2011年7月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3234FD3F" w:rsidR="00A46A04" w:rsidRPr="000C7798" w:rsidRDefault="000C7798" w:rsidP="000C7798">
+    <w:p w14:paraId="4F0A196B" w14:textId="2CC4E29A" w:rsidR="00A46A04" w:rsidRPr="00DF578D" w:rsidRDefault="00DF578D" w:rsidP="00DF578D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7798">
+      <w:r w:rsidRPr="00DF578D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《艰难的选择》，China Law &amp; Practice，2011年2月 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000C7798" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DF578D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2351,1487 +2351,1486 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C5011A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D77E9264"/>
+    <w:nsid w:val="02E81FB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21DEAEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1A2FD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC0458EE"/>
+    <w:nsid w:val="046B2669"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1BCD986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4C1160"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7068DCFE"/>
+    <w:nsid w:val="0B35207B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0DC8E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF7309D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FE29C9C"/>
+    <w:nsid w:val="0C832578"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A748638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E86AF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="810C3096"/>
+    <w:nsid w:val="0D081691"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A9E04D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="189554A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38D6B460"/>
+    <w:nsid w:val="0D4A0DAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D61A5998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F770F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A30ECC30"/>
+    <w:nsid w:val="0DF17C95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD08D280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B566E2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FC86CDE"/>
+    <w:nsid w:val="0FBE2F82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A42AE6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7747E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1408128"/>
+    <w:nsid w:val="0FFA2B60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3672FD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC73AAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C4C0C70"/>
+    <w:nsid w:val="126270A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2029B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E8D480E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="216C7A60"/>
+    <w:nsid w:val="15DE11D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8432E5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF1358A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37AC5214"/>
+    <w:nsid w:val="164F16B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FD83566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20DB1A9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46021938"/>
+    <w:nsid w:val="19A32A5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43C8B97A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2124116A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD5884B8"/>
+    <w:nsid w:val="1A5B42EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6330C0A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="238F703C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="285EED34"/>
+    <w:nsid w:val="22F53E4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A40E3CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23ED6D30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47D8B330"/>
+    <w:nsid w:val="251E1DB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44A8528C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27AF1065"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7270B752"/>
+    <w:nsid w:val="26A535A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="062647E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27B1716C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32B006DC"/>
+    <w:nsid w:val="331A1C38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FC4DF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA05121"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC0859CE"/>
+    <w:nsid w:val="34C36B9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B08A0E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE06F9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BC619FA"/>
+    <w:nsid w:val="3730698A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09F0AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30877510"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91FAA404"/>
+    <w:nsid w:val="387D47B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="306ACFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31205221"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCF06FDE"/>
+    <w:nsid w:val="39332684"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E18F172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324424AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DF6A6EE"/>
+    <w:nsid w:val="3E450C86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2F0956E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33DE035B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="573402A2"/>
+    <w:nsid w:val="43A5567E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C978A81C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36C550FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36DA99F2"/>
+    <w:nsid w:val="445B1346"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1292DCEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383F0E9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD328808"/>
+    <w:nsid w:val="456B5658"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="306ACFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA74963"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3224D8B6"/>
+    <w:nsid w:val="49DB2576"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E0C987E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3B0C28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15909280"/>
+    <w:nsid w:val="4B610379"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="608C78DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6D0567"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9FA9A38"/>
+    <w:nsid w:val="4B71665A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AC2627E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CED00AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C46CE1E"/>
+    <w:nsid w:val="4C674B74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2647F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D5E739A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DC25B7E"/>
+    <w:nsid w:val="4C6C1D07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08DC632C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="407D36C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C40A438"/>
+    <w:nsid w:val="4D376B74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D68C7012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43513F80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F612B4E4"/>
+    <w:nsid w:val="4D3D6570"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="587AC10E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4525676F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3962B32"/>
+    <w:nsid w:val="4F9964A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2EAB38C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46AF5EA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="626662B4"/>
+    <w:nsid w:val="524C6496"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7D28EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49FB7132"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7F0A920"/>
+    <w:nsid w:val="563C14A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F0427E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9544E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F02B7A6"/>
+    <w:nsid w:val="599E5CC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE0CD1D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3B7597"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D72C6670"/>
+    <w:nsid w:val="5A6768A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F429DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56750EE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DA49388"/>
+    <w:nsid w:val="5B8A17D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8DA4686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E33DFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4624671A"/>
+    <w:nsid w:val="5E621B60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A78B90C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59F144B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BE09FB6"/>
+    <w:nsid w:val="5EC92231"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F0894B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1D0010"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A90822F2"/>
+    <w:nsid w:val="63853BA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77486308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3359A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5470D44E"/>
+    <w:nsid w:val="639C1295"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1ADCD388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4C2345"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA7CF94C"/>
+    <w:nsid w:val="67B31573"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="136C9A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60475112"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69D0E802"/>
+    <w:nsid w:val="69512721"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14DC8816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65972EA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93BC33AC"/>
+    <w:nsid w:val="6B9329FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3A496D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C27A6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44A8533C"/>
+    <w:nsid w:val="6E2722C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B52C3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B64BCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E2CFBA8"/>
+    <w:nsid w:val="70EA22CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE9C9C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A463BF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BB0B132"/>
+    <w:nsid w:val="72917EB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDEC3894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C51368D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87E61D9E"/>
+    <w:nsid w:val="77124AEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D222170E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4F1527"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="803856F4"/>
+    <w:nsid w:val="7B0E0FF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C260FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75CE24D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BC619FA"/>
+    <w:nsid w:val="7BD74635"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45DC718A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773F01B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="826E208E"/>
+    <w:nsid w:val="7C2B4212"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29B45C9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77A660CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB0017E0"/>
+    <w:nsid w:val="7C5E77B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0206C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="790B6177"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D196F73C"/>
+    <w:nsid w:val="7CF922AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="631232D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD620FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BF01858"/>
+    <w:nsid w:val="7DE33DB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B60D8BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C227982"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="066EF1AC"/>
+    <w:nsid w:val="7DF61583"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AEEB64C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED453AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3D04426"/>
+    <w:nsid w:val="7EFB3243"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E38AAE54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
-[...11 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...127 lines deleted...]
-    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
-    <w:rsid w:val="000C7798"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
@@ -3918,50 +3917,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DF578D"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -5019,61 +5019,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C7798"/>
+    <w:rsid w:val="00DF578D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000C7798"/>
+    <w:rsid w:val="00DF578D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5359,60 +5359,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63A2A507-6CE9-407E-BDA4-54CDBD021F38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E5C1F1-8878-4E68-87AA-9D61765705C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>457</Words>
   <Characters>2605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>