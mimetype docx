--- v0 (2026-06-17)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="604CAE6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="62182174" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A93F1C">
+            <w:r w:rsidRPr="00A801F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄震</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="78CCCF15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+          <w:p w14:paraId="706EB16B" w14:textId="52C85C58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A93F1C">
+            <w:r w:rsidRPr="00A801F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>高级顾问·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="64316365" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+          <w:p w14:paraId="6199424A" w14:textId="6B8B89D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A93F1C">
+            <w:r w:rsidRPr="00A801F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="55BF02D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+          <w:p w14:paraId="4F910ACA" w14:textId="6332D557" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A93F1C">
+            <w:r w:rsidRPr="00A801F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>edward.bong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="32607801" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A93F1C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7FA221DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E89AE7" wp14:editId="21232B09">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09F9FA39" wp14:editId="1361BE15">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D218C59" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A93F1C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2227C6A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A93F1C">
+            <w:r w:rsidRPr="00A801F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄震律师的执业领域包括资本市场、并购、公司法和证券法律法规。他代表范围广泛的公司和机构客户，并为许多复杂和跨司法管辖区的交易提供专业服务。黄律师曾在马来西亚职业多年，累积了若干外商投资，重大并购及公司法，证券法的深厚经验。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A93F1C">
+            <w:r w:rsidRPr="00A801F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196F81A2" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6B71D2F9" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1550 +446,1550 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FE641A" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="7AB0C2B6" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199F80AF" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A93F1C">
+    <w:p w14:paraId="30775EA7" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东南亚代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF51F69" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="5E940B1C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴被投项目公司新加披狮腾控股公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Synagistics Limited)（2562.HK）完成香港第一家成功以de-SPAC吸收并购上市案例。上市方式涉及与香港汇德收购公司（Hong Kong Acquisition Corporation）并购，获取5.5亿港元的私募投资，吸收并购后上市主体市值为35亿港元，为香港联合交易所在SPAC领域的焦点项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1062B322" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="6F34F3ED" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT公司（0522.HK），一家香港主板上市的综合硬件及软件半导体及电子生产服务企业，以 拟17亿人民币的现金及股份对价售出子公司AMMI权益给予深圳至正高分子材料股份有限公司（603991.SH）,一家上海交易所上市企业。交易完成后ASMPT将获取部分的上海流通A-股，有助于之后退出境内投资，成为突破性的外商退资的创新方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4198BC11" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="41252DDF" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carro, 一家新加坡及马来西亚互联网AI二手车销售平台的独角兽企业，完成第一次的海外收购。协助扩展业务到香港及北亚市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358600F3" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="44FFF911" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡麦达斯控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Midas Holding Limited（1021.HK)，一家领先的铝合金挤压制品生产商完成13.4亿港元的香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434E5477" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="15C7B6BD" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立股东并参与印尼（赛得利控股有限公司）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sateri Holdings Limited（1768.HK）, 一家特种纤维素生产企业的46亿香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3657BFA0" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="746406D1" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Daikin大金冷气以两步骤收购马来西亚OYL公司。首先从大股东丰隆集团收购OYL40%的股权，之后再以强制要约方式向公众股东收购其余股份，成功以76亿马币的交易价完成收购及退市，成为当年马来西亚焦点退市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB36949" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="7650679E" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berjaya Group Berhad (成功集团）完成超过50亿马币重大集团及债务重组，包括分发无息可转债，公估计划，及控股股东引入新资产，以新上市主体Berjaya Corporation Berhad 延续为成功集团的控股上市平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF20841" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="7839726C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚金狮集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lion Group)完成59亿马币的现金，新股及债券的数百亿的集团及债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E9891B" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="7EE0296F" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hap Seng Land 以1.6亿马币收购吉隆坡金三角区的重点商业写字楼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50004108" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A93F1C">
+    <w:p w14:paraId="11956CA4" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272BE76F" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="33543790" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Laurels Capital Investments Limited（公司创始人的投资主体）参与ESR集团（1821.HK），一家亚太区领先的新经济不动产管理公司，以及全球最大的上市地产投资管理公司之一的拟私有化项目。此次私有化提案对ESR的股权估值约为552亿港元（71亿美元），是自2021年以来香港联交所最大的私有化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6303DB8F" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="033487E2" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（0860.HK）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B3A99" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="36473849" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金、汇丰、农银国际、建银国际、中信里昂、招银国际、安信国际、华融国际、华泰、申万宏源及利弗莫尔证券作为承销商经办金茂物业服务发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (0816.HK)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54372AEE" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="4119440B" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 一家亚洲领先的投资公司，作为售股股东就中国优然牧业集团有限公司全球发行以及在香港联交所的首次公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A23BB2" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="025700BE" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB072AA" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="557E9CDF" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2935FC75" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="5FDECF8C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31460479" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="4F779E8D" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利亚洲有限公司，华泰金融控股（香港）有限公司及高盛（亚洲）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L.L.C经办无锡药明康德新药开发股份有限公司H股于香港联交所计划发行约10亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739E9E68" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="25466C27" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药作为首批第18A章首次公开招股之公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E32AC6F" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="432EAE7C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天津天宝能源有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tianjin Tianbao Energy Co., Ltd. （1671.HK）经办其H股首次公司发售及在香港联交所主板的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01457402" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="16C0A374" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）经办其全球发行以及在香港联交所主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CC5D1E" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="1AE7348E" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的花旗环球金融亚洲有限公司及里昂证券有限公司经办温州康宁医院股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿港元H股首次上市及全球发行的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4528700C" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="3A082445" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX China Holding, Inc.经办其在香港联交所主板进行的19.3亿港元的首次公开发行的相关事宜，该次发行承销商为摩根士丹利亚洲有限公司、高盛（亚洲）有限责任公司及中国国际金融香港证券有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A59AF1" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="73D30CFD" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apple及其他领先手机通讯公司的前端相机模块主要供应商）在香港联交所主板进行的8.84亿港元的首次上市和普通股全球发行的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569820BE" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="5BD75310" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国贵金属资源控股有限公司（香港联交所主板上市的黄金开采公司）经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿港元的发售及认购的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E32C88" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="4EB9CA63" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表五洲国际控股有限公司（一家中国房地产开发商）经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿港元的首次公开发行的相关事宜，该次发行保荐人为麦格理资本证券有限公司及交银国际（亚洲）有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F03259B" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="35CC0956" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表五洲国际控股有限公司经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.65亿港元的新股发售和认购的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3786A555" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A93F1C">
+    <w:p w14:paraId="2A2D1F11" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2728C601" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="68E88130" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新发展拟私有化中国中药控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>570）项目。国新发展作为主要投资者之一参与财团。该财团通过一家全资拥有的特殊目的公司提出通过计划安排的方式将中国中药控股有限公司私有化之附先决条件之建议。该建议所需的现金总额约为15,645,042,566港元。该交易于2024年2月21日公布。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C3DEB9" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="0BAC1006" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030.HK）向太盟投资集团出售其持有的影院管理业务，总交易代价约为人民币24亿元（包括现金及债务承担）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0157C765" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="190FA20A" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BDA428" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="45A416B5" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 一家亚洲领先的投资公司，就其对中国优然牧业集团有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优然牧业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）进行的首次公开发行前投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770F182F" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="4DF9B57C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团有限公司试图收购协鑫新能源控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0451.HK）重组收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10385539" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="0EF28064" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（0365.HK）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B509CA8" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="1B3671FA" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团重组事宜（其中涉及两家香港上市公司）的香港收购、备案及监管事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0EC03A" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="42B58E56" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522727D6" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="63257B86" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表麦盛资产管理（亚洲）有限公司及深圳麦盛资产管理（亚洲）有限公司和其股东被中国贵金属（一家香港上市公司）的相关收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D7378C" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="73BC132C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能亚太控股私人有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Danone Asia Pacific Holdings Pte. Ltd.）经办其通过现金交易以1.5亿欧元向雅士利国际集团有限公司出售多美滋婴幼儿儿食品有限公司的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4D8D05" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="06DC1E2F" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洲际交易所有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IntercontinentalExchange Inc.）经办其通过82亿美元的现金和股份对价交易收购NYSE Euronext以及与香港有关的集团内部重组和监管报备的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590BE041" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="1AFC5E55" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Healthcare Fund Management经办其以3,240万港元收购李氏大药厂控股有限公司（Lee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Pharmaceutical Holdings Limited，香港联交所主板上市公司）股份的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A4966A" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="1831BA61" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Advisors LLC经办其对绿叶制药集团有限公司（一家香港联交所主板上市公司）首次公开发行进行3.9亿港元基石投资的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2572D541" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="1F8DE657" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF81AFE" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="52ADDBC6" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，公司法法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA9571C" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="32A10FAC" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学国王学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEB502E" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="3BC92D6F" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BABD02" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="31AB4977" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D01C4A4" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="0A130997" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C862B9" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="78733424" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马来西亚律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3592E2A1" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="3B784B82" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629C68A8" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="177781A5" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371CC533" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="329C8893" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BB3C68" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="3BB55184" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAC8477" w14:textId="77777777" w:rsidR="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="2C3CB115" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="71628120" w:rsidR="00A46A04" w:rsidRPr="00A93F1C" w:rsidRDefault="00A93F1C" w:rsidP="00A93F1C">
+    <w:p w14:paraId="4F0A196B" w14:textId="2F6238EA" w:rsidR="00A46A04" w:rsidRPr="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93F1C">
+      <w:r w:rsidRPr="00A801F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马来语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A93F1C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A801F9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2195,1224 +2195,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00AD098F"/>
+    <w:nsid w:val="00BD118F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFC020C"/>
+    <w:tmpl w:val="0D1AEA2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033366ED"/>
+    <w:nsid w:val="01037DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="037856A4"/>
+    <w:tmpl w:val="4D342B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064F3063"/>
+    <w:nsid w:val="036C7857"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5FE20FE"/>
+    <w:tmpl w:val="B9821ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064F3D5F"/>
+    <w:nsid w:val="08F30C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D49049A4"/>
+    <w:tmpl w:val="CB029084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="090D68F0"/>
+    <w:nsid w:val="157D11DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F56F6F4"/>
+    <w:tmpl w:val="D5C22556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A407240"/>
+    <w:nsid w:val="174E5020"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D494B54C"/>
+    <w:tmpl w:val="DECE0736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF54937"/>
+    <w:nsid w:val="18B21E8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1966BEA6"/>
+    <w:tmpl w:val="D174FA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECA150F"/>
+    <w:nsid w:val="193C50C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E206838A"/>
+    <w:tmpl w:val="4F28129E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14401BC8"/>
+    <w:nsid w:val="197136EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="218C4C8A"/>
+    <w:tmpl w:val="D7462E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F31437E"/>
+    <w:nsid w:val="1DBE312F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="597A015A"/>
+    <w:tmpl w:val="F8183190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20187B06"/>
+    <w:nsid w:val="1F926365"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19C4CAE8"/>
+    <w:tmpl w:val="087CDA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F16E14"/>
+    <w:nsid w:val="22874851"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47CCAD38"/>
+    <w:tmpl w:val="22C41256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="298512D5"/>
+    <w:nsid w:val="22FD6D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89FC2CA2"/>
+    <w:tmpl w:val="F382864A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A5E91"/>
+    <w:nsid w:val="231D492E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9BC0374"/>
+    <w:tmpl w:val="AE10462C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8D69A8"/>
+    <w:nsid w:val="24AD3AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8E22E82"/>
+    <w:tmpl w:val="5E1013BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2A0589"/>
+    <w:nsid w:val="27EE12C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5178FB92"/>
+    <w:tmpl w:val="C1D81B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D15E93"/>
+    <w:nsid w:val="2A566F03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A60214E2"/>
+    <w:tmpl w:val="B7C47B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392B61D3"/>
+    <w:nsid w:val="2A9A0358"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BC6C02C"/>
+    <w:tmpl w:val="5B96F5A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393144C2"/>
+    <w:nsid w:val="2CB43766"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCC6E8FE"/>
+    <w:tmpl w:val="3FF88C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A365A18"/>
+    <w:nsid w:val="330460E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F51836D4"/>
+    <w:tmpl w:val="EBA259E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF005AD"/>
+    <w:nsid w:val="3BDE6BAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="751C2BF4"/>
+    <w:tmpl w:val="CC963B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418B2ABC"/>
+    <w:nsid w:val="3DD71BF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC406718"/>
+    <w:tmpl w:val="4BBA7A92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="430F5A73"/>
+    <w:nsid w:val="41FD5254"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72DCCF38"/>
+    <w:tmpl w:val="B310130E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485246C6"/>
+    <w:nsid w:val="436540B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5FE20FE"/>
+    <w:tmpl w:val="73EA3542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485C4685"/>
+    <w:nsid w:val="47427C98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93E669EA"/>
+    <w:tmpl w:val="CC5A286A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B497676"/>
+    <w:nsid w:val="4F6C1CFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3AEF588"/>
+    <w:tmpl w:val="92F2FAFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E8761CE"/>
+    <w:nsid w:val="4FB23492"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37DC5056"/>
+    <w:tmpl w:val="CE9AA484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50422CAB"/>
+    <w:nsid w:val="505C2B7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="479EDF74"/>
+    <w:tmpl w:val="53FC712A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A3432C"/>
+    <w:nsid w:val="5584742E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41B4F198"/>
+    <w:tmpl w:val="84ECE678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7C190A"/>
+    <w:nsid w:val="56943D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="143EE2D0"/>
+    <w:tmpl w:val="E108B0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2F0E68"/>
+    <w:nsid w:val="5774480C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C6A7F58"/>
+    <w:tmpl w:val="42E8550A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E547C4F"/>
+    <w:nsid w:val="587004B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DBECF60"/>
+    <w:tmpl w:val="127ED012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F1869A5"/>
+    <w:nsid w:val="587D0D86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93B62342"/>
+    <w:tmpl w:val="4CC23576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5A3DCE"/>
+    <w:nsid w:val="58F0255D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7140249E"/>
+    <w:tmpl w:val="CC5A286A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60631228"/>
+    <w:nsid w:val="5ABE6531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29564F78"/>
+    <w:tmpl w:val="2FC64108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662E4E12"/>
+    <w:nsid w:val="5C5F68C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF3ACD3C"/>
+    <w:tmpl w:val="53A8E0C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67806250"/>
+    <w:nsid w:val="6C930E9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E08023A"/>
+    <w:tmpl w:val="2DEC1C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678402F5"/>
+    <w:nsid w:val="6E8412F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3898848C"/>
+    <w:tmpl w:val="E4EA9A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="689C7FC1"/>
+    <w:nsid w:val="704A1A1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B65C6450"/>
+    <w:tmpl w:val="46BE7E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0907FE"/>
+    <w:nsid w:val="71855C8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2968EAA"/>
+    <w:tmpl w:val="1CC2A7CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4673B5"/>
+    <w:nsid w:val="720B6D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F82EC662"/>
+    <w:tmpl w:val="D3A612F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D651799"/>
+    <w:nsid w:val="72AB56FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0EE719A"/>
+    <w:tmpl w:val="F7869B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF46E59"/>
+    <w:nsid w:val="75B27D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE6C560E"/>
+    <w:tmpl w:val="BF70AFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70AD710B"/>
+    <w:nsid w:val="75D36AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B42E2FC"/>
+    <w:tmpl w:val="ACF2697C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D14AB9"/>
+    <w:nsid w:val="761C522B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50B4607A"/>
+    <w:tmpl w:val="94169262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="752D1B25"/>
+    <w:nsid w:val="76253C0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6830594A"/>
+    <w:tmpl w:val="AE8847EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DC3CF8"/>
+    <w:nsid w:val="788608A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C53AB7DE"/>
+    <w:tmpl w:val="6054EE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797972FE"/>
+    <w:nsid w:val="7D9F1B4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9800B020"/>
+    <w:tmpl w:val="3C3AFED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4930B8"/>
+    <w:nsid w:val="7F332D56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D44409A"/>
+    <w:tmpl w:val="F4CE4758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="19">
-[...82 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3521,52 +3521,52 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
+    <w:rsid w:val="00A801F9"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00A93F1C"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4647,61 +4647,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A93F1C"/>
+    <w:rsid w:val="00A801F9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A93F1C"/>
+    <w:rsid w:val="00A801F9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4987,51 +4987,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABCE28C2-B61F-4D6B-9182-9827529855EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A7D634C-DEE2-4F51-A090-FAA669AAD58D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>576</Words>
   <Characters>3289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>