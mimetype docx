--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="62182174" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="53C8DDFB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A801F9">
+            <w:r w:rsidRPr="00AC01D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄震</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="52C85C58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+          <w:p w14:paraId="706EB16B" w14:textId="5BF8BB9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A801F9">
+            <w:r w:rsidRPr="00AC01D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>高级顾问·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6B8B89D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+          <w:p w14:paraId="6199424A" w14:textId="7041DF7B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A801F9">
+            <w:r w:rsidRPr="00AC01D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6332D557" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+          <w:p w14:paraId="4F910ACA" w14:textId="2A27580A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A801F9">
+            <w:r w:rsidRPr="00AC01D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>edward.bong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7FA221DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7711001F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AC01D4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09F9FA39" wp14:editId="1361BE15">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="623E9C2C" wp14:editId="1F8E109F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2227C6A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A801F9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="585F9A91" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AC01D4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A801F9">
+            <w:r w:rsidRPr="00AC01D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄震律师的执业领域包括资本市场、并购、公司法和证券法律法规。他代表范围广泛的公司和机构客户，并为许多复杂和跨司法管辖区的交易提供专业服务。黄律师曾在马来西亚职业多年，累积了若干外商投资，重大并购及公司法，证券法的深厚经验。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A801F9">
+            <w:r w:rsidRPr="00AC01D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B71D2F9" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="00825A01" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1550 +446,1550 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB0C2B6" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="1E59D275" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30775EA7" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A801F9">
+    <w:p w14:paraId="0F3BA70C" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东南亚代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E940B1C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="754E5ACE" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴被投项目公司新加披狮腾控股公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Synagistics Limited)（2562.HK）完成香港第一家成功以de-SPAC吸收并购上市案例。上市方式涉及与香港汇德收购公司（Hong Kong Acquisition Corporation）并购，获取5.5亿港元的私募投资，吸收并购后上市主体市值为35亿港元，为香港联合交易所在SPAC领域的焦点项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F34F3ED" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="36FA6AD1" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT公司（0522.HK），一家香港主板上市的综合硬件及软件半导体及电子生产服务企业，以 拟17亿人民币的现金及股份对价售出子公司AMMI权益给予深圳至正高分子材料股份有限公司（603991.SH）,一家上海交易所上市企业。交易完成后ASMPT将获取部分的上海流通A-股，有助于之后退出境内投资，成为突破性的外商退资的创新方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41252DDF" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="559A1577" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carro, 一家新加坡及马来西亚互联网AI二手车销售平台的独角兽企业，完成第一次的海外收购。协助扩展业务到香港及北亚市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FFF911" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="260B1E1F" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡麦达斯控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Midas Holding Limited（1021.HK)，一家领先的铝合金挤压制品生产商完成13.4亿港元的香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C7B6BD" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="7A86F0FA" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立股东并参与印尼（赛得利控股有限公司）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sateri Holdings Limited（1768.HK）, 一家特种纤维素生产企业的46亿香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746406D1" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="0C6A22E6" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Daikin大金冷气以两步骤收购马来西亚OYL公司。首先从大股东丰隆集团收购OYL40%的股权，之后再以强制要约方式向公众股东收购其余股份，成功以76亿马币的交易价完成收购及退市，成为当年马来西亚焦点退市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7650679E" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="3A66C5AC" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berjaya Group Berhad (成功集团）完成超过50亿马币重大集团及债务重组，包括分发无息可转债，公估计划，及控股股东引入新资产，以新上市主体Berjaya Corporation Berhad 延续为成功集团的控股上市平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7839726C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="1C8B000E" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚金狮集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lion Group)完成59亿马币的现金，新股及债券的数百亿的集团及债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE0296F" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="2D110A3A" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hap Seng Land 以1.6亿马币收购吉隆坡金三角区的重点商业写字楼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11956CA4" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A801F9">
+    <w:p w14:paraId="1BF17FF3" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33543790" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="3D46E7EF" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Laurels Capital Investments Limited（公司创始人的投资主体）参与ESR集团（1821.HK），一家亚太区领先的新经济不动产管理公司，以及全球最大的上市地产投资管理公司之一的拟私有化项目。此次私有化提案对ESR的股权估值约为552亿港元（71亿美元），是自2021年以来香港联交所最大的私有化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033487E2" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="4F473CE4" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（0860.HK）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36473849" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="695DD2C5" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金、汇丰、农银国际、建银国际、中信里昂、招银国际、安信国际、华融国际、华泰、申万宏源及利弗莫尔证券作为承销商经办金茂物业服务发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (0816.HK)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4119440B" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="1EF5ADFE" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 一家亚洲领先的投资公司，作为售股股东就中国优然牧业集团有限公司全球发行以及在香港联交所的首次公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025700BE" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="3FAEB266" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557E9CDF" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="04E439B7" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDECF8C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="59E80790" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F779E8D" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="67EC6875" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利亚洲有限公司，华泰金融控股（香港）有限公司及高盛（亚洲）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L.L.C经办无锡药明康德新药开发股份有限公司H股于香港联交所计划发行约10亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25466C27" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="501421E4" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药作为首批第18A章首次公开招股之公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432EAE7C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="7C6DA5E0" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天津天宝能源有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tianjin Tianbao Energy Co., Ltd. （1671.HK）经办其H股首次公司发售及在香港联交所主板的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C0A374" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="21E332E5" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）经办其全球发行以及在香港联交所主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE7348E" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="7AD45CAA" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的花旗环球金融亚洲有限公司及里昂证券有限公司经办温州康宁医院股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿港元H股首次上市及全球发行的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A082445" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="46B2064C" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX China Holding, Inc.经办其在香港联交所主板进行的19.3亿港元的首次公开发行的相关事宜，该次发行承销商为摩根士丹利亚洲有限公司、高盛（亚洲）有限责任公司及中国国际金融香港证券有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D30CFD" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="73C9D9CC" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apple及其他领先手机通讯公司的前端相机模块主要供应商）在香港联交所主板进行的8.84亿港元的首次上市和普通股全球发行的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD75310" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="710134A7" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国贵金属资源控股有限公司（香港联交所主板上市的黄金开采公司）经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿港元的发售及认购的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB9CA63" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="74C1E918" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表五洲国际控股有限公司（一家中国房地产开发商）经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿港元的首次公开发行的相关事宜，该次发行保荐人为麦格理资本证券有限公司及交银国际（亚洲）有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CC0956" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="63670A12" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表五洲国际控股有限公司经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.65亿港元的新股发售和认购的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2D1F11" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A801F9">
+    <w:p w14:paraId="49DBC15F" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E88130" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="6493792C" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新发展拟私有化中国中药控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>570）项目。国新发展作为主要投资者之一参与财团。该财团通过一家全资拥有的特殊目的公司提出通过计划安排的方式将中国中药控股有限公司私有化之附先决条件之建议。该建议所需的现金总额约为15,645,042,566港元。该交易于2024年2月21日公布。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAC1006" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="0D113470" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030.HK）向太盟投资集团出售其持有的影院管理业务，总交易代价约为人民币24亿元（包括现金及债务承担）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190FA20A" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="7863514F" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A416B5" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="506D502D" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 一家亚洲领先的投资公司，就其对中国优然牧业集团有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优然牧业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）进行的首次公开发行前投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF9B57C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="5CB277BE" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团有限公司试图收购协鑫新能源控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0451.HK）重组收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF28064" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="0557AAE7" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（0365.HK）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3671FA" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="2130C426" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团重组事宜（其中涉及两家香港上市公司）的香港收购、备案及监管事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B58E56" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="4501C043" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63257B86" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="47B1E904" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表麦盛资产管理（亚洲）有限公司及深圳麦盛资产管理（亚洲）有限公司和其股东被中国贵金属（一家香港上市公司）的相关收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BC132C" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="24A9CB05" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能亚太控股私人有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Danone Asia Pacific Holdings Pte. Ltd.）经办其通过现金交易以1.5亿欧元向雅士利国际集团有限公司出售多美滋婴幼儿儿食品有限公司的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DC1E2F" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="1F61BE34" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洲际交易所有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IntercontinentalExchange Inc.）经办其通过82亿美元的现金和股份对价交易收购NYSE Euronext以及与香港有关的集团内部重组和监管报备的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFC5E55" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="686BD3BD" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Healthcare Fund Management经办其以3,240万港元收购李氏大药厂控股有限公司（Lee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Pharmaceutical Holdings Limited，香港联交所主板上市公司）股份的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1831BA61" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="73B01A99" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Advisors LLC经办其对绿叶制药集团有限公司（一家香港联交所主板上市公司）首次公开发行进行3.9亿港元基石投资的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8DE657" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="12ED0B31" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ADDBC6" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="30E1B255" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，公司法法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A10FAC" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="00BCDFC7" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学国王学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC92D6F" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="1A72FB1A" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AB4977" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="24D80664" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A130997" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="66567647" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78733424" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="3AACA80A" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马来西亚律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B784B82" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="6963BF9B" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177781A5" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="3DD7EE9D" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329C8893" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="11A676D7" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB55184" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="7AFBE1F2" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3CB115" w14:textId="77777777" w:rsidR="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="1AFBBDCA" w14:textId="77777777" w:rsidR="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2F6238EA" w:rsidR="00A46A04" w:rsidRPr="00A801F9" w:rsidRDefault="00A801F9" w:rsidP="00A801F9">
+    <w:p w14:paraId="4F0A196B" w14:textId="46ACBAA9" w:rsidR="00A46A04" w:rsidRPr="00AC01D4" w:rsidRDefault="00AC01D4" w:rsidP="00AC01D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A801F9">
+      <w:r w:rsidRPr="00AC01D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马来语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A801F9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AC01D4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2195,1224 +2195,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BD118F"/>
+    <w:nsid w:val="007F3E86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D1AEA2E"/>
+    <w:tmpl w:val="33A4A12A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01037DBD"/>
+    <w:nsid w:val="05A656C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D342B1C"/>
+    <w:tmpl w:val="1DA4905A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036C7857"/>
+    <w:nsid w:val="05F9542C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9821ED6"/>
+    <w:tmpl w:val="455E74AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F30C5F"/>
+    <w:nsid w:val="076904C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB029084"/>
+    <w:tmpl w:val="E7CAD876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157D11DE"/>
+    <w:nsid w:val="097E5F9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5C22556"/>
+    <w:tmpl w:val="4B044A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174E5020"/>
+    <w:nsid w:val="0C9C7040"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DECE0736"/>
+    <w:tmpl w:val="1B6A1924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B21E8D"/>
+    <w:nsid w:val="11FF23DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D174FA7E"/>
+    <w:tmpl w:val="D700D61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193C50C2"/>
+    <w:nsid w:val="17252B09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F28129E"/>
+    <w:tmpl w:val="0172B6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197136EB"/>
+    <w:nsid w:val="18715D64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7462E7C"/>
+    <w:tmpl w:val="CA3633E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DBE312F"/>
+    <w:nsid w:val="1874477E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8183190"/>
+    <w:tmpl w:val="E50C9C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F926365"/>
+    <w:nsid w:val="1C257352"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="087CDA0E"/>
+    <w:tmpl w:val="DEF2A39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22874851"/>
+    <w:nsid w:val="207A1316"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22C41256"/>
+    <w:tmpl w:val="27CC03C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22FD6D24"/>
+    <w:nsid w:val="22B06923"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F382864A"/>
+    <w:tmpl w:val="A8C4EE68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231D492E"/>
+    <w:nsid w:val="23DB40D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE10462C"/>
+    <w:tmpl w:val="4A7E4F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24AD3AB2"/>
+    <w:nsid w:val="249A55A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E1013BA"/>
+    <w:tmpl w:val="E422A552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27EE12C3"/>
+    <w:nsid w:val="28B612DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1D81B98"/>
+    <w:tmpl w:val="0EE6E9F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A566F03"/>
+    <w:nsid w:val="327F76D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7C47B9A"/>
+    <w:tmpl w:val="B3BCDD4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A9A0358"/>
+    <w:nsid w:val="35023F96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B96F5A0"/>
+    <w:tmpl w:val="B2C6ECAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB43766"/>
+    <w:nsid w:val="366F0925"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FF88C40"/>
+    <w:tmpl w:val="231689EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330460E4"/>
+    <w:nsid w:val="391525E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBA259E4"/>
+    <w:tmpl w:val="99B433C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDE6BAE"/>
+    <w:nsid w:val="3A7D0565"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC963B8E"/>
+    <w:tmpl w:val="E6701E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD71BF8"/>
+    <w:nsid w:val="3DE07F74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BBA7A92"/>
+    <w:tmpl w:val="DC60E540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41FD5254"/>
+    <w:nsid w:val="43F66DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B310130E"/>
+    <w:tmpl w:val="D700D61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436540B3"/>
+    <w:nsid w:val="48941F66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73EA3542"/>
+    <w:tmpl w:val="85D81C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47427C98"/>
+    <w:nsid w:val="492A15C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC5A286A"/>
+    <w:tmpl w:val="CD442ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6C1CFD"/>
+    <w:nsid w:val="4A073DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F2FAFE"/>
+    <w:tmpl w:val="C0A04612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB23492"/>
+    <w:nsid w:val="4AE27391"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE9AA484"/>
+    <w:tmpl w:val="A7BEC88E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="505C2B7D"/>
+    <w:nsid w:val="4B8D2FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53FC712A"/>
+    <w:tmpl w:val="B9F6C43A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5584742E"/>
+    <w:nsid w:val="56787BDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84ECE678"/>
+    <w:tmpl w:val="EDDA4566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56943D06"/>
+    <w:nsid w:val="5703478C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E108B0FA"/>
+    <w:tmpl w:val="ABA6B170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5774480C"/>
+    <w:nsid w:val="57301902"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42E8550A"/>
+    <w:tmpl w:val="C9345062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587004B9"/>
+    <w:nsid w:val="57411AE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="127ED012"/>
+    <w:tmpl w:val="1F7C17B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587D0D86"/>
+    <w:nsid w:val="5754799A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CC23576"/>
+    <w:tmpl w:val="3E0A7258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F0255D"/>
+    <w:nsid w:val="59835080"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC5A286A"/>
+    <w:tmpl w:val="63CCE654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ABE6531"/>
+    <w:nsid w:val="5DDC1BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FC64108"/>
+    <w:tmpl w:val="E7B46C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5F68C1"/>
+    <w:nsid w:val="5E4725DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53A8E0C8"/>
+    <w:tmpl w:val="3D9037E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C930E9B"/>
+    <w:nsid w:val="5F9240C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DEC1C4C"/>
+    <w:tmpl w:val="4894CECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8412F8"/>
+    <w:nsid w:val="60DF1AF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4EA9A12"/>
+    <w:tmpl w:val="525AABBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="704A1A1A"/>
+    <w:nsid w:val="62701E8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46BE7E04"/>
+    <w:tmpl w:val="CFDA5B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71855C8E"/>
+    <w:nsid w:val="63BA1274"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CC2A7CC"/>
+    <w:tmpl w:val="D820D316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720B6D2E"/>
+    <w:nsid w:val="669F24EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3A612F0"/>
+    <w:tmpl w:val="A446BFBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72AB56FA"/>
+    <w:nsid w:val="6ECB3786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7869B78"/>
+    <w:tmpl w:val="E64A6CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75B27D9C"/>
+    <w:nsid w:val="71550DFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF70AFEE"/>
+    <w:tmpl w:val="BCEE8FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D36AEC"/>
+    <w:nsid w:val="74424F1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF2697C"/>
+    <w:tmpl w:val="61B6D6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="761C522B"/>
+    <w:nsid w:val="79DE7976"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94169262"/>
+    <w:tmpl w:val="58506DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76253C0B"/>
+    <w:nsid w:val="79E46405"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE8847EC"/>
+    <w:tmpl w:val="BE7C2430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="788608A3"/>
+    <w:nsid w:val="7CB1659E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6054EE80"/>
+    <w:tmpl w:val="219825BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9F1B4C"/>
+    <w:nsid w:val="7CB3211A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C3AFED8"/>
+    <w:tmpl w:val="046C15C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F332D56"/>
+    <w:nsid w:val="7CC141C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4CE4758"/>
+    <w:tmpl w:val="6E4240BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
-[...65 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="32">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="40">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="41">
-[...5 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="44">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3521,52 +3521,52 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
-    <w:rsid w:val="00A801F9"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AC01D4"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4647,61 +4647,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A801F9"/>
+    <w:rsid w:val="00AC01D4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A801F9"/>
+    <w:rsid w:val="00AC01D4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4987,60 +4987,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A7D634C-DEE2-4F51-A090-FAA669AAD58D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09CEEBD0-CF46-4F53-9C70-6B8491889A2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>576</Words>
   <Characters>3289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>