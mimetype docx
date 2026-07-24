--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="33C9F402" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6E7F688A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A0148C">
+            <w:r w:rsidRPr="00A51A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>吴冬</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="65A2CB03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+          <w:p w14:paraId="706EB16B" w14:textId="28DA6FBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A0148C">
+            <w:r w:rsidRPr="00A51A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="31532D93" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+          <w:p w14:paraId="6199424A" w14:textId="5EFD9E5E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A0148C">
+            <w:r w:rsidRPr="00A51A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5F082110" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+          <w:p w14:paraId="4F910ACA" w14:textId="42B16DE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A0148C">
+            <w:r w:rsidRPr="00A51A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="33C78AAF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A0148C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0670823A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09202156" wp14:editId="19B7365B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2540ABF6" wp14:editId="3C790975">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="55E959A6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A0148C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2BD19354" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A0148C">
+            <w:r w:rsidRPr="00A51A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>吴律师的执业领域主要包括证券发行与上市、收购兼并、资产管理、金融机构法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B840E0E" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="03B61FA8" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2066 +438,2065 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4F2E74" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="6301AA5F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555FE57E" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A0148C">
+    <w:p w14:paraId="69CA1421" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券发行领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68518D52" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="029092FC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国投电力就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B2A6B3" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="3E4CB1BE" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国太保沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C550896" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="472B2281" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就三生国健科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1167B98A" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="7BE6085F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华润微电子科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9B9A92" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="7F7D75BF" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华泰证券就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FFC51A" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4C28E460" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就泉峰汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4899BBAD" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="50F8A080" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人保集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A4D335" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="7147967A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工业富联</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A518EF0" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="418C2BA0" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26905EFE" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4640F053" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山东信托就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA37C02" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="2D988AE8" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里等投资人就其参与中国联通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7066827C" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5A819DDC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣店集团就其美股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED1C5F4" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="3DB546DE" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里就其参与石基信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C857F6" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="2AAA9CA4" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7482F3F7" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5B24697A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就广汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C3890D" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="516A4F9C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A79980D" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="40B7974D" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00A51A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>代表承销商就国银租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3453C188" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="117C5D17" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华侨城</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8CA57D" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="235E0AB1" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宁波银行就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F643567" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="238127C7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7099BB7A" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="2FFAEFFF" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工商银行重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股+H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF50802" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="3FE44B37" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国神华重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0092E787" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="05B0C82C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人寿</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EC1DDD" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4346CBF0" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2671781B" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5E39089C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国网通就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF07B03" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="010B71A0" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAA1B2C" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A0148C">
+    <w:p w14:paraId="07E31C79" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组及兼并收购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A5A000" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="53AFBCE2" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇达资产参与锦州银行的相关重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DBA78D" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="7D7A3AED" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中保基金参与安邦集团重组及大家保险设立项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CBAB90" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="2361873C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与岷江水电重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38668F9E" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="05585100" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学参与其收购海康科技相关资产的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5646D677" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="1776B594" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问参与中建公司对环能股份的投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3842F14B" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5CC3BAD7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与九州通债转股项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C7B852" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="0B18A378" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与中国神华与中国国电合并组建国家能源集团项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECD500F" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="1E47D796" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立财务顾问中金公司参与东阳光科发股收购东阳光药控股权的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3367AA" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="3FC3E657" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产下属基金参与东方电气重整项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6308342D" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="59B589B7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本等投资人参与入股中诚信项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E89F141" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="51D8F55A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与如意集团收购法国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMCP融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAC0AA8" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="3F2EE2D8" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新战略入股中国东方资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE9F220" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="64E686E2" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银隆新能源对美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lucid汽车公司CB投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D70B4B1" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="70430380" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与兖煤澳洲的定增及并购融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F56C9C5" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="0794B810" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与北汽新能源的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF57F16" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="103B64BE" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴基金牵头的买方团参与中粮下属中茶集团的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498A1965" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="44A9DF18" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中电科集团下属中电海康重组并购地方国企凤凰集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E531D5" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="2017BBDD" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产就其竞标大连银行股权项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B2102F" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="408881B1" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蓝色光标就其多个投资收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411A12B2" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="1793D386" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达出售西安银行第一大股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAEE969" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="61B0CB75" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行就其竞标中国华融引战项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BC9202" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="6FB6C902" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国汉瑞祥公司就其收购境内某销售公司项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDD9810" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="405F3635" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金就其某投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA653AC" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="29BBBA4B" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表开元城市发展基金就其某地产并购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AE2F69" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="79C3F178" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金就其投资光大银行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508A2B64" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5414BCE6" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动、中国电信和中国网通就其内地业务收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36669AEF" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A0148C">
+    <w:p w14:paraId="6C7BD640" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固定收益产品领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAD84C7" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="1AC8C029" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650484F7" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="7AEFBE64" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>启迪美元债、蓝光地产美元债、印力地产美元债、中国建投美元债、信达香港境外美元债公开及其私募发行、中国石化境外美元债及其增发、中央人民政府在香港发行人民币债、中铁建</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股可转债、中国信达境外美元公募及私募债等项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2797685B" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="55F29057" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465CDB23" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="7A20F86B" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产证券化项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3BF276" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5AF1E0EC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蚂蚁花呗、蚂蚁借呗、拉卡拉、趣店等消费金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目；民生金融中心CMBS项目、印力深国投CMBS项目、金融街CMBS项目、神州买卖车ABS项目、商融保理ABS项目、联想保理供应链ABS项目、海昌公园门票收益ABS项目、中国联通ABS项目、华夏幸福PPP ABS项目、华润医药应收账款ABN项目、华润医药应收账款ABS项目、上海宝冶应收账款ABS项目、中建七局工程应收账款ABS项目、中建五局工程应收账款ABS项目、中建二局工程应收账款ABN项目、中建八局工程应收账款ABS项目、中建六局工程应收账款ABS项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、中建三局工程应收账款</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目、中国电子应收账款ABS项目、国药器械应收账款ABS项目、五矿发展贸易应收账款ABS项目、金辉锦江物业费ABS项目、阳光100物业费ABS项目等；重庆银行、邮储银行、广州银行信贷资产证券化等数十余单资产证券化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08696697" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="689BB2EC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>交易所市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D32AE4D" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4267A378" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁波开投公司债、华润水泥熊猫债、中国联通可续期公司债、江西铜业公司债、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GLP熊猫债、金地集团公司债、世茂股份公司债、中金期货次级公司债、中期集团公司债、紫金矿业公司债、重庆开乾公司债、南方电网公司债、广汽集团可转债、大连星海湾公司债、国电电力分离交易可转债、江西铜业分离交易可转债、中海发展可转债等数十个交易所市场债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74060425" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="77B81101" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行间市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61969E5F" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="72B3EDFF" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华润水泥熊猫中票</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/短融、株洲国资永续中票、重庆江津华信中票、重庆涪陵永续中票、青岛城投永续中票、泉州城建定向工具、重庆双桥定向工具、国电电力发行永续中期票据、工商银行二级资本债、东亚银行二级资本债、贵州银行二级资本债、世茂股份中期票据、泸州老窖中期票据、杭金投中期票据、大族控股中期票据、沈阳公用中期票据、西宁经开短期融资券、中金公司若干期短期融资券、中金公司次级债务、招商银行次级债、光大银行次级债、江西铜业短期融资券等数十个银行间市场非金融企业债务融资工具或金融企业金融债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192D2F82" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A0148C">
+    <w:p w14:paraId="2AA70896" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>险资资管投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163543A3" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="480A7CDB" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就山西交通厅债权投资计划项目、山西交通厅信托计划项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EF125F" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="40344E6D" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就其与陕西西咸新区城建投资集团有限公司、西咸新区城投基金管理有限公司共同设立西咸新区基础设施投资中心（有限合伙）项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5CA3B9" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="5E505659" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其举牌保利地产定增项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2C2D13" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4528C610" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资中信资本旗下某医疗基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C7FED4" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="626CE656" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资宽带资本旗下某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782A4C59" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="582479A6" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康资管就其投资奥视嘉创项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128CD70C" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="0665799F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表幸福人寿就其参与设立山东混改基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C82CD7A" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="79A217E9" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D0E4E6" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="2EB67D5A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B011192" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="0BCD2F9C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国信达的常年律师为其结构化融资和基金业务等资管产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E992B44" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4F2F7279" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E01C23" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="52976AE7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC47E07" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="0885519A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5167AE" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="3D026D31" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6267A8EF" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="030E158F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9F8276" w14:textId="77777777" w:rsidR="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="16F6CB6F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="355CC1BC" w:rsidR="00A46A04" w:rsidRPr="00A0148C" w:rsidRDefault="00A0148C" w:rsidP="00A0148C">
+    <w:p w14:paraId="4F0A196B" w14:textId="14E71182" w:rsidR="00A46A04" w:rsidRPr="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0148C">
+      <w:r w:rsidRPr="00A51A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所以前，吴冬律师在另一家知名中国律师事务所担任合伙人，并曾于中金公司法律部工作近五年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A0148C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A51A6C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2703,1728 +2702,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FF6EAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16203480"/>
+    <w:nsid w:val="007B18E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35A8BE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F94670"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEC06DDA"/>
+    <w:nsid w:val="01750D92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81260792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034A6E5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AEAA29A"/>
+    <w:nsid w:val="04E206AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF9AE442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04927648"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B42E178"/>
+    <w:nsid w:val="05F10DFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C3AB27A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06010D47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C525F26"/>
+    <w:nsid w:val="09FB2687"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9E87D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067E5047"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB0A8B1E"/>
+    <w:nsid w:val="0B2B2902"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6504506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A97D3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34B44EDA"/>
+    <w:nsid w:val="0CDB5576"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="697047A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF01D2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA9E1BB6"/>
+    <w:nsid w:val="12824C09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC6CB34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD60811"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0D483C4"/>
+    <w:nsid w:val="146103DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="550AC234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E080A17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B54F8CC"/>
+    <w:nsid w:val="15BB6B15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55EA5AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E325695"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA7A53F4"/>
+    <w:nsid w:val="18A5231E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D14D3E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F1A06D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B20B384"/>
+    <w:nsid w:val="1BA12DAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30FEF22A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10BE0B6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A328D54"/>
+    <w:nsid w:val="1DAF7305"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4DE0072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="144678B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF4ECD02"/>
+    <w:nsid w:val="1E0D0187"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97309B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14EA7E55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A4CE5F0"/>
+    <w:nsid w:val="1E346ABC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="200274A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167E074E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C10ED754"/>
+    <w:nsid w:val="22E619E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="591AA4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D11733"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79981DAC"/>
+    <w:nsid w:val="23BE6C3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D780D084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190629EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B9C6132"/>
+    <w:nsid w:val="2A3E4E0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93F818C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214F00DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B87AB97C"/>
+    <w:nsid w:val="2F504998"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0444FDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2569565A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8500D7BE"/>
+    <w:nsid w:val="2FE75A55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4108976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26D61141"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED1A8E06"/>
+    <w:nsid w:val="31095DEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68503194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28144DAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E378349E"/>
+    <w:nsid w:val="3191356C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEBE3874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28434B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C602DECE"/>
+    <w:nsid w:val="38F0065D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B56EFE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C5C1111"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD701D12"/>
+    <w:nsid w:val="41843614"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A76C43A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DAA00B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="001A1E76"/>
+    <w:nsid w:val="4227254D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AF6A344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5A5D64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="628CEEEC"/>
+    <w:nsid w:val="441F23D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42AC4740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308806A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="848ED824"/>
+    <w:nsid w:val="4444341F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAAE069E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31787D4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E758C750"/>
+    <w:nsid w:val="4A2108E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC28A40E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32912589"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A21454AA"/>
+    <w:nsid w:val="4AEA4761"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93A48472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34167A4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="931C0322"/>
+    <w:nsid w:val="4AF564D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67D85B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343C20E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C388B158"/>
+    <w:nsid w:val="4C191A73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49769610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D3489F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A226F5B0"/>
+    <w:nsid w:val="4C897BDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70C6FECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="381412C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="266C6076"/>
+    <w:nsid w:val="4C911993"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CE23300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384318FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7166B7D2"/>
+    <w:nsid w:val="4D421086"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAC42872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F235DEE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0E0EF58"/>
+    <w:nsid w:val="4D7A1047"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5BA56B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40780C58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F306F36"/>
+    <w:nsid w:val="4E393461"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F346D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427D7B4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75105B24"/>
+    <w:nsid w:val="51100B6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11FE7D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CD7ED5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6CCEADE"/>
+    <w:nsid w:val="52AE367D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DC0937C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43997921"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D846B74"/>
+    <w:nsid w:val="53DA253A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C7EBE96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F26934"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26B6705E"/>
+    <w:nsid w:val="56F52E6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0ADCFFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448D0DAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BD6B682"/>
+    <w:nsid w:val="57DF581A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4824FD5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A3677C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F263EDA"/>
+    <w:nsid w:val="5C6C7831"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="008E83B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455F1086"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8500D7BE"/>
+    <w:nsid w:val="5D874B5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72047556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4578580C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40989D40"/>
+    <w:nsid w:val="5DF70B8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3064D124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45910B04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50F2D7CA"/>
+    <w:nsid w:val="5F5F16BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29A86FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A902F7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F8622DA"/>
+    <w:nsid w:val="61541FB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB6EF38C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6B4E62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37726DB0"/>
+    <w:nsid w:val="62A53158"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1132F59A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7417E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F142FE8"/>
+    <w:nsid w:val="62DF4B97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E92B09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6D610C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3B2A2FC"/>
+    <w:nsid w:val="63C014B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2E68E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53290408"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1B097D2"/>
+    <w:nsid w:val="64B83E8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDB4A0D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACC1CE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9716D38A"/>
+    <w:nsid w:val="662015C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="061A973A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BED63FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ABEC20A6"/>
+    <w:nsid w:val="67DC2A01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="867A9776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2954FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA22B77C"/>
+    <w:nsid w:val="69B51123"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4776E3A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CAC0902"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7A296D2"/>
+    <w:nsid w:val="6AB32F07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67A6A360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDD3A30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A7AA620"/>
+    <w:nsid w:val="6C75069A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DA080A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69EA7B2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A08B99A"/>
+    <w:nsid w:val="6E0E5980"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48729FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CCB6998"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CA2F462"/>
+    <w:nsid w:val="6F002136"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB36F2FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DC27E18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A97EBFE4"/>
+    <w:nsid w:val="7112066C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A1CBB26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6A0884"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="602CF04A"/>
+    <w:nsid w:val="72A46080"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33C68452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7049737D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47447684"/>
+    <w:nsid w:val="73363407"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF2CD6EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71797F10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="160C25B8"/>
+    <w:nsid w:val="735009C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E96678C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72190006"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72909476"/>
+    <w:nsid w:val="73567A30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B7EACFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="746E76E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="474E0D40"/>
+    <w:nsid w:val="74F77B24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D80CBCBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754C3D75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6C0545E"/>
+    <w:nsid w:val="76C93ED8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF2CD6EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F159D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A64C3960"/>
+    <w:nsid w:val="77793F55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4232FCD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78D41F84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD18B43A"/>
+    <w:nsid w:val="79CF4E56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DECDC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B86A62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="656E97DE"/>
+    <w:nsid w:val="7B072018"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A08E98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ADB703A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FD27ACA"/>
+    <w:nsid w:val="7E9A3E7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27509EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BEC5BBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBEC2E78"/>
+    <w:nsid w:val="7EBD69FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FCE6AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0C1047"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B34E1A6"/>
+    <w:nsid w:val="7FA66133"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0D0FA6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="2">
-[...32 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="14">
-[...41 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="70">
     <w:abstractNumId w:val="63"/>
-  </w:num>
-[...124 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4528,55 +4527,55 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
-    <w:rsid w:val="00A0148C"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
+    <w:rsid w:val="00A51A6C"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
@@ -5659,61 +5658,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A0148C"/>
+    <w:rsid w:val="00A51A6C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A0148C"/>
+    <w:rsid w:val="00A51A6C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5999,62 +5998,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9199D7C5-9C78-455A-977E-546AE1B90543}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5142DB2-723D-42C8-BC2D-6445CB9E1385}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>423</Words>
   <Characters>2413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>