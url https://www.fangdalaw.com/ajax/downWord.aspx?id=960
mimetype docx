--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6E7F688A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="401DBBD1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00452097" w:rsidP="00452097">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A51A6C">
+            <w:r w:rsidRPr="00452097">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>吴冬</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="28DA6FBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+          <w:p w14:paraId="706EB16B" w14:textId="4FBB2867" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00452097" w:rsidP="00452097">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A51A6C">
+            <w:r w:rsidRPr="00452097">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5EFD9E5E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+          <w:p w14:paraId="6199424A" w14:textId="5A09CB56" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00452097" w:rsidP="00452097">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A51A6C">
+            <w:r w:rsidRPr="00452097">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="42B16DE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+          <w:p w14:paraId="4F910ACA" w14:textId="44CA8CDD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00452097" w:rsidP="00452097">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A51A6C">
+            <w:r w:rsidRPr="00452097">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0670823A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="03273D6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00452097" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2540ABF6" wp14:editId="3C790975">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="136C8180" wp14:editId="36C0461C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2BD19354" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A51A6C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="298AE655" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00452097" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A51A6C">
+            <w:r w:rsidRPr="00452097">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>吴律师的执业领域主要包括证券发行与上市、收购兼并、资产管理、金融机构法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B61FA8" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1F7B3B7E" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2065 +438,2065 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6301AA5F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="7BEE3359" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CA1421" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A51A6C">
+    <w:p w14:paraId="0C29064F" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券发行领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029092FC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="5338363B" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国投电力就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4CB1BE" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3E3C38C4" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国太保沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472B2281" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="114C818A" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就三生国健科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE6085F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6DE36239" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华润微电子科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7D75BF" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="085EDBAB" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华泰证券就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C28E460" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="77E042F3" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就泉峰汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F8A080" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6510B53E" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人保集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7147967A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3EFA436D" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工业富联</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418C2BA0" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="52859BF6" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4640F053" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="2732FC93" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山东信托就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D988AE8" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="722E751E" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里等投资人就其参与中国联通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A819DDC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6C043489" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣店集团就其美股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB546DE" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="13E482F1" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里就其参与石基信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAA9CA4" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="5C821385" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B24697A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="4610F4EA" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就广汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516A4F9C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="7A4C7C36" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B7974D" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="62CE15A0" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就国银租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117C5D17" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6B3812FC" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华侨城</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235E0AB1" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="4B535D89" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宁波银行就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238127C7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="721E23E0" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFAEFFF" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="01C15C9D" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工商银行重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股+H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE44B37" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="1AC239E5" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国神华重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B0C82C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="258C8C35" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人寿</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4346CBF0" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="4A8B37E7" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E39089C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="04E90050" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国网通就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010B71A0" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="7B01CEA3" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E31C79" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A51A6C">
+    <w:p w14:paraId="7A441299" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组及兼并收购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AFBCE2" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="737EAAD6" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇达资产参与锦州银行的相关重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7A3AED" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="7DFA0561" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中保基金参与安邦集团重组及大家保险设立项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2361873C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="0D4D9A75" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与岷江水电重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05585100" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="39E2AC7B" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学参与其收购海康科技相关资产的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1776B594" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="656AA561" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问参与中建公司对环能股份的投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC3BAD7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="73804F77" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与九州通债转股项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B18A378" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="2CC4A8EC" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与中国神华与中国国电合并组建国家能源集团项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E47D796" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="38CA32DA" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立财务顾问中金公司参与东阳光科发股收购东阳光药控股权的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC3E657" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="10F22E41" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产下属基金参与东方电气重整项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B589B7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="464B3542" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本等投资人参与入股中诚信项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D8F55A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="4D878603" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与如意集团收购法国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMCP融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2EE2D8" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="62EB49AA" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新战略入股中国东方资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E686E2" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="4F3A33BF" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银隆新能源对美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lucid汽车公司CB投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70430380" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6F409C17" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与兖煤澳洲的定增及并购融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0794B810" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="2F145976" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与北汽新能源的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103B64BE" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="2E8241B4" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴基金牵头的买方团参与中粮下属中茶集团的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9DF18" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="631E0E6B" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中电科集团下属中电海康重组并购地方国企凤凰集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2017BBDD" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="29DF9CB4" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产就其竞标大连银行股权项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408881B1" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="056D75AE" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蓝色光标就其多个投资收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1793D386" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="1746313F" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达出售西安银行第一大股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B0CB75" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="158FBFCF" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行就其竞标中国华融引战项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB6C902" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3A6540D0" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国汉瑞祥公司就其收购境内某销售公司项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405F3635" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6E01CBB7" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金就其某投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BBBA4B" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="2EF0F595" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表开元城市发展基金就其某地产并购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C3F178" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="33AC214B" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金就其投资光大银行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5414BCE6" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="011D43E1" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动、中国电信和中国网通就其内地业务收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7BD640" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A51A6C">
+    <w:p w14:paraId="24B1EE40" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固定收益产品领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC8C029" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3FAC5E40" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEFBE64" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="629DD1BF" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>启迪美元债、蓝光地产美元债、印力地产美元债、中国建投美元债、信达香港境外美元债公开及其私募发行、中国石化境外美元债及其增发、中央人民政府在香港发行人民币债、中铁建</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股可转债、中国信达境外美元公募及私募债等项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F29057" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="04DA9A47" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A20F86B" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3A5BCD79" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产证券化项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF1E0EC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="39ED7B19" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蚂蚁花呗、蚂蚁借呗、拉卡拉、趣店等消费金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目；民生金融中心CMBS项目、印力深国投CMBS项目、金融街CMBS项目、神州买卖车ABS项目、商融保理ABS项目、联想保理供应链ABS项目、海昌公园门票收益ABS项目、中国联通ABS项目、华夏幸福PPP ABS项目、华润医药应收账款ABN项目、华润医药应收账款ABS项目、上海宝冶应收账款ABS项目、中建七局工程应收账款ABS项目、中建五局工程应收账款ABS项目、中建二局工程应收账款ABN项目、中建八局工程应收账款ABS项目、中建六局工程应收账款ABS项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、中建三局工程应收账款</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目、中国电子应收账款ABS项目、国药器械应收账款ABS项目、五矿发展贸易应收账款ABS项目、金辉锦江物业费ABS项目、阳光100物业费ABS项目等；重庆银行、邮储银行、广州银行信贷资产证券化等数十余单资产证券化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689BB2EC" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="1202B343" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>交易所市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4267A378" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3B45673F" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁波开投公司债、华润水泥熊猫债、中国联通可续期公司债、江西铜业公司债、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GLP熊猫债、金地集团公司债、世茂股份公司债、中金期货次级公司债、中期集团公司债、紫金矿业公司债、重庆开乾公司债、南方电网公司债、广汽集团可转债、大连星海湾公司债、国电电力分离交易可转债、江西铜业分离交易可转债、中海发展可转债等数十个交易所市场债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B81101" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="2234D882" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行间市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B3EDFF" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="7F891E43" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华润水泥熊猫中票</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/短融、株洲国资永续中票、重庆江津华信中票、重庆涪陵永续中票、青岛城投永续中票、泉州城建定向工具、重庆双桥定向工具、国电电力发行永续中期票据、工商银行二级资本债、东亚银行二级资本债、贵州银行二级资本债、世茂股份中期票据、泸州老窖中期票据、杭金投中期票据、大族控股中期票据、沈阳公用中期票据、西宁经开短期融资券、中金公司若干期短期融资券、中金公司次级债务、招商银行次级债、光大银行次级债、江西铜业短期融资券等数十个银行间市场非金融企业债务融资工具或金融企业金融债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA70896" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A51A6C">
+    <w:p w14:paraId="09E46056" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>险资资管投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480A7CDB" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="5C248FD7" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就山西交通厅债权投资计划项目、山西交通厅信托计划项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40344E6D" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="5A7EBAC0" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就其与陕西西咸新区城建投资集团有限公司、西咸新区城投基金管理有限公司共同设立西咸新区基础设施投资中心（有限合伙）项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E505659" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="3D6BCD5E" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其举牌保利地产定增项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4528C610" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="28514CFF" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资中信资本旗下某医疗基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626CE656" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="38561F8C" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资宽带资本旗下某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582479A6" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="518D9153" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康资管就其投资奥视嘉创项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0665799F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="23AC1C5E" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表幸福人寿就其参与设立山东混改基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A217E9" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="17148772" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB67D5A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="6B5FFC99" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCD2F9C" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="1BADB225" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国信达的常年律师为其结构化融资和基金业务等资管产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F7279" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="40B0CBF8" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52976AE7" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="67C16118" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0885519A" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="0046B846" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D026D31" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="49EB2992" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030E158F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="02870EE5" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F6CB6F" w14:textId="77777777" w:rsidR="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="744973C8" w14:textId="77777777" w:rsidR="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="14E71182" w:rsidR="00A46A04" w:rsidRPr="00A51A6C" w:rsidRDefault="00A51A6C" w:rsidP="00A51A6C">
+    <w:p w14:paraId="4F0A196B" w14:textId="40EBBC1D" w:rsidR="00A46A04" w:rsidRPr="00452097" w:rsidRDefault="00452097" w:rsidP="00452097">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51A6C">
+      <w:r w:rsidRPr="00452097">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所以前，吴冬律师在另一家知名中国律师事务所担任合伙人，并曾于中金公司法律部工作近五年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A51A6C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00452097" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2702,1728 +2702,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007B18E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35A8BE18"/>
+    <w:nsid w:val="04015487"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D6E0E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01750D92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81260792"/>
+    <w:nsid w:val="045E3C5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D3885F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E206AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF9AE442"/>
+    <w:nsid w:val="06180535"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5F42638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05F10DFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C3AB27A"/>
+    <w:nsid w:val="06B16C18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DBCFDC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FB2687"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9E87D20"/>
+    <w:nsid w:val="08A5636C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C26C3D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2B2902"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6504506"/>
+    <w:nsid w:val="0BD75640"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90383100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDB5576"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="697047A2"/>
+    <w:nsid w:val="0DC03709"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1ACA8AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12824C09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC6CB34A"/>
+    <w:nsid w:val="0DF1768F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72721FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="146103DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="550AC234"/>
+    <w:nsid w:val="1426373E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F342AEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15BB6B15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55EA5AFA"/>
+    <w:nsid w:val="157F693C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DD64A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18A5231E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D14D3E6"/>
+    <w:nsid w:val="16445D4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FC4BD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA12DAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30FEF22A"/>
+    <w:nsid w:val="16C40DAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DE89572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAF7305"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4DE0072"/>
+    <w:nsid w:val="1C8542BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8256A76C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0D0187"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97309B10"/>
+    <w:nsid w:val="1DCC5B70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B50C1A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E346ABC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="200274A8"/>
+    <w:nsid w:val="1E695C43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2A2414E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E619E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="591AA4EE"/>
+    <w:nsid w:val="21451CDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7868D3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23BE6C3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D780D084"/>
+    <w:nsid w:val="22A965AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3F22D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3E4E0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93F818C8"/>
+    <w:nsid w:val="22D61AF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A347D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F504998"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0444FDCE"/>
+    <w:nsid w:val="23581CC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76041254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE75A55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4108976"/>
+    <w:nsid w:val="24017832"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1792BDF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31095DEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68503194"/>
+    <w:nsid w:val="25FF52B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36AE0494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3191356C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEBE3874"/>
+    <w:nsid w:val="26582BF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FFA004C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F0065D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B56EFE4"/>
+    <w:nsid w:val="274840F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACAE145A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41843614"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A76C43A0"/>
+    <w:nsid w:val="27A80EDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6340077A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4227254D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AF6A344"/>
+    <w:nsid w:val="2BC55CFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B6C3F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441F23D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42AC4740"/>
+    <w:nsid w:val="2D9152C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C68A0E66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4444341F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAAE069E"/>
+    <w:nsid w:val="319858FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DAEB990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A2108E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC28A40E"/>
+    <w:nsid w:val="34FC7439"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67D284E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AEA4761"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93A48472"/>
+    <w:nsid w:val="3547200F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5427BAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AF564D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67D85B24"/>
+    <w:nsid w:val="3AA92F67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F8A06B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C191A73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49769610"/>
+    <w:nsid w:val="3AC42314"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBA06AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C897BDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70C6FECA"/>
+    <w:nsid w:val="3B4920BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="618C94F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C911993"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CE23300"/>
+    <w:nsid w:val="423E7C6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5CE96EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D421086"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAC42872"/>
+    <w:nsid w:val="43444CCD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B8CD34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7A1047"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5BA56B6"/>
+    <w:nsid w:val="48244E7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A84C0EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E393461"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F346D4C"/>
+    <w:nsid w:val="4ABB22DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="174C3D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51100B6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11FE7D00"/>
+    <w:nsid w:val="4BAA08DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F50470A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AE367D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DC0937C"/>
+    <w:nsid w:val="4D8D5F2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AA22794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DA253A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C7EBE96"/>
+    <w:nsid w:val="50E116CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39C6D642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F52E6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0ADCFFFA"/>
+    <w:nsid w:val="51DF25F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9746D828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57DF581A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4824FD5C"/>
+    <w:nsid w:val="5275110F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DB234EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6C7831"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="008E83B0"/>
+    <w:nsid w:val="535953EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA94FFB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D874B5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72047556"/>
+    <w:nsid w:val="536638F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9329EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF70B8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3064D124"/>
+    <w:nsid w:val="544804F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FBE443C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5F16BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29A86FFE"/>
+    <w:nsid w:val="55BB2FF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C29A0F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61541FB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB6EF38C"/>
+    <w:nsid w:val="56084C09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F992E37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A53158"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1132F59A"/>
+    <w:nsid w:val="579C4157"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FB85D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DF4B97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E92B09E"/>
+    <w:nsid w:val="57F92BB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2F0DB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C014B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2E68E3E"/>
+    <w:nsid w:val="5B0338C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1E6D834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64B83E8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EDB4A0D4"/>
+    <w:nsid w:val="5C8A72E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19A67E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662015C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="061A973A"/>
+    <w:nsid w:val="5E5D5E36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9C283A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DC2A01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="867A9776"/>
+    <w:nsid w:val="600B4B01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DBCEFF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B51123"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4776E3A0"/>
+    <w:nsid w:val="66592802"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C164A602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB32F07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67A6A360"/>
+    <w:nsid w:val="665A4620"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="690695BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C75069A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DA080A4"/>
+    <w:nsid w:val="69510524"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12FA5434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E0E5980"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48729FBE"/>
+    <w:nsid w:val="6AD96303"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E48E4CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F002136"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB36F2FA"/>
+    <w:nsid w:val="6B850F99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B816C2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7112066C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A1CBB26"/>
+    <w:nsid w:val="6CA0006F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8C6280E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72A46080"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33C68452"/>
+    <w:nsid w:val="6DD37E51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14184CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73363407"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF2CD6EE"/>
+    <w:nsid w:val="6F6E2FEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="711EFEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735009C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E96678C0"/>
+    <w:nsid w:val="707F013E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2B2AFC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73567A30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B7EACFA"/>
+    <w:nsid w:val="71C851E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92487B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F77B24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D80CBCBA"/>
+    <w:nsid w:val="74AC46FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EF6E4A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C93ED8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF2CD6EE"/>
+    <w:nsid w:val="7562044C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC16960A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77793F55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4232FCD8"/>
+    <w:nsid w:val="75CF4F55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F7642FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79CF4E56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DECDC8E"/>
+    <w:nsid w:val="79701BF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="628AA9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B072018"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A08E98A"/>
+    <w:nsid w:val="7BA360B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAEEDBC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9A3E7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27509EE8"/>
+    <w:nsid w:val="7CE64CF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74E862FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EBD69FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FCE6AA0"/>
+    <w:nsid w:val="7D7C4F06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D3885F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA66133"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0D0FA6E"/>
+    <w:nsid w:val="7FF413D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A866CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
-[...23 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="70">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...175 lines deleted...]
-    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4463,50 +4463,51 @@
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
+    <w:rsid w:val="00452097"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
@@ -4531,51 +4532,50 @@
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
-    <w:rsid w:val="00A51A6C"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
@@ -5658,61 +5658,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A51A6C"/>
+    <w:rsid w:val="00452097"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A51A6C"/>
+    <w:rsid w:val="00452097"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5998,51 +5998,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5142DB2-723D-42C8-BC2D-6445CB9E1385}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4957CAA5-EEFF-4C19-AA98-9F24EFB751D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>423</Words>
   <Characters>2413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>