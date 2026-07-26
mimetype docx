--- v0 (2026-05-29)
+++ v1 (2026-07-26)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7E174667" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+          <w:p w14:paraId="2C4F11E8" w14:textId="019A5B94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>彭竹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="6D3D8724" w14:textId="77777777" w:rsidR="006F6885" w:rsidRPr="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+          <w:p w14:paraId="01761B0D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRPr="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6C765873" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+          <w:p w14:paraId="706EB16B" w14:textId="2AF86517" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="132C3508" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+          <w:p w14:paraId="6199424A" w14:textId="164AF302" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
+              <w:t>+86 10 5769 5600 | +852 3976 8888</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="21FB341F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+          <w:p w14:paraId="4F910ACA" w14:textId="545955ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>diane.peng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1F46E896" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F6885" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16F5F81C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E5590A4" wp14:editId="11F9F331">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753C0BA8" wp14:editId="5ACCE1B5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,74 +260,74 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="76FA243B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006F6885" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="42572041" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>彭竹律师的主要执业领域为争议解决，包括国际</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6885">
+            <w:r w:rsidRPr="004C1C72">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>/涉外商事仲裁、商事诉讼、家事诉讼业务等领域。</w:t>
+              <w:t>/涉外商事仲裁、商事诉讼等领域。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE72599" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="566FF62C" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,1695 +466,1891 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1D4D77" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="21F82D5D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1708EEEE" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="648DACE0" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及涉外商事仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05856FF1" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="540347CD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BVI投资人针对其投资的企业就股权回购相关的合同纠纷在香港国际仲裁中心（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>港仲</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E605AF0" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="6ACD1113" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家香港公司针对境内一家大型房地产公司的关联公司就股权转让相关的担保合同纠纷在港仲的两个仲裁程序，成功根据内地和香港的保全安排实现境内对被申请人的财产保全并获得胜诉裁决；</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B23727E" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+        <w:t>代表一家香港公司针对境内一家大型房地产公司就股权合同纠纷在港仲的两个仲裁程序，合资标的涉及豪华酒店及公寓物业管理，成功根据内地和香港的保全安排实现境内对被申请人的财产保全并获得胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535F57CE" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>代表一家知名私募基金在港仲与其前员工就期权激励有关的争议程序；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BAA229" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家全球领先的投资人针对一家自动汽车公司的创始人和集团公司在港仲的股权回购案件；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C289866" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>代表一家中国游戏公司针对一家国际知名游戏发行公司就发行合同纠纷在港仲的程序，实现优势和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C708EC2" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="15FA8C03" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国移动互联网企业及其多数股东针对其少数股东就股权转让纠纷在港仲的两个仲裁程序，该案涉及复杂的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE架构、中国相关部门的审批等交易内容；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654A7B08" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="2A7234FA" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国活性炭生产商与其外国合作伙伴针对合作经营合同履行中产生的及相关的商业纠纷在港仲的仲裁案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEEEC58" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="1D63E12D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在加拿大上市的能源公司针对一家世界五百强的中国能源公司就合作开采、销售海上天然气引发的纠纷参加临时仲裁程序，该程序适用联合国国际贸易法委员会仲裁规则，案件涉案金额逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34359863" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="0A7E379D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国纺织公司与美国纺织公司的两个子公司在新加坡国际仲裁中心（“新仲”）的两个仲裁案，涉案标的逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2600万美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0D2EC7" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="351E5F73" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表数家境内国企在中国国际经济贸易仲裁委员会（“贸仲”）针对其相对方就股权转让及回购的合同纠纷，涉案标的近人民币</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+        <w:t>代表一家从事大宗物流商贸的中国国企与其奥地利买方在新仲的钢材合同纠纷；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694699B3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家美国化学品生产商针对其中国合作方就保密协议项下的商业秘密滥用等在新仲的仲裁；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404B29CC" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表数家境内国企在中国国际经济贸易仲裁委员会（“贸仲”）针对其相对方就股权转让及回购的合同纠纷，涉及房地产公司经营的住房及酒店标的，涉案标的近人民币</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4C3026" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="6C1C9B2C" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>代表一家天津企业和其相对方在贸仲的酒店建设和经营管理合同纠纷；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9F88EF" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>代表一家著名基金投资人在贸仲与其相对方的药品委托生产合同争议，涉案标的数十亿元，且涉及股权转让、药品监管规则等复杂问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D6ED1D" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="0C2ADE70" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数位境内自然人在贸仲与其相对方的合同争议，涉案标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元，且涉及复杂的事实背景和在先法律程序，并涉及香港上市公司的控制权之争；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCA1272" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="166672EF" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多起在贸仲的涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE架构的企业股权回购案件，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6876E" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="1753CCBB" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内国企在贸仲针对其海外电厂建设项目的合同纠纷，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449E2ED8" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="526F2E1D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家诺基亚公司与中国国有企业在贸仲依</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC仲裁规则进行的仲裁案，涉案标的逾人民币3亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0AC372" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="6696AEE8" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大上市石油开发企业与其中国合作开发者、天然气销售代理人、下游买家等在贸仲的系列仲裁案，涉案标的高达数十亿人民币，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCEBB7A" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="44C21ECD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家香港公司与其中国国有合作方就合作经营公路的合作经营合同纠纷在贸仲的仲裁案，涉案标的高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿人民币，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBA93FA" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="2AC331C6" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家英国钢铁贸易商与其美国供货方在贸仲的产品质量纠纷案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558D2DE2" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="7AFC9650" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家新加坡大型房地产企业与其中国合作方在贸仲的仲裁案，获胜诉裁决；</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+        <w:t>代表一家新加坡大型房地产企业与其中国合作方在贸仲的仲裁案，涉及商业地产建设及酒店运营等争议，获胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0EE7D2" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球大型零售商与其中国出租方在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFD2702" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="3397D979" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡钢铁销售商与其香港供货方在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664AC0BA" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="44403368" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家印度风机生产商在中国的子公司与其中国风场业主在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6000万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364AEBDF" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="7C9D331F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家汽车生产商针对其加拿大供应商在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3500万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0929B558" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="0F574D07" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球具有领先地位的大型水处理、液体、热能设备制造商与其中国合资伙伴在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190FB270" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="232ACFF1" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士公司针对其中国经销商在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F0143E" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="63B0FEAD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人与其</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI合作伙伴在北京仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北仲</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的投资协议纠纷案，涉案标的高达6000万美元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797E41DA" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="789FDB68" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国大型风机制造商与其美国风机部件供应商在北仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12亿元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115DE3AE" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="5D43F1CE" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司就出口信用保险纠纷应对在北仲的数起仲裁案，获得多个获胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B88F5D" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="1896A384" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港机械制造公司针对其采购商在上海国际经济贸易仲裁委员会（“上国仲”）的仲裁案，优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A22D06" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="79F259B4" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国企子公司针对另一家巨型中国民企就股权回购纠纷在上国仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D4A9DD" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="7A66E171" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国企子公司针对其股权转让方在深圳国际仲裁院（“深国仲”）的仲裁案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2141CB" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="02375137" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内国企在海外（日本、韩国、东南亚、中东）的电厂建设项目提供与业主及分包商之间的咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B65F32" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="1D86551B" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>诉讼案件及家事咨询服务</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+        <w:t>诉讼案件及咨询服务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9645E1" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家公司在中国法院的合同纠纷案件（如一家中国大型国企在北京法院的涉案标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12亿元的股权转让纠纷案；四家香港公司与其中国国有合作方就合作经营高速公路的合同纠纷在山东法院的诉讼案；一家中法合资企业与其设备供应商就合同纠纷在北京法院的诉讼案；一家全球具有领先地位的提供高效开采方案公司的子公司针对其客户在中国新疆、内蒙古法院进行的产品采购合同纠纷案；一家在加拿大上市的能源公司针对一家浙江国有能源公司就天然气销售引发的纠纷在浙江法院进行的诉讼案；一家知名四大咨询公司与其客户在内蒙古法院的服务合同纠纷案</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>件；一家山东企业与其合作伙伴就其股权转让合同在山东法院的诉讼案等；一家山西国企与其业主在内蒙古法院的电站工程合同纠纷案件）；</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+        <w:t>件；一家山东企业与其合作伙伴就其股权转让合同在山东法院的诉讼案—标的企业涉及酒店建设和经营等；一家山西国企与其业主在内蒙古法院的电站工程合同纠纷案件）；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FCA1F3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家银行在中国法院的金融借款合同及相关的担保合同纠纷案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E19A34F" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="01225B73" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家公司在中国法院的侵权纠纷案件、债权人代位权诉讼等案件（如一家世界领先的航空产品制造商针对多个中国自然人在北京法院提起的航空运输损害责任纠纷案件中应诉，原告提出总计达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15亿元的赔偿请求，同案被告包括来自地处不同国家的承运人、飞机制造商、保险人等；一家世界知名制造商在辽宁法院的产品侵权责任案件；一家法国基金在四川法院的债权人代位权诉讼案件等）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6182CCF6" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="4B63D8B1" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表数家公司在中国法院进行（国际）仲裁程序相关的管辖权异议、确认仲裁协议效力之诉、保全程序、裁决的撤销、承认与执行程序；</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="3FA92AD9" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+        <w:t>代表数家公司在中国法院进行（国际）仲裁程序相关的管辖权异议、确认仲裁协议效力之诉、保全程序、裁决的撤销、承认与执行程序。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63627CB3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493570D0" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="0F326180" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，德语语言文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004.9-2008.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B52CF4" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="19D25340" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际政治学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004.9-2008.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25084817" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="4A46A534" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008.9-2011.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D563559" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="2E2A8AC0" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国柏林自由大学，商法交换生，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009.9-2010.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64734513" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="39EF727F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05903028" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="64414F80" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中华人民共和国执业律师</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+        <w:t>中华人民共和国执业律师（自</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411764F3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7333EF" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="1012305F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C04C8BD" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="7F3330D2" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7CD129" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="22CFB76F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CB9B8F" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="73254915" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1E4570" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="3F1F2C2E" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACAC07D" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="360984BD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所北京办公室，在此之前曾自2011年7月至2014年10月在另一家中国知名律师事务所工作。2021年彭竹律师升任合伙人，自2024年9月开始，彭竹律师同时在方达律师事务所香港办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C581F6" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="4381C94D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02931B6C" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="03243320" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050E814F" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="575FB2E4" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年9月至2024年6月参加并完成国际商会仲裁院（ICC）高阶仲裁员培训共计八个单元53小时。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B63592" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="075A5F22" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年参加编写《2023年国际比较法律指引，石油&amp;天然气法规，第18版，中国篇》。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04097B63" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="5061E9FF" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024年参与编写《纽约公约在中国见证成长》、《中国商事仲裁实践指引》（均已出版）。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547BAC91" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自2025年参与修订《国际律师协会国际仲裁当事人代理指引》。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D083BE" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2025年参加联合国国际贸易法委员会第二工作组（争议解决）第82届会议（电子仲裁裁决的承认与执行）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ED9C03" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="21261E64" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026年参加编写《威科国际商事仲裁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贸仲仲裁实践指引》 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3857B2" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1B5426" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+    <w:p w14:paraId="3789035E" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师2023年被Global Arbitration Review推荐为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>45 under 45</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国区候选人名单。她被Benchmark Litigation《中国争议解决2026》评为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>争议解决之星</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">（国际仲裁）。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F5E07A" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师是中华全国青年联合会第十四届委员会委员，也是北京市青年联合会第十二届委员会委员，且被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优秀委员</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">。 同时彭律师为北京市律师协会专门委员会副主任并入选北京市律师协会涉外律师人才库。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E47CE6D" w14:textId="77777777" w:rsidR="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
+    <w:p w14:paraId="3CC4FE49" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6885">
+      <w:r w:rsidRPr="004C1C72">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="03C72031" w:rsidR="00A46A04" w:rsidRPr="006F6885" w:rsidRDefault="006F6885" w:rsidP="006F6885">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006F6885" w:rsidSect="002D0826">
+    <w:p w14:paraId="32A51B14" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">彭竹律师担任2021-2024年度国际商会青年仲裁员论坛北亚地区委员会代表、2024-2027年度国际商会仲裁委员会委员，并担任2024-2026年度美国仲裁协会国际争议解决中心大中国区委员会委员、亚太国际仲裁论坛的机构代表（2019年至今）。彭竹律师同时也是国际商会中国国家委员会仲裁委员会委员。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6F0A37" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">彭竹律师是香港国际仲裁中心在册仲裁员、一邦国际网上仲调中心仲裁员、中国国际经济贸易仲裁委员会调解员，同时是中国内地多家仲裁机构的仲裁员（包括深圳国际仲裁院、上海国际仲裁中心、珠海仲裁委员会、西安仲裁委员会、沈阳仲裁委员会、哈尔滨仲裁委员会、合肥仲裁委员会等）。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="714F24C7" w:rsidR="00A46A04" w:rsidRPr="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C72">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">彭竹律师在境内外多家仲裁机构的数十起仲裁案件中被指定/选定为首席仲裁员/独任仲裁员/边裁，也在境外争议解决程序中担任中国法专家。 </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004C1C72" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2360,1322 +2556,1490 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A32783"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F729988"/>
+    <w:nsid w:val="036F7966"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C6C65AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01321B9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F99A49FE"/>
+    <w:nsid w:val="05C34C2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08842916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015E17C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21A61F6E"/>
+    <w:nsid w:val="08BC3B84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDA8D994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092F0468"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1D07908"/>
+    <w:nsid w:val="0990795D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52D8A702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED82032"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="507062F2"/>
+    <w:nsid w:val="09F93519"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="029A27B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3F2813"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="567096F0"/>
+    <w:nsid w:val="0BA20775"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72968634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F777086"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56C40B00"/>
+    <w:nsid w:val="0C1C4A1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D20CB49E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115B02FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1400A832"/>
+    <w:nsid w:val="0C611C46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB6EC632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12AC0A2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F35A6292"/>
+    <w:nsid w:val="0CB235C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="479EC75E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13FD0B51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D21C216E"/>
+    <w:nsid w:val="0CFB2120"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D41E3E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C4396C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F328E16"/>
+    <w:nsid w:val="11260FBA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A329F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17362090"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B7ABEAE"/>
+    <w:nsid w:val="11D2470B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFEE1404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B46826"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="194CCBBE"/>
+    <w:nsid w:val="137A640C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27646B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18EB124C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21F29B74"/>
+    <w:nsid w:val="189378F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31E0D258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C674849"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC5C152A"/>
+    <w:nsid w:val="1A98790D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFBE817A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D091B2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8D8EB58"/>
+    <w:nsid w:val="1C7F69A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C09E08FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EBE1B3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84620D10"/>
+    <w:nsid w:val="1D3710C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A532EF52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F177EB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E727EEA"/>
+    <w:nsid w:val="1F344C7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3326404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AF69E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67F802EC"/>
+    <w:nsid w:val="214B746F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16F044A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221836DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7122917C"/>
+    <w:nsid w:val="24661524"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E5CF794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26D501A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26806D20"/>
+    <w:nsid w:val="2B355968"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8A880E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276752C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A27ACC56"/>
+    <w:nsid w:val="2EA538AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7C0F886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3E777C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E54F52C"/>
+    <w:nsid w:val="338A6A8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7B0FBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E244505"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB14C16E"/>
+    <w:nsid w:val="34781B01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73C4984C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E511117"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3814C6F4"/>
+    <w:nsid w:val="34D34EEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1122B004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCD7C10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50A2D584"/>
+    <w:nsid w:val="362023F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B96261CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DF4BBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48B6F958"/>
+    <w:nsid w:val="36ED624A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B76BD4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="337A1978"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4749F16"/>
+    <w:nsid w:val="373D576F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="383EED2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="387C3036"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F86D7B4"/>
+    <w:nsid w:val="382474F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B94643D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A0B6D4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="125485B8"/>
+    <w:nsid w:val="3A620C92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02FCEA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A6E4B10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31981A58"/>
+    <w:nsid w:val="3B0C0D61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FBCA842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ADD7132"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0870163A"/>
+    <w:nsid w:val="3B4224A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB32A6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA05AFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8092CB5E"/>
+    <w:nsid w:val="3D291A01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9260183A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E371763"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D6A2D02"/>
+    <w:nsid w:val="3FAC5A95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F921956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AB6FCC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9CA0878"/>
+    <w:nsid w:val="41F51757"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5FED858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4568788C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA025BB4"/>
+    <w:nsid w:val="479E4872"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00A06DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E2D5D8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF4C7356"/>
+    <w:nsid w:val="48B2238B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BEC5424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D77151"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C5E61FA"/>
+    <w:nsid w:val="4A2B28A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF940076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="571746CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3A6FB3E"/>
+    <w:nsid w:val="4D491DD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76BC75EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597F1535"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1676EA3C"/>
+    <w:nsid w:val="4F2B78A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19F08F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E181018"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8800080A"/>
+    <w:nsid w:val="52EC7648"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CDAB6BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EBD497F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B466A1E"/>
+    <w:nsid w:val="533F721A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08842916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F423564"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD9A3D4C"/>
+    <w:nsid w:val="56885F5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43CC7A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAA50A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B748B522"/>
+    <w:nsid w:val="57714C45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="176E4016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687C2F14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B78016A6"/>
+    <w:nsid w:val="57CC7692"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A74A5984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CA29C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="125485B8"/>
+    <w:nsid w:val="5BEB08D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79A2AB9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D806B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74263546"/>
+    <w:nsid w:val="5C1E364C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDB0F65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74110E12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54E0754E"/>
+    <w:nsid w:val="64154961"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4380E80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F64646"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="948EAFFE"/>
+    <w:nsid w:val="67E05995"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C1858DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="756901D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0429E72"/>
+    <w:nsid w:val="680B3B03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F01AD948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759C3474"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E0C2C00"/>
+    <w:nsid w:val="68D86B7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B7E6338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FE7057"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89DE8732"/>
+    <w:nsid w:val="696D50A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E76E1C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1E754C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42422B4A"/>
+    <w:nsid w:val="6A9C1F50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DDA5D6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E520F4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FCCC904"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70CC0FB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18D4DCA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74135E4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CD44D92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F82457"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99ACF568"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D1E44E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F97A7A74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E281011"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="795AD9B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD56FCC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C586E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
-[...11 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="30">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="46">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="53"/>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="60"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3716,72 +4080,72 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004C1C72"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="006F6885"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -4908,61 +5272,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F6885"/>
+    <w:rsid w:val="004C1C72"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006F6885"/>
+    <w:rsid w:val="004C1C72"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5248,66 +5612,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77CF8618-FE0E-4B78-9174-82783CF7A68C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A3D77E-1740-4562-A39B-861CDBC6A07A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>478</Words>
-  <Characters>2725</Characters>
+  <Words>552</Words>
+  <Characters>3150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3197</CharactersWithSpaces>
+  <CharactersWithSpaces>3695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>