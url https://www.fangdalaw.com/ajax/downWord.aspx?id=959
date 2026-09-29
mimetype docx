--- v1 (2026-07-26)
+++ v2 (2026-09-29)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="019A5B94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+          <w:p w14:paraId="2C4F11E8" w14:textId="30B656FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000D5400" w:rsidP="000D5400">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>彭竹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="01761B0D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRPr="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+          <w:p w14:paraId="7F030060" w14:textId="77777777" w:rsidR="000D5400" w:rsidRPr="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2AF86517" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+          <w:p w14:paraId="706EB16B" w14:textId="31325B10" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000D5400" w:rsidP="000D5400">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="164AF302" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+          <w:p w14:paraId="6199424A" w14:textId="73DC35C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000D5400" w:rsidP="000D5400">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5600 | +852 3976 8888</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="545955ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+          <w:p w14:paraId="4F910ACA" w14:textId="6207D946" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000D5400" w:rsidP="000D5400">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>diane.peng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="16F5F81C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="688F4513" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000D5400" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753C0BA8" wp14:editId="5ACCE1B5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B59E203" wp14:editId="5D16C459">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="42572041" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004C1C72" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="179FF94A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000D5400" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>彭竹律师的主要执业领域为争议解决，包括国际</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C1C72">
+            <w:r w:rsidRPr="000D5400">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/涉外商事仲裁、商事诉讼等领域。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566FF62C" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7CDCA904" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,1891 +466,1891 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F82D5D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="2D5131CD" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648DACE0" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C1C72">
+    <w:p w14:paraId="611DB87F" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及涉外商事仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540347CD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0D859502" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI投资人针对其投资的企业就股权回购相关的合同纠纷在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>港仲</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACD1113" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="76DBD8B3" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港公司针对境内一家大型房地产公司就股权合同纠纷在港仲的两个仲裁程序，合资标的涉及豪华酒店及公寓物业管理，成功根据内地和香港的保全安排实现境内对被申请人的财产保全并获得胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535F57CE" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="74C27E6F" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名私募基金在港仲与其前员工就期权激励有关的争议程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BAA229" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="66178875" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的投资人针对一家自动汽车公司的创始人和集团公司在港仲的股权回购案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C289866" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="69AA22C3" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国游戏公司针对一家国际知名游戏发行公司就发行合同纠纷在港仲的程序，实现优势和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FA8C03" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="3D943D20" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国移动互联网企业及其多数股东针对其少数股东就股权转让纠纷在港仲的两个仲裁程序，该案涉及复杂的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE架构、中国相关部门的审批等交易内容；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7234FA" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="40AD8B38" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国活性炭生产商与其外国合作伙伴针对合作经营合同履行中产生的及相关的商业纠纷在港仲的仲裁案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D63E12D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0AB6BA0A" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在加拿大上市的能源公司针对一家世界五百强的中国能源公司就合作开采、销售海上天然气引发的纠纷参加临时仲裁程序，该程序适用联合国国际贸易法委员会仲裁规则，案件涉案金额逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7E379D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="13D5CC57" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国纺织公司与美国纺织公司的两个子公司在新加坡国际仲裁中心（“新仲”）的两个仲裁案，涉案标的逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2600万美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351E5F73" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="048D31C3" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家从事大宗物流商贸的中国国企与其奥地利买方在新仲的钢材合同纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694699B3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="570A4F7C" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国化学品生产商针对其中国合作方就保密协议项下的商业秘密滥用等在新仲的仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404B29CC" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="3FECFD1A" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家境内国企在中国国际经济贸易仲裁委员会（“贸仲”）针对其相对方就股权转让及回购的合同纠纷，涉及房地产公司经营的住房及酒店标的，涉案标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1C9B2C" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="2914783B" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家天津企业和其相对方在贸仲的酒店建设和经营管理合同纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9F88EF" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="44FF6FA8" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名基金投资人在贸仲与其相对方的药品委托生产合同争议，涉案标的数十亿元，且涉及股权转让、药品监管规则等复杂问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2ADE70" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="4269A6BA" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数位境内自然人在贸仲与其相对方的合同争议，涉案标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元，且涉及复杂的事实背景和在先法律程序，并涉及香港上市公司的控制权之争；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166672EF" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="3F01C3F6" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多起在贸仲的涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE架构的企业股权回购案件，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1753CCBB" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="37B5D89D" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内国企在贸仲针对其海外电厂建设项目的合同纠纷，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526F2E1D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="2EFB4552" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家诺基亚公司与中国国有企业在贸仲依</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC仲裁规则进行的仲裁案，涉案标的逾人民币3亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6696AEE8" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="09AD59F3" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大上市石油开发企业与其中国合作开发者、天然气销售代理人、下游买家等在贸仲的系列仲裁案，涉案标的高达数十亿人民币，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C21ECD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="7623EFAA" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家香港公司与其中国国有合作方就合作经营公路的合作经营合同纠纷在贸仲的仲裁案，涉案标的高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿人民币，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC331C6" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="75B903B1" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家英国钢铁贸易商与其美国供货方在贸仲的产品质量纠纷案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFC9650" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0864D464" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡大型房地产企业与其中国合作方在贸仲的仲裁案，涉及商业地产建设及酒店运营等争议，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0EE7D2" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="35C57FBD" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球大型零售商与其中国出租方在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3397D979" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="7C911920" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡钢铁销售商与其香港供货方在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44403368" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="11884ED8" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家印度风机生产商在中国的子公司与其中国风场业主在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6000万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9D331F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1AB594CD" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家汽车生产商针对其加拿大供应商在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3500万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F574D07" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1DE498BA" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球具有领先地位的大型水处理、液体、热能设备制造商与其中国合资伙伴在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232ACFF1" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="11CC9989" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士公司针对其中国经销商在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B0FEAD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="05E4B04C" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人与其</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI合作伙伴在北京仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北仲</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的投资协议纠纷案，涉案标的高达6000万美元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789FDB68" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1D575AFC" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国大型风机制造商与其美国风机部件供应商在北仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12亿元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D43F1CE" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1445FAA6" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司就出口信用保险纠纷应对在北仲的数起仲裁案，获得多个获胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1896A384" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="7FADA71C" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港机械制造公司针对其采购商在上海国际经济贸易仲裁委员会（“上国仲”）的仲裁案，优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F259B4" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="62FA73BF" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国企子公司针对另一家巨型中国民企就股权回购纠纷在上国仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A66E171" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="49BA10D0" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国企子公司针对其股权转让方在深圳国际仲裁院（“深国仲”）的仲裁案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02375137" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="70C2E96B" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内国企在海外（日本、韩国、东南亚、中东）的电厂建设项目提供与业主及分包商之间的咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D86551B" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C1C72">
+    <w:p w14:paraId="09BBD647" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案件及咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9645E1" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="68ECAFF8" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家公司在中国法院的合同纠纷案件（如一家中国大型国企在北京法院的涉案标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12亿元的股权转让纠纷案；四家香港公司与其中国国有合作方就合作经营高速公路的合同纠纷在山东法院的诉讼案；一家中法合资企业与其设备供应商就合同纠纷在北京法院的诉讼案；一家全球具有领先地位的提供高效开采方案公司的子公司针对其客户在中国新疆、内蒙古法院进行的产品采购合同纠纷案；一家在加拿大上市的能源公司针对一家浙江国有能源公司就天然气销售引发的纠纷在浙江法院进行的诉讼案；一家知名四大咨询公司与其客户在内蒙古法院的服务合同纠纷案</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>件；一家山东企业与其合作伙伴就其股权转让合同在山东法院的诉讼案—标的企业涉及酒店建设和经营等；一家山西国企与其业主在内蒙古法院的电站工程合同纠纷案件）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FCA1F3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1D364CEB" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家银行在中国法院的金融借款合同及相关的担保合同纠纷案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01225B73" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="215CCAFD" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家公司在中国法院的侵权纠纷案件、债权人代位权诉讼等案件（如一家世界领先的航空产品制造商针对多个中国自然人在北京法院提起的航空运输损害责任纠纷案件中应诉，原告提出总计达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15亿元的赔偿请求，同案被告包括来自地处不同国家的承运人、飞机制造商、保险人等；一家世界知名制造商在辽宁法院的产品侵权责任案件；一家法国基金在四川法院的债权人代位权诉讼案件等）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B63D8B1" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="6E139196" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家公司在中国法院进行（国际）仲裁程序相关的管辖权异议、确认仲裁协议效力之诉、保全程序、裁决的撤销、承认与执行程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63627CB3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="3EC71B48" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F326180" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="423EC9F0" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，德语语言文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004.9-2008.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D25340" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0030A14B" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际政治学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004.9-2008.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A46A534" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="51AB9429" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008.9-2011.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2A8AC0" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="23681F9E" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国柏林自由大学，商法交换生，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009.9-2010.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EF727F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="40317BF6" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64414F80" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="43DF7187" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师（自</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411764F3" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="568871E3" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1012305F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="57168F5C" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3330D2" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="56E91484" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CFB76F" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1E9A71E4" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73254915" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="628389C9" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1F2C2E" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="3742CE26" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360984BD" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0649A42D" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所北京办公室，在此之前曾自2011年7月至2014年10月在另一家中国知名律师事务所工作。2021年彭竹律师升任合伙人，自2024年9月开始，彭竹律师同时在方达律师事务所香港办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4381C94D" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="7572F5A7" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03243320" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1DFBA453" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575FB2E4" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="1506F677" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年9月至2024年6月参加并完成国际商会仲裁院（ICC）高阶仲裁员培训共计八个单元53小时。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075A5F22" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="7F8A2B68" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年参加编写《2023年国际比较法律指引，石油&amp;天然气法规，第18版，中国篇》。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5061E9FF" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="3CDD2D2D" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2024年参与编写《纽约公约在中国见证成长》、《中国商事仲裁实践指引》（均已出版）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547BAC91" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="108BEF1F" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">自2025年参与修订《国际律师协会国际仲裁当事人代理指引》。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D083BE" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="55AF4512" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2025年参加联合国国际贸易法委员会第二工作组（争议解决）第82届会议（电子仲裁裁决的承认与执行）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21261E64" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0CEE6F38" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2026年参加编写《威科国际商事仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">贸仲仲裁实践指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3857B2" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="7655F811" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3789035E" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0EC7854B" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师2023年被Global Arbitration Review推荐为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>45 under 45</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国区候选人名单。她被Benchmark Litigation《中国争议解决2026》评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">（国际仲裁）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F5E07A" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="0FF46192" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师是中华全国青年联合会第十四届委员会委员，也是北京市青年联合会第十二届委员会委员，且被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优秀委员</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">。 同时彭律师为北京市律师协会专门委员会副主任并入选北京市律师协会涉外律师人才库。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC4FE49" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="053983CE" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A51B14" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="122E85E6" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">彭竹律师担任2021-2024年度国际商会青年仲裁员论坛北亚地区委员会代表、2024-2027年度国际商会仲裁委员会委员，并担任2024-2026年度美国仲裁协会国际争议解决中心大中国区委员会委员、亚太国际仲裁论坛的机构代表（2019年至今）。彭竹律师同时也是国际商会中国国家委员会仲裁委员会委员。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6F0A37" w14:textId="77777777" w:rsidR="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="28F3434D" w14:textId="77777777" w:rsidR="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">彭竹律师是香港国际仲裁中心在册仲裁员、一邦国际网上仲调中心仲裁员、中国国际经济贸易仲裁委员会调解员，同时是中国内地多家仲裁机构的仲裁员（包括深圳国际仲裁院、上海国际仲裁中心、珠海仲裁委员会、西安仲裁委员会、沈阳仲裁委员会、哈尔滨仲裁委员会、合肥仲裁委员会等）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="714F24C7" w:rsidR="00A46A04" w:rsidRPr="004C1C72" w:rsidRDefault="004C1C72" w:rsidP="004C1C72">
+    <w:p w14:paraId="4F0A196B" w14:textId="495F0ABE" w:rsidR="00A46A04" w:rsidRPr="000D5400" w:rsidRDefault="000D5400" w:rsidP="000D5400">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1C72">
+      <w:r w:rsidRPr="000D5400">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">彭竹律师在境内外多家仲裁机构的数十起仲裁案件中被指定/选定为首席仲裁员/独任仲裁员/边裁，也在境外争议解决程序中担任中国法专家。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004C1C72" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000D5400" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2556,1575 +2556,1575 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036F7966"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C6C65AC"/>
+    <w:nsid w:val="004D46D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB0046D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C34C2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08842916"/>
+    <w:nsid w:val="02B208FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5308CFB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08BC3B84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDA8D994"/>
+    <w:nsid w:val="02DD7C1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB24EFFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0990795D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52D8A702"/>
+    <w:nsid w:val="04427FE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFEE49EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F93519"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="029A27B2"/>
+    <w:nsid w:val="086005FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="474E0D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA20775"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72968634"/>
+    <w:nsid w:val="09F82B65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="496E62D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1C4A1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D20CB49E"/>
+    <w:nsid w:val="0A8B2946"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E146D7E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C611C46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB6EC632"/>
+    <w:nsid w:val="0C7F139C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97BECFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB235C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="479EC75E"/>
+    <w:nsid w:val="0F3479D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31A4C5B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CFB2120"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D41E3E18"/>
+    <w:nsid w:val="0FAC7A76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C3EB10E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11260FBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A329F94"/>
+    <w:nsid w:val="114B30D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B4080F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D2470B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFEE1404"/>
+    <w:nsid w:val="11ED6A60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58AEA872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137A640C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27646B60"/>
+    <w:nsid w:val="1D2D01D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC56AA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="189378F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31E0D258"/>
+    <w:nsid w:val="1FB04C17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB3CC20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A98790D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFBE817A"/>
+    <w:nsid w:val="221E056C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2088869C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7F69A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C09E08FE"/>
+    <w:nsid w:val="22751401"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0D020A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3710C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A532EF52"/>
+    <w:nsid w:val="27325C55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6940DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F344C7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3326404"/>
+    <w:nsid w:val="29857F2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF6866C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214B746F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16F044A0"/>
+    <w:nsid w:val="2DC7611B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4CA1618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24661524"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E5CF794"/>
+    <w:nsid w:val="36051E2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD76D4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B355968"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8A880E0"/>
+    <w:nsid w:val="380F6335"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4640617A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA538AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7C0F886"/>
+    <w:nsid w:val="395A5E53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16BA52C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338A6A8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7B0FBC4"/>
+    <w:nsid w:val="398E39BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DE2C570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34781B01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73C4984C"/>
+    <w:nsid w:val="3BA27693"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4D290E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D34EEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1122B004"/>
+    <w:nsid w:val="3EF73BC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7C25590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362023F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B96261CA"/>
+    <w:nsid w:val="402630B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE809A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36ED624A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B76BD4E"/>
+    <w:nsid w:val="412E3D3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB24C2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373D576F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="383EED2C"/>
+    <w:nsid w:val="41F228A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F228C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382474F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B94643D4"/>
+    <w:nsid w:val="421431C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1736F19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A620C92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02FCEA9A"/>
+    <w:nsid w:val="445B0F50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C1258F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0C0D61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FBCA842"/>
+    <w:nsid w:val="45CF529C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12800528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4224A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB32A6A8"/>
+    <w:nsid w:val="46514AEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A692CC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D291A01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9260183A"/>
+    <w:nsid w:val="4DA15D28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="438CB80C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FAC5A95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F921956"/>
+    <w:nsid w:val="4FE82B65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B25CDFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41F51757"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5FED858"/>
+    <w:nsid w:val="515F71CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC9EFE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479E4872"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00A06DA0"/>
+    <w:nsid w:val="523A3F7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB04CE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B2238B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3BEC5424"/>
+    <w:nsid w:val="52793901"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B64D122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A2B28A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF940076"/>
+    <w:nsid w:val="58C65A91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE76B9C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D491DD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76BC75EE"/>
+    <w:nsid w:val="5A553E39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AB6A0BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F2B78A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19F08F2A"/>
+    <w:nsid w:val="5CB90213"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="525273D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EC7648"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CDAB6BC"/>
+    <w:nsid w:val="5D3E5255"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B1E51C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533F721A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08842916"/>
+    <w:nsid w:val="5D8F122F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC36E24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56885F5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43CC7A4C"/>
+    <w:nsid w:val="5DDC145A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC56AA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57714C45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="176E4016"/>
+    <w:nsid w:val="5E0C434A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D4243A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57CC7692"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A74A5984"/>
+    <w:nsid w:val="61A0078F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B5C5F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BEB08D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79A2AB9C"/>
+    <w:nsid w:val="654A1072"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="210E628A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1E364C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EDB0F65E"/>
+    <w:nsid w:val="666A3CDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EE0D7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64154961"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4380E80E"/>
+    <w:nsid w:val="69872DAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15C8E3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E05995"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C1858DC"/>
+    <w:nsid w:val="6B143477"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B02382A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680B3B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F01AD948"/>
+    <w:nsid w:val="6C73576F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F04052D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D86B7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B7E6338"/>
+    <w:nsid w:val="6FAB323B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D2C371C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696D50A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E76E1C34"/>
+    <w:nsid w:val="719B2633"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DDC12F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9C1F50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DDA5D6E"/>
+    <w:nsid w:val="71AA60CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E802294E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E520F4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FCCC904"/>
+    <w:nsid w:val="722A7525"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82E4E3EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70CC0FB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18D4DCA0"/>
+    <w:nsid w:val="74CD3AF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED706AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74135E4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1CD44D92"/>
+    <w:nsid w:val="765C77E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C0C1176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F82457"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99ACF568"/>
+    <w:nsid w:val="774B484D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B60217F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1E44E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F97A7A74"/>
+    <w:nsid w:val="78D309B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9784357C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E281011"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="795AD9B8"/>
+    <w:nsid w:val="7C7312B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2E61A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FD56FCC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C586E62"/>
+    <w:nsid w:val="7FBF24D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80BAE45A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="6">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29">
-[...44 lines deleted...]
-  <w:num w:numId="44">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="45">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="60"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
+    <w:rsid w:val="000D5400"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004C1C72"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -5272,61 +5272,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C1C72"/>
+    <w:rsid w:val="000D5400"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C1C72"/>
+    <w:rsid w:val="000D5400"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5612,51 +5612,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A3D77E-1740-4562-A39B-861CDBC6A07A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{396A8396-D5E2-4DEC-824C-1B8793BA4F6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>552</Words>
   <Characters>3150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>