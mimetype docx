--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="09042059" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6E99EBB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003758A1">
+            <w:r w:rsidRPr="00E04BAB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7E59A768" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+          <w:p w14:paraId="706EB16B" w14:textId="21F5156A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003758A1">
+            <w:r w:rsidRPr="00E04BAB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="50784002" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+          <w:p w14:paraId="6199424A" w14:textId="52434B10" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003758A1">
+            <w:r w:rsidRPr="00E04BAB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1155 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="303C770D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+          <w:p w14:paraId="4F910ACA" w14:textId="7AA3908E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003758A1">
+            <w:r w:rsidRPr="00E04BAB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>diana.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2294710B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003758A1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="769640FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33C17742" wp14:editId="38005C88">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D480A57" wp14:editId="7BD08DDC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,66 +240,74 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1AAFFDE6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003758A1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0A0A24F1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003758A1">
+            <w:r w:rsidRPr="00E04BAB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>李娜律师的主要执业领域为公司收购及兼并、私募融资、外商投资及公司一般法律事务。李律师专注于服务制药、生命科学和医疗服务领域企业客户。</w:t>
+              <w:t>李娜律师擅长并购、私募股权</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E04BAB">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>/风险投资、许可与合作、外商直接投资、首次公开发行、一般公司事务及监管合规事宜。她致力于为医药、生物技术、医疗器械及其他医疗健康行业客户提供法律服务，并经常代表机构投资者。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -353,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C8B170" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2F556B68" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,867 +446,1484 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736FC146" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+    <w:p w14:paraId="4F94DF26" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>李律师为进入中国的跨国企业提供法律服务，尤为擅长为中国企业“走出去”提供支持——包括对外许可、跨境合作、离岸资本市场交易及战略投资等。她以务实的工作风格和对生命科学行业的深刻理解著称，在交易架构设计、尽职调查、谈判、交割后整合及监管合规等方面为客户提供全程指导。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744BBE00" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3799AA35" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+    <w:p w14:paraId="7AB54931" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>医药健康领域相关</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C389789" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>许可、合作及商业化</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35562509" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表阿斯利康，就其以</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0045FAE3" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XtalPi（HKEX: 2228）就与Dovetree（由美国传奇生物科技企业家及投资人Gregory Verdine创立的公司）之间的合作协议提供法律服务。根据该协议，XtalPi将利用其集成AI与机器人技术的端到端AI药物发现平台，针对Dovetree选定的多个靶点，发现并开发小分子和抗体候选药物。该合作下，潜在总金额最高可达约59.9亿美元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A907DE5" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表阿斯利康，就其全球麻醉业务出售予艾健制药后中国境内安排提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D0A2FC2" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表云顶新耀（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HKEX:1952）与箕星药业香港有限公司签署资产收购协议，获得艾曲帕米（Etripamil）鼻喷雾剂（拟定中文商品名：星必妥</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）在大中华区的开发、商业化及产品地产化权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053BC8AB" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表拜耳集团为其收购滇虹药业股份有限公司提供法律服务，滇虹药业为一家中国领先的非处方药及中药企业。</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7E750E35" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表云顶新耀（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HKEX: 1952）与箕星药业达成资产收购协议，获得LNZ100（1.44%醋克利定，美国商品名VIZZ）在大中华区（含中国大陆、港、澳、台）的开发、生产与商业化权益，并支付首付款及开发里程碑付款。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365BFA6B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0311C8DA" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表云顶新耀（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HKEX：1952）与海森生物签署商业化服务协议，云顶新耀为海森生物旗下六款成熟产品提供商业化服务，授权许可协议则获得莱达西贝普（Lerodalcibep）在大中华区的后续临床开发、注册和商业化独家许可。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E2D59A" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表德州太平洋投资就其收购亚洲医药研发外包企业提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08ADD6A9" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表派格生物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(HKEX: 2565）就与上海腾瑞制药股份有限公司签署独家商业化合作协议提供法律服务。根据该协议，腾瑞制药获得派格生物自主研发的国家1类新药维培那肽注射液（派达康</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / PB-119）在中国大陆地区的独家商业化权益，该药为长效GLP-1受体激动剂，用于2型糖尿病治疗。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEA5AE5" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表太盟投资集团拟收购一家国内的制药企业提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C252E96" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>协助神基制药与昌郁医药达成独家许可协议，获得</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XG005在中国大陆、香港和澳门的开发、注册、生产和商业化权利。XG005是一款口服非阿片类创新镇痛药物。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C9BE80" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表美国泰山投资在境内收购一家医院集团提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C5A2088" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>协助神基制药与湖州惠中济世生物科技有限公司签署资产收购协议，收购标的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NG1806是一款在研的术后镇痛创新药，被定位为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国首个同类双机制长效疼痛管理药</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>。该药物能协同结合抗炎和镇痛通路，在有效减少疼痛的同时，减少阿片类药物的使用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A99E739" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表亿腾医药，为其向两家全球医药公司购买药物品种相关资产提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="202D68F8" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>协助神基制药与安必生签署营销授权转让协议，获得左乙拉西坦缓释制剂（开浦兰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SR）在中国大陆的营销授权、专利、商业秘密及相关知识产权。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F8D669" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表多家美国生物制药企业在华进行临床试验审批及新设研发机构及生产设施提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CCA70DA" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>协助全球诊断解决方案提供商快奥森多（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>QuidelOrtho，纳斯达克股票代码：QDEL） 与深圳普门科技股份有限公司（股票代码：688389） 宣布达成一项长期战略供应协议，快奥森多将获得普门科技提供的多款高通量及中低通量免疫检测分析仪平台。商业化推广的核心市场将覆盖欧洲、中东、非洲、墨西哥、中美洲、南美洲、印度、中国、日本及其他亚太地区。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381BFDBC" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表云锋基金为其拟投资入股境内医疗器械企业提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="332214D4" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表信念生物就</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BBM H901（新吉宁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）与武田签署独家商业化协议，该药为血友病B基因疗法。该疗法于2025年4月获NMPA批准，成为中国首个血友病B基因治疗药物。此次合作借助武田在罕见病领域的商业化能力，加速患者可及性。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F902BE" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家美国医疗器械生产商授予境内生产企业独家许可提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01313616" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>为阿斯利康就向三生制药授予百泌达及百达扬（糖尿病产品）在中国独家商业化权益事宜提供法律服务，该交易涉及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1亿美元首付款许可费及持续的经济利益分成.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380C06BC" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表众多跨国药品、生物制药研发及器械集团，包括拜耳、迈兰、费森尤斯、百特、诺华、赛默飞世尔为其公司法律事宜，尤其是产品许可、销售和分销等提供法律服务</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="58D3015F" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>为阿斯利康就向康哲药业授予波依定（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Plendil）在中国独家商业化权益事宜提供法律服务，该交易涉及3.1亿美元首付款许可费及持续的经济利益分成</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660893BB" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>分别代表云锋基金及菜鸟物流为其战略投资海尔物流、圆通速递、百世物流及其他物流、快递公司提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72AF7914" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>为阿斯利康就与阿斯彭全球有限公司（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aspen Global Incorporated, AGI，属阿斯彭集团旗下）签署协议所产生的在华业务过渡安排提供法律服务，根据该协议，AGI将收购已上市麻醉药品的剩余权益</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC7650B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表华平资本为其投资中通快递提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="262F26D4" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表贝达药业就与禾元生物签署《药品区域经销协议》提供法律服务。根据该协议，禾元生物委托贝达药业在约定区域内独家经销奥福民</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>（植物源重组人血清白蛋白注射液）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641D5ACE" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表红杉资本领投拼多多提供法律服务，拼多多为微信领先电商平台</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C92FB0D" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表开拓药业（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HKEX: 9939）就其与印度尼西亚生物科技公司Etana就普克鲁胺（Proxalutamide）治疗新冠在印度尼西亚的商业化达成许可协议提供法律服务。该合作项目后续入选江苏省</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>一带一路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>创新合作项目并获得专项资金支持.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2500ABB4" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>收购与兼并</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDF52BA" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表渣打投资上海思妍丽多数股权提供法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B5A6972" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>协助复星医药（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>600196.SH）通过其控股子公司复星医药产业，控股收购绿谷（上海）医药科技有限公司；交易完成后复星医药将持有绿谷医药51%的股权；收购的核心资产为绿谷医药的阿尔茨海默病药物甘露特钠胶囊（商品名：九期一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B240DDD" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表高盛</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3A528A0C" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表云顶新耀（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HKEX：1952）通过其新加坡全资附属公司EverSea Medicines (Singapore) Pte. Ltd.，与海森生物制药（亚洲）有限公司签署股权购买协议，收购其全资附属公司海森生物制药（新加坡）有限公司的全部股权，强化其在亚太地区慢性病领域的布局与商业化能力，并巩固云顶新耀作为全球创新资产在中国及亚太地区首选合作伙伴的领先地位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497C5311" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表印度</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="2153D9DF" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表北京京国管亦庄康桥医疗健康并购投资基金，通过受让老股及认购新股相结合的方式，收购了祐儿医药（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pediatrix Therapeutics）的控股权。 并购基金由康桥资本管理，是目前国内规模最大的专业医疗并购基金；祐儿医药是一家专注于儿科治疗的创新药企，已有4款产品获批上市、5款在研管线，覆盖神经、过敏、皮肤等领域。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593A736C" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表众多国内外著名私募投资者，包括高盛、凯雷、国盛、云锋资本、</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="789DC109" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表南微医学科技股份有限公司（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>688029.SH）通过其全资子公司Micro-Tech (NL) International B.V.，收购Creo Medical Group plc所持有的Creo Medical S.L.U.（CME）51%已发行股份。CME为西班牙医疗器械销售渠道公司，在欧洲多国设有子公司，经销消化、泌尿、呼吸、一次性内镜等领域的产品。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54498143" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表内蒙古伊利集团收购新西兰大洋洲乳业有限公司</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C93A8F4" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>作为中国律师，协助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Astorg Partners完成对Cook Medical生殖健康业务的收购，协助完成中国资产及股权的转让有关的协议起草及交割。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECAB8CC" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表两家上海国有企业就联合投资收购英国一家乳业集团提供法律服务</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="20386700" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>作为中国律师，协助全球领先的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CDMO企业CordenPharma（控股股东为Astorg Partners）收购美国多肽原料药CDMO公司AmbioPharm（控股股东为The Carlyle Group），AmbioPharm分别位于中国上海及美国南卡罗来纳州北奥古斯塔拥有多肽原料药生产设施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBACC4E" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>作为公司中国律师，代表药明生物在香港联合交易所主板挂牌上市</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E07E7BB" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>协助赛诺菲在北京经济技术开发区（亦庄）新建一个胰岛素原料药生产基地，是“十四五”以来北京市医药工业领域体量最大的外商投资项目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD67CD3" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>在各种首次公开发行和其他资本市场交易中为承销商</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="2E87AB53" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表拜耳集团为其收购滇虹药业股份有限公司提供法律服务，滇虹药业为一家中国领先的非处方药及中药企业。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(被评为中国商法杂志 2015 年度最佳交易)。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9CFDBF" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>上海外国语大学法学院，法学学士</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7170D4CC" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>OTC业务后与默克OTC的中国部分整合提供法律服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D662D7D" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>美国西北大学法学院，法学硕士</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="00178076" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>作为中国律师，代表德州太平洋投资（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>TPG Capital）收购PPC，PPC是一家专注于药物研发及临床研究管理服务的亚洲领先CRO企业；就PPC与Novotech整合为Novotech Health Holdings提供法律服务，打造亚洲领先的生物技术专业CRO平台；并就Novotech的出售交易提供法律服务，该交易于2025年获得新加坡政府投资公司（GIC）和淡马锡的重大投资。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28416EFB" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中华人民共和国执业律师</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DF85A40" w14:textId="77777777" w:rsidR="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表亿腾医药，就其向礼来公司（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Eli Lilly）收购抗生素产品希刻劳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>（Ceclor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）和稳可信</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>（Vancocin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）在中国大陆的权利，以及位于苏州的希刻劳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>生产工厂提供法律服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287B938B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>股权投资及融资</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BCDED9" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>美国纽约州律师资格</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="4F0A196B" w14:textId="422F01FE" w:rsidR="00A46A04" w:rsidRPr="003758A1" w:rsidRDefault="003758A1" w:rsidP="003758A1">
+        <w:t>代表包括</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ADIA、中金-阿斯利康、博裕、凯辉基金、康桥资本、中金资本、元禾原点、厚朴投资、中信资本、CVC、德弘资本、光大医疗健康基金、弘毅投资、礼来亚洲基金、复星医药、方源资本、GE医疗、高瓴资本、弘晖资本、LYFE Capital、美敦力、微创医疗、太盟投资、合众集团、PKI Ventures、春华资本、TPG、晖致、华平投资、药明康德、晶泰科技等投资方，就其对生物科技公司、制药公司、医疗科技公司、医疗服务机构等的投资提供法律服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE50E16" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>代表诸多生物科技公司、制药公司、医疗科技公司的股权融资（从最初孵化到上市前融资）、资产及股权重组（包括搭设跨境结构或拆除跨境结构）等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170DEC23" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>资本市场</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BB6305" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>作为中国法律顾问，协助晶泰科技、药明合联、百济神州、药明生物、基石药业、瑞慈医疗等企业在香港交易所完成首次公开发行及其后续融资；作为中国法律顾问，协助泛生子、爱康国宾等企业在美国完成首次公开发行；作为中国法律顾问，协助爱康国宾、泰康生物等企业的美股私有化退市。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268A62FF" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>教育背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B34AF3" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>上海外国语大学法学院，法学学士</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF29BBA" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国西北大学法学院，法学硕士</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0094A0D4" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>执业资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788C3EE8" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中华人民共和国执业律师</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6196395D" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国纽约州律师资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DD2670" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>职业背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C6CE3F" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>李娜律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003758A1">
+      <w:r w:rsidRPr="00E04BAB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年加入方达律师事务所。在此之前的五年内，李律师曾就职于其他领先国际律师事务所和中国律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003758A1" w:rsidSect="002D0826">
+    <w:p w14:paraId="5A91BE4D" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他信息</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B3BF19" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>获奖情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB15C63" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">《法律500强》（Legal 500） </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 中国医疗健康与生命科学领域，领先律师/合伙人（2020-2026） </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC5414B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">《亚洲法律》（Asia Law） </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 中国医疗健康领域，卓越执业律师（2023-2025） </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="7FC9629F" w:rsidR="00A46A04" w:rsidRPr="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">《钱伯斯》（Chambers） </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 中国医疗健康领域，第三等律师（2026），第四等律师（2024-2025），潜质律师（2021-2023） </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E04BAB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1504,302 +2129,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03895953"/>
+    <w:nsid w:val="0666277B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40D8E9DA"/>
+    <w:tmpl w:val="A086CF32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05000E91"/>
+    <w:nsid w:val="0814152F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="107A9A42"/>
+    <w:tmpl w:val="4608EE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C65299E"/>
+    <w:nsid w:val="0B253CA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7532884C"/>
+    <w:tmpl w:val="E28E033E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D744713"/>
+    <w:nsid w:val="0B2B1E25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9DA26E6"/>
+    <w:tmpl w:val="339410FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128D6252"/>
+    <w:nsid w:val="112E51CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3C6CF7A"/>
+    <w:tmpl w:val="D7B02118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152863B5"/>
+    <w:nsid w:val="1433229C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F08815D8"/>
+    <w:tmpl w:val="3184FB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D65755"/>
+    <w:nsid w:val="148A2FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A742FBEA"/>
+    <w:tmpl w:val="D286E4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B053B1C"/>
+    <w:nsid w:val="154664E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98CA206E"/>
+    <w:tmpl w:val="F2400FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28021987"/>
+    <w:nsid w:val="157270D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD14EC3C"/>
+    <w:tmpl w:val="D7B02118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="280E4968"/>
+    <w:nsid w:val="15B03864"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D864F3BA"/>
+    <w:tmpl w:val="AC0252DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE05AAA"/>
+    <w:nsid w:val="1F595BA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC225D10"/>
+    <w:tmpl w:val="63344CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBE0900"/>
+    <w:nsid w:val="237B6A11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81C879EC"/>
+    <w:tmpl w:val="C8447990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26860A66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8446FCFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA970E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A42E1E20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E9F4F4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06F40450"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1868,93 +2556,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300E36CE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DB5231"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77600B5E"/>
+    <w:tmpl w:val="B5C8286E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4751E9"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="331909B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0AA424C"/>
+    <w:tmpl w:val="3EB65E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="382F21A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39D286A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2026,457 +2735,589 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40303CD2"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DCC6BDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DAC0304"/>
+    <w:tmpl w:val="3EBC0590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="446941B3"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B21989"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D494D09A"/>
+    <w:tmpl w:val="525C1D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47182864"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AAD21D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D3CA9C6"/>
+    <w:tmpl w:val="26F4DDCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47234D38"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BB527DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13F4DE88"/>
+    <w:tmpl w:val="20B8A148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BF0628"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F176CE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E06DF76"/>
+    <w:tmpl w:val="30F47168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7D0CA9"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527357D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8266A22"/>
+    <w:tmpl w:val="C57485CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E5A0DB8"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5461533B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D67020D2"/>
+    <w:tmpl w:val="78B4EF44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B77C7B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5493536C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63B459CE"/>
+    <w:tmpl w:val="5392930A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFC6B18"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55531B2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2AC49AC"/>
+    <w:tmpl w:val="F8A8F844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62896715"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CA743C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B2A34BC"/>
+    <w:tmpl w:val="E62E1CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5512C6"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F576921"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E0CD378"/>
+    <w:tmpl w:val="83C0FCF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C084E67"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="600161BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC36679A"/>
+    <w:tmpl w:val="1EE2111C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB40573"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A73F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40D8E9DA"/>
+    <w:tmpl w:val="3E34B6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="719938B6"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A517294"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB147C54"/>
+    <w:tmpl w:val="E3F6E218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780E7D38"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B015D5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CC20844"/>
+    <w:tmpl w:val="BF1C43A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75823ED2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CECF3BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="758D6925"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89F890F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BEE2595"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4476F5D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D97604A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9B04CE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EAB49E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45124B12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-[...29 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2511,51 +3352,50 @@
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="003758A1"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -2609,50 +3449,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E04BAB"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3710,61 +4551,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003758A1"/>
+    <w:rsid w:val="00E04BAB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003758A1"/>
+    <w:rsid w:val="00E04BAB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4050,66 +4891,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E2BBAF0-3394-449F-8FBD-DAF08CFF7CFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB4172BE-74BF-4023-8A61-6ABFA6D3C1C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>178</Words>
-  <Characters>1016</Characters>
+  <Words>600</Words>
+  <Characters>3423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1192</CharactersWithSpaces>
+  <CharactersWithSpaces>4015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>