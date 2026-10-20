--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6E99EBB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2AAB743E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00024525" w:rsidP="00024525">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E04BAB">
+            <w:r w:rsidRPr="00024525">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="21F5156A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+          <w:p w14:paraId="706EB16B" w14:textId="0E972CA4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00024525" w:rsidP="00024525">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E04BAB">
+            <w:r w:rsidRPr="00024525">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52434B10" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+          <w:p w14:paraId="6199424A" w14:textId="5898594E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00024525" w:rsidP="00024525">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E04BAB">
+            <w:r w:rsidRPr="00024525">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1155 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7AA3908E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+          <w:p w14:paraId="4F910ACA" w14:textId="67A6FB59" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00024525" w:rsidP="00024525">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E04BAB">
+            <w:r w:rsidRPr="00024525">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>diana.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="769640FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="53B7F02D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00024525" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D480A57" wp14:editId="7BD08DDC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5285E27C" wp14:editId="6FEE0B25">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A0A24F1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E04BAB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="459C8718" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00024525" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E04BAB">
+            <w:r w:rsidRPr="00024525">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李娜律师擅长并购、私募股权</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E04BAB">
+            <w:r w:rsidRPr="00024525">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/风险投资、许可与合作、外商直接投资、首次公开发行、一般公司事务及监管合规事宜。她致力于为医药、生物技术、医疗器械及其他医疗健康行业客户提供法律服务，并经常代表机构投资者。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F556B68" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="05253DBA" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1484 +446,1484 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F94DF26" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="269FE0DB" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师为进入中国的跨国企业提供法律服务，尤为擅长为中国企业“走出去”提供支持——包括对外许可、跨境合作、离岸资本市场交易及战略投资等。她以务实的工作风格和对生命科学行业的深刻理解著称，在交易架构设计、尽职调查、谈判、交割后整合及监管合规等方面为客户提供全程指导。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744BBE00" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="5ABFF3CF" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB54931" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="5AF46D43" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许可、合作及商业化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35562509" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="0777417F" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XtalPi（HKEX: 2228）就与Dovetree（由美国传奇生物科技企业家及投资人Gregory Verdine创立的公司）之间的合作协议提供法律服务。根据该协议，XtalPi将利用其集成AI与机器人技术的端到端AI药物发现平台，针对Dovetree选定的多个靶点，发现并开发小分子和抗体候选药物。该合作下，潜在总金额最高可达约59.9亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A907DE5" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="6993C684" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云顶新耀（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX:1952）与箕星药业香港有限公司签署资产收购协议，获得艾曲帕米（Etripamil）鼻喷雾剂（拟定中文商品名：星必妥</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）在大中华区的开发、商业化及产品地产化权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053BC8AB" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="072A5CD6" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云顶新耀（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX: 1952）与箕星药业达成资产收购协议，获得LNZ100（1.44%醋克利定，美国商品名VIZZ）在大中华区（含中国大陆、港、澳、台）的开发、生产与商业化权益，并支付首付款及开发里程碑付款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365BFA6B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="01C998E5" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云顶新耀（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX：1952）与海森生物签署商业化服务协议，云顶新耀为海森生物旗下六款成熟产品提供商业化服务，授权许可协议则获得莱达西贝普（Lerodalcibep）在大中华区的后续临床开发、注册和商业化独家许可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E2D59A" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="33DFC3CB" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表派格生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 2565）就与上海腾瑞制药股份有限公司签署独家商业化合作协议提供法律服务。根据该协议，腾瑞制药获得派格生物自主研发的国家1类新药维培那肽注射液（派达康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> / PB-119）在中国大陆地区的独家商业化权益，该药为长效GLP-1受体激动剂，用于2型糖尿病治疗。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEA5AE5" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="0E20A033" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助神基制药与昌郁医药达成独家许可协议，获得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XG005在中国大陆、香港和澳门的开发、注册、生产和商业化权利。XG005是一款口服非阿片类创新镇痛药物。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C9BE80" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="4F27DBC9" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助神基制药与湖州惠中济世生物科技有限公司签署资产收购协议，收购标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NG1806是一款在研的术后镇痛创新药，被定位为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国首个同类双机制长效疼痛管理药</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。该药物能协同结合抗炎和镇痛通路，在有效减少疼痛的同时，减少阿片类药物的使用。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A99E739" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="7FB05BEF" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助神基制药与安必生签署营销授权转让协议，获得左乙拉西坦缓释制剂（开浦兰</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SR）在中国大陆的营销授权、专利、商业秘密及相关知识产权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F8D669" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="72F735AF" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助全球诊断解决方案提供商快奥森多（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QuidelOrtho，纳斯达克股票代码：QDEL） 与深圳普门科技股份有限公司（股票代码：688389） 宣布达成一项长期战略供应协议，快奥森多将获得普门科技提供的多款高通量及中低通量免疫检测分析仪平台。商业化推广的核心市场将覆盖欧洲、中东、非洲、墨西哥、中美洲、南美洲、印度、中国、日本及其他亚太地区。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381BFDBC" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="76E07244" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信念生物就</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BBM H901（新吉宁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）与武田签署独家商业化协议，该药为血友病B基因疗法。该疗法于2025年4月获NMPA批准，成为中国首个血友病B基因治疗药物。此次合作借助武田在罕见病领域的商业化能力，加速患者可及性。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F902BE" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="4177BD91" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿斯利康就向三生制药授予百泌达及百达扬（糖尿病产品）在中国独家商业化权益事宜提供法律服务，该交易涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元首付款许可费及持续的经济利益分成.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380C06BC" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="126B0C00" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿斯利康就向康哲药业授予波依定（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plendil）在中国独家商业化权益事宜提供法律服务，该交易涉及3.1亿美元首付款许可费及持续的经济利益分成</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660893BB" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="71BBD1A6" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿斯利康就与阿斯彭全球有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aspen Global Incorporated, AGI，属阿斯彭集团旗下）签署协议所产生的在华业务过渡安排提供法律服务，根据该协议，AGI将收购已上市麻醉药品的剩余权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC7650B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="16531ED4" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝达药业就与禾元生物签署《药品区域经销协议》提供法律服务。根据该协议，禾元生物委托贝达药业在约定区域内独家经销奥福民</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（植物源重组人血清白蛋白注射液）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641D5ACE" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="73DDCD48" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表开拓药业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX: 9939）就其与印度尼西亚生物科技公司Etana就普克鲁胺（Proxalutamide）治疗新冠在印度尼西亚的商业化达成许可协议提供法律服务。该合作项目后续入选江苏省</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一带一路</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>创新合作项目并获得专项资金支持.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2500ABB4" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="2E25E38B" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购与兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDF52BA" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="5AAA6C81" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助复星医药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600196.SH）通过其控股子公司复星医药产业，控股收购绿谷（上海）医药科技有限公司；交易完成后复星医药将持有绿谷医药51%的股权；收购的核心资产为绿谷医药的阿尔茨海默病药物甘露特钠胶囊（商品名：九期一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B240DDD" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="2D19E060" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云顶新耀（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX：1952）通过其新加坡全资附属公司EverSea Medicines (Singapore) Pte. Ltd.，与海森生物制药（亚洲）有限公司签署股权购买协议，收购其全资附属公司海森生物制药（新加坡）有限公司的全部股权，强化其在亚太地区慢性病领域的布局与商业化能力，并巩固云顶新耀作为全球创新资产在中国及亚太地区首选合作伙伴的领先地位。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497C5311" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="1AA86D1A" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京京国管亦庄康桥医疗健康并购投资基金，通过受让老股及认购新股相结合的方式，收购了祐儿医药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pediatrix Therapeutics）的控股权。 并购基金由康桥资本管理，是目前国内规模最大的专业医疗并购基金；祐儿医药是一家专注于儿科治疗的创新药企，已有4款产品获批上市、5款在研管线，覆盖神经、过敏、皮肤等领域。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593A736C" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="69AD1152" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南微医学科技股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688029.SH）通过其全资子公司Micro-Tech (NL) International B.V.，收购Creo Medical Group plc所持有的Creo Medical S.L.U.（CME）51%已发行股份。CME为西班牙医疗器械销售渠道公司，在欧洲多国设有子公司，经销消化、泌尿、呼吸、一次性内镜等领域的产品。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54498143" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="5A953416" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国律师，协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Astorg Partners完成对Cook Medical生殖健康业务的收购，协助完成中国资产及股权的转让有关的协议起草及交割。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECAB8CC" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="75A7C2DD" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国律师，协助全球领先的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDMO企业CordenPharma（控股股东为Astorg Partners）收购美国多肽原料药CDMO公司AmbioPharm（控股股东为The Carlyle Group），AmbioPharm分别位于中国上海及美国南卡罗来纳州北奥古斯塔拥有多肽原料药生产设施。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBACC4E" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="04EE33E8" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助赛诺菲在北京经济技术开发区（亦庄）新建一个胰岛素原料药生产基地，是“十四五”以来北京市医药工业领域体量最大的外商投资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD67CD3" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="207B0151" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳集团为其收购滇虹药业股份有限公司提供法律服务，滇虹药业为一家中国领先的非处方药及中药企业。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(被评为中国商法杂志 2015 年度最佳交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9CFDBF" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="6049A8C5" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTC业务后与默克OTC的中国部分整合提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D662D7D" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="73AF0D3E" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国律师，代表德州太平洋投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG Capital）收购PPC，PPC是一家专注于药物研发及临床研究管理服务的亚洲领先CRO企业；就PPC与Novotech整合为Novotech Health Holdings提供法律服务，打造亚洲领先的生物技术专业CRO平台；并就Novotech的出售交易提供法律服务，该交易于2025年获得新加坡政府投资公司（GIC）和淡马锡的重大投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28416EFB" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="63FE9257" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿腾医药，就其向礼来公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eli Lilly）收购抗生素产品希刻劳</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Ceclor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）和稳可信</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Vancocin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）在中国大陆的权利，以及位于苏州的希刻劳</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>生产工厂提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287B938B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="4A313DCE" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权投资及融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BCDED9" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="59985FA6" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADIA、中金-阿斯利康、博裕、凯辉基金、康桥资本、中金资本、元禾原点、厚朴投资、中信资本、CVC、德弘资本、光大医疗健康基金、弘毅投资、礼来亚洲基金、复星医药、方源资本、GE医疗、高瓴资本、弘晖资本、LYFE Capital、美敦力、微创医疗、太盟投资、合众集团、PKI Ventures、春华资本、TPG、晖致、华平投资、药明康德、晶泰科技等投资方，就其对生物科技公司、制药公司、医疗科技公司、医疗服务机构等的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE50E16" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="19B9409B" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诸多生物科技公司、制药公司、医疗科技公司的股权融资（从最初孵化到上市前融资）、资产及股权重组（包括搭设跨境结构或拆除跨境结构）等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170DEC23" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="2A8EFC5B" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BB6305" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="2E18F22A" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国法律顾问，协助晶泰科技、药明合联、百济神州、药明生物、基石药业、瑞慈医疗等企业在香港交易所完成首次公开发行及其后续融资；作为中国法律顾问，协助泛生子、爱康国宾等企业在美国完成首次公开发行；作为中国法律顾问，协助爱康国宾、泰康生物等企业的美股私有化退市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268A62FF" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="114001C1" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B34AF3" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="4823D517" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF29BBA" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="751C805E" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国西北大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0094A0D4" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="0340006F" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788C3EE8" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="17202321" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196395D" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="1BC1E13B" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DD2670" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="1B33A98C" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C6CE3F" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="13C4D265" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李娜律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年加入方达律师事务所。在此之前的五年内，李律师曾就职于其他领先国际律师事务所和中国律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A91BE4D" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="783014A2" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B3BF19" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="5C2484F4" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB15C63" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="5B3F2E65" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《法律500强》（Legal 500） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国医疗健康与生命科学领域，领先律师/合伙人（2020-2026） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC5414B" w14:textId="77777777" w:rsidR="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="602966E1" w14:textId="77777777" w:rsidR="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《亚洲法律》（Asia Law） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国医疗健康领域，卓越执业律师（2023-2025） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7FC9629F" w:rsidR="00A46A04" w:rsidRPr="00E04BAB" w:rsidRDefault="00E04BAB" w:rsidP="00E04BAB">
+    <w:p w14:paraId="4F0A196B" w14:textId="0EEA07DF" w:rsidR="00A46A04" w:rsidRPr="00024525" w:rsidRDefault="00024525" w:rsidP="00024525">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《钱伯斯》（Chambers） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BAB">
+      <w:r w:rsidRPr="00024525">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国医疗健康领域，第三等律师（2026），第四等律师（2024-2025），潜质律师（2021-2023） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E04BAB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00024525" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2129,1236 +2129,1237 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0666277B"/>
+    <w:nsid w:val="002E1373"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A086CF32"/>
+    <w:tmpl w:val="35403598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0814152F"/>
+    <w:nsid w:val="03870F6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4608EE44"/>
+    <w:tmpl w:val="E2F45600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B253CA9"/>
+    <w:nsid w:val="058D31C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E28E033E"/>
+    <w:tmpl w:val="3F0AD642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2B1E25"/>
+    <w:nsid w:val="0B6A220B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="339410FE"/>
+    <w:tmpl w:val="A96E5994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112E51CC"/>
+    <w:nsid w:val="0C5C486E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7B02118"/>
+    <w:tmpl w:val="644C3356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1433229C"/>
+    <w:nsid w:val="139449D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3184FB90"/>
+    <w:tmpl w:val="88CC6E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148A2FA3"/>
+    <w:nsid w:val="1543651C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D286E4D0"/>
+    <w:tmpl w:val="8678183C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154664E1"/>
+    <w:nsid w:val="1BA0002D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2400FAC"/>
+    <w:tmpl w:val="651C4D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157270D8"/>
+    <w:nsid w:val="210323BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7B02118"/>
+    <w:tmpl w:val="95F0C2E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15B03864"/>
+    <w:nsid w:val="2363431F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC0252DC"/>
+    <w:tmpl w:val="BAA86CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F595BA5"/>
+    <w:nsid w:val="274110A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63344CAA"/>
+    <w:tmpl w:val="19BED838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237B6A11"/>
+    <w:nsid w:val="28976602"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8447990"/>
+    <w:tmpl w:val="2108B004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26860A66"/>
+    <w:nsid w:val="294867E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8446FCFC"/>
+    <w:tmpl w:val="D160060E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA970E3"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306E2494"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A42E1E20"/>
+    <w:tmpl w:val="8F7E6D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9F4F4E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32786ABE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06F40450"/>
+    <w:tmpl w:val="7E5C0B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31DB5231"/>
+    <w:nsid w:val="3B531AE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5C8286E"/>
+    <w:tmpl w:val="8D76734C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331909B8"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4036187A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EB65E5E"/>
+    <w:tmpl w:val="F872BA78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382F21A2"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FF16E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39D286A6"/>
+    <w:tmpl w:val="73920B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DCC6BDB"/>
+    <w:nsid w:val="42771D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EBC0590"/>
+    <w:tmpl w:val="00CCE470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B21989"/>
+    <w:nsid w:val="441F0943"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="525C1D36"/>
+    <w:tmpl w:val="1DDCF696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AAD21D7"/>
+    <w:nsid w:val="45755E76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26F4DDCA"/>
+    <w:tmpl w:val="1116FA48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BB527DB"/>
+    <w:nsid w:val="47D912B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20B8A148"/>
+    <w:tmpl w:val="B60C7EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F176CE7"/>
+    <w:nsid w:val="49EF1673"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30F47168"/>
+    <w:tmpl w:val="CCC65BB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="527357D8"/>
+    <w:nsid w:val="49F5093F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C57485CC"/>
+    <w:tmpl w:val="03F07F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5461533B"/>
+    <w:nsid w:val="51CC4D4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B4EF44"/>
+    <w:tmpl w:val="626E7366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5493536C"/>
+    <w:nsid w:val="57AB7A9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5392930A"/>
+    <w:tmpl w:val="C9FECCDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55531B2A"/>
+    <w:nsid w:val="585046D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8A8F844"/>
+    <w:tmpl w:val="6658CEF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA743C4"/>
+    <w:nsid w:val="58906156"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E62E1CCA"/>
+    <w:tmpl w:val="10C49EA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F576921"/>
+    <w:nsid w:val="59C23E4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83C0FCF2"/>
+    <w:tmpl w:val="61624A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="600161BC"/>
+    <w:nsid w:val="5D031682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EE2111C"/>
+    <w:tmpl w:val="9672382E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A73F8E"/>
+    <w:nsid w:val="5E604071"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E34B6B4"/>
+    <w:tmpl w:val="BE0E990A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A517294"/>
+    <w:nsid w:val="62E54A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F6E218"/>
+    <w:tmpl w:val="8678183C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B015D5E"/>
+    <w:nsid w:val="6623171B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF1C43A6"/>
+    <w:tmpl w:val="E6F86D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75823ED2"/>
+    <w:nsid w:val="6FA84C5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CECF3BC"/>
+    <w:tmpl w:val="93B4D65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="758D6925"/>
+    <w:nsid w:val="763C2025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89F890F4"/>
+    <w:tmpl w:val="33F0027C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BEE2595"/>
+    <w:nsid w:val="7A5C7D75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4476F5D2"/>
+    <w:tmpl w:val="EFF4FE8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D97604A"/>
+    <w:nsid w:val="7AF42805"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9B04CE6"/>
+    <w:tmpl w:val="B8A89C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EAB49E0"/>
+    <w:nsid w:val="7BA07AED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45124B12"/>
+    <w:tmpl w:val="C36448E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="9">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16">
-[...17 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
-[...35 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="37">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
+    <w:rsid w:val="00024525"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
@@ -3449,51 +3450,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E04BAB"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4551,61 +4551,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E04BAB"/>
+    <w:rsid w:val="00024525"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E04BAB"/>
+    <w:rsid w:val="00024525"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4891,60 +4891,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB4172BE-74BF-4023-8A61-6ABFA6D3C1C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6404B361-2022-42CB-8506-F7904102274F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>600</Words>
   <Characters>3423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>