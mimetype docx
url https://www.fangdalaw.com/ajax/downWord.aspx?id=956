--- v0 (2026-05-30)
+++ v1 (2026-07-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4C8F5E45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="45A8CD4E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E8143C">
+            <w:r w:rsidRPr="00D343F3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邵烨</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="33206884" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+          <w:p w14:paraId="706EB16B" w14:textId="77D8F336" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E8143C">
+            <w:r w:rsidRPr="00D343F3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7D56558F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+          <w:p w14:paraId="6199424A" w14:textId="58F76291" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E8143C">
+            <w:r w:rsidRPr="00D343F3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1111 / +86 20 3225 3806 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="741D4555" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+          <w:p w14:paraId="4F910ACA" w14:textId="258D2992" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E8143C">
+            <w:r w:rsidRPr="00D343F3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>devan.shao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="61B114AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E8143C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0B6596CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6172D317" wp14:editId="380920D4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5356DE1C" wp14:editId="25D5B893">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="21F9CDC9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E8143C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="33809829" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E8143C">
+            <w:r w:rsidRPr="00D343F3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邵烨律师专攻娱乐法及知识产权。其主要业务领域还包括商事争议解决（诉讼与仲裁）。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3256EF20" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="663E1A31" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1306 +438,1306 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52683D60" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="3BFECC6B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EAFFE8" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="7A211AF5" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>影视、直播与音乐</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D4ADFB" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="7814C155" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界闻名的美国娱乐影视巨头处理其针对某模仿电影的制作方及发行方在中国的知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923F433" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="1625BA16" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本圆谷制作公司处理与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UMC、蓝弧等有关</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奥特曼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>形象的著作权侵权、反不正当竞争纠纷的系列诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F73C36C" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="7883E65B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表虎牙直播处理其与中国直接竞争对手之间的商业诋毁案件，并成功获得法院作出的针对该竞争对手被控侵权行为的行为保全裁定，该裁定是中国第一例亦是唯一一例禁止竞争对手向程序分发平台进行投诉的行为保全裁定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52836AE2" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="381595BD" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zhibo.tv处理其与央视国际之间关于某国际体育赛事网络直播的新型互联网反不正当竞争案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC8F488" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="14410E52" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某传媒公司处理其与某广东省知名电影频道之间的频道运营纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4119C184" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="007B4CD4" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX等国际影视集团就电影进口、发行及其他合规事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62160B04" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="1628DB4B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向美国电影协会就打击盗版、影视作品维权等事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B8BCB0" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="125D2730" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家娱乐及影视公司就大量涉及知识产权许可、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP引进、影视剧和动画制作与发行等知识问题的交易提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7886D867" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="54F7C903" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向众多企业及音乐制作人就音乐作品的制作、发行和传播提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534B75A6" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="375C6450" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某音乐传媒集团就涉及近万首歌曲许可和转售的交易提供法律意见，并进行有关知识产权权利归属的尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B75E35" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="47FEE90E" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>游戏</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF0C4CD" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="05770317" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的美国互动娱乐公司处理其针对某侵权电影的发行方在中国的知识产权诉讼，该案件被最高人民法院评选为当年度的知识产权保护典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA77A1D" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="7B52654F" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球闻名的美国电子游戏开发公司处理其有关周边产品侵权在中国的知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B26A30" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5BAF3635" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向育碧游戏就其游戏的进口、在中国市场发行、运营及维权提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621B67B3" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="53DE159B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WeMade处理外国仲裁裁决在中国的承认与执行以及针对游戏发行商的纠纷案件，并就在中国打击盗版游戏、仿冒游戏等事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5053AE54" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="7E381768" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表热门手机游戏“战舰少女”与“少女前线”等发行商处理各自与游戏开发商之间的引起关注的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6E13B5" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="744F89E0" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表游族网络处理其与另一家中国知名游戏公司之间围绕多款游戏的著作权侵权系列诉讼案件与行政投诉案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B87054" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5B844DC6" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为领导律师，代表沐瞳科技处理其与腾讯及美国拳头游戏（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Riot Games）之间关于著作权侵权及反不正当竞争跨中国、美国、日本、韩国、泰国、印度尼西亚等多个法域的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EF48BE" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="1656AA08" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表跳跃网络、交易猫、哔哩哔哩等互动娱乐公司应对腾讯围绕其研发或发行的游戏提起的知识产权诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129714A4" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="1F189491" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家主流游戏公司就游戏研发、发行、运营、维权、许可、合规及打击外挂私服等事务提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76199519" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5938C43A" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Void就其新型互动娱乐体验系统的引入和在华运营提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1EF916" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="3DB2FA60" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>体育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B3FD1F" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="1803F04E" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表知名体育经纪公司盛力世家处理其与旗下世界冠军运动员间的经纪合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF6832E" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="7B985E27" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向中高聚龙就独家运营中国高尔夫球巡回赛常规赛提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BDE011" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="4C74D989" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名体育文化公司处理其与某视频网站之间关于某国际体育赛事的互联网传播纠纷案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E83CE4C" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="3848F617" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向赛事主办方就“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mobile Legends Bang Bang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>职业联赛的组织、设立、运营、维权及许可提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1033C08F" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5AAD797A" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家电子竞技职业俱乐部</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/战队就人员管理、权益分配、俱乐部运营、品牌注册与保护等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DE3763" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="582016FE" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某主要赞助商就国际足联俱乐部世界杯的赛事变更及赞助商权益等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5E4B86" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="77768AAF" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他知识产权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAFB383" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="671342E9" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多外国知识产权权利人处理在中国的各类知识产权法律事务，包括但不限于，商标维权、打假、著作权保护、反不正当竞争诉讼、专利维权、专利无效、商业秘密保护、打击商业诋毁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7A0A30" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="001F62A3" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大量外国公司及外商投资企业应对商标抢注人在中国提起的恶意诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E135655" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="3CF0E495" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多企业处理商业秘密保护和维权法律行动，并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F5BD9A" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="23568945" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各领域的众多公司应对图片公司、应用软件开发方和字体软件开发方发起的有关著作权侵权的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04046CF3" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="60CBE11D" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E667C9D" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5599B07F" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EC9768" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="6488F2CB" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278BEDCD" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="3A057169" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D596F0A" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="69027E42" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A704C5E" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5E7478DE" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F10C307" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="620D5717" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546F1C5C" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5EAB7D1A" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C5D90F" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5CBF15ED" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邵律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1FC38B" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="4E435700" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C5653F" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="0E541616" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA124A3" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5258E03F" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年中国十大杰出青年律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，中国法律教育及就业讲座系列 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775BD8F4" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="4DD611B9" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年中国律师特别推荐榜十强：电子竞技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，LEGALBAND </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F67A56" w14:textId="77777777" w:rsidR="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="5F067751" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年传媒、娱乐与体育律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，《商法》杂志 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="578FEAEE" w:rsidR="00A46A04" w:rsidRPr="00E8143C" w:rsidRDefault="00E8143C" w:rsidP="00E8143C">
+    <w:p w14:paraId="4F0A196B" w14:textId="55ACC318" w:rsidR="00A46A04" w:rsidRPr="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年传媒法律领域：第一等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8143C">
+      <w:r w:rsidRPr="00D343F3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，《国际传媒法律》杂志 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E8143C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D343F3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1943,365 +1943,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C42103"/>
+    <w:nsid w:val="01C46351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ABA1386"/>
+    <w:tmpl w:val="09DC939C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085B3B82"/>
+    <w:nsid w:val="03812513"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBFA9042"/>
+    <w:tmpl w:val="1FCC3EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4F07D5"/>
+    <w:nsid w:val="048335EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5C66472"/>
+    <w:tmpl w:val="1A72093A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9928E2"/>
+    <w:nsid w:val="0ACE3C45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3563BAC"/>
+    <w:tmpl w:val="6F744BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F254443"/>
+    <w:nsid w:val="0E980359"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3E697C2"/>
+    <w:tmpl w:val="181C51F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F501246"/>
+    <w:nsid w:val="116577AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCF41170"/>
+    <w:tmpl w:val="787C8EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1684079F"/>
+    <w:nsid w:val="14792AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D57A3346"/>
+    <w:tmpl w:val="D028187C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16BF50C8"/>
+    <w:nsid w:val="15702AE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37040C98"/>
+    <w:tmpl w:val="30A21056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186767B9"/>
+    <w:nsid w:val="18384A80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DE69B64"/>
+    <w:tmpl w:val="B3925D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19436301"/>
+    <w:nsid w:val="18386147"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A98C8D6"/>
+    <w:tmpl w:val="468E024A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D11C25"/>
+    <w:nsid w:val="1C437186"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D18C2DC"/>
+    <w:tmpl w:val="00BA4582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25584D68"/>
+    <w:nsid w:val="1F397954"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F644385E"/>
+    <w:tmpl w:val="804079D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C667D2"/>
+    <w:nsid w:val="24D53DD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34EA6E24"/>
+    <w:tmpl w:val="9C7A972C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2771642B"/>
+    <w:nsid w:val="25847A4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE0A4F26"/>
+    <w:tmpl w:val="72689F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6220E2"/>
+    <w:nsid w:val="28016D7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8508E6C0"/>
+    <w:tmpl w:val="907A457A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="282B36A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07A47ADC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="294200F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3A250AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF9472B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62B42244"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2370,114 +2433,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AD3DAA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="328137A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4045FA0"/>
+    <w:tmpl w:val="01DA4482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35CF0EED"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39861137"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE681834"/>
+    <w:tmpl w:val="4AEE1052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E85F3B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39DA286A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1682FA28"/>
+    <w:tmpl w:val="766EF20C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8B2E27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D2633C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B586E46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="649C49C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2549,637 +2654,532 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="403E3B98"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9878EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45E863C4"/>
+    <w:tmpl w:val="BF8864C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432D623E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CDA4A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E688E2A"/>
+    <w:tmpl w:val="AB520C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466F52AE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40070339"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F96C2A1E"/>
+    <w:tmpl w:val="1ED8A208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D53F7C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40BB07C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8702CF38"/>
+    <w:tmpl w:val="334A07EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52623DF8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0D1F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9C0D72C"/>
+    <w:tmpl w:val="FCAC0876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53301002"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EEA3799"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCF8FCF0"/>
+    <w:tmpl w:val="093A4AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C08730E"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562917EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7BEB922"/>
+    <w:tmpl w:val="4052FB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CDF15F8"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC04EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="358EE604"/>
+    <w:tmpl w:val="66564C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62BB6D89"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C155C6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="930258C0"/>
+    <w:tmpl w:val="FB64DAB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D16A5C"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F963CB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B8879C0"/>
+    <w:tmpl w:val="BF8864C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FD6E27"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F63DF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F67A3662"/>
+    <w:tmpl w:val="CF1C12A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C57307"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7A3E63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C1026EE"/>
+    <w:tmpl w:val="B4EE8232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4D3DCE"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70B8170F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC841BF6"/>
+    <w:tmpl w:val="BBFE72FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4277C5"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71120934"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03702D38"/>
+    <w:tmpl w:val="C510A9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEC3CAD"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78330286"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="920AF962"/>
+    <w:tmpl w:val="B75CFC96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E5B6B7C"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1966D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFDE98F2"/>
+    <w:tmpl w:val="518CB6C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F404B9C"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D312224"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E00261E6"/>
+    <w:tmpl w:val="AD76FE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...65 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="26">
-[...23 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="35">
-[...5 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3303,65 +3303,65 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
+    <w:rsid w:val="00D343F3"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00E8143C"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4413,61 +4413,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E8143C"/>
+    <w:rsid w:val="00D343F3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E8143C"/>
+    <w:rsid w:val="00D343F3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4753,51 +4753,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D8832DD-79E5-4045-BD3F-7CC2F11C7307}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F36414-5CA5-4B62-8B87-B901CFE35D62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
   <Characters>1550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>