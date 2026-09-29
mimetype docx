--- v1 (2026-07-27)
+++ v2 (2026-09-29)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="45A8CD4E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4830532B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D343F3">
+            <w:r w:rsidRPr="005D1CD3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邵烨</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="77D8F336" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+          <w:p w14:paraId="706EB16B" w14:textId="00F37F5A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D343F3">
+            <w:r w:rsidRPr="005D1CD3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58F76291" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+          <w:p w14:paraId="6199424A" w14:textId="1869544C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D343F3">
+            <w:r w:rsidRPr="005D1CD3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1111 / +86 20 3225 3806 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="258D2992" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+          <w:p w14:paraId="4F910ACA" w14:textId="1BD3AEB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D343F3">
+            <w:r w:rsidRPr="005D1CD3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>devan.shao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0B6596CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0CED0660" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005D1CD3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5356DE1C" wp14:editId="25D5B893">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C1A476B" wp14:editId="19A272BD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="33809829" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D343F3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="22E29649" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005D1CD3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D343F3">
+            <w:r w:rsidRPr="005D1CD3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邵烨律师专攻娱乐法及知识产权。其主要业务领域还包括商事争议解决（诉讼与仲裁）。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663E1A31" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2F7E1EC3" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1306 +438,1306 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFECC6B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="2AA0AC36" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A211AF5" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="78B1098B" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>影视、直播与音乐</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7814C155" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="7CD7D766" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界闻名的美国娱乐影视巨头处理其针对某模仿电影的制作方及发行方在中国的知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1625BA16" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="187B1FAC" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本圆谷制作公司处理与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UMC、蓝弧等有关</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奥特曼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>形象的著作权侵权、反不正当竞争纠纷的系列诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7883E65B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="43F44268" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表虎牙直播处理其与中国直接竞争对手之间的商业诋毁案件，并成功获得法院作出的针对该竞争对手被控侵权行为的行为保全裁定，该裁定是中国第一例亦是唯一一例禁止竞争对手向程序分发平台进行投诉的行为保全裁定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381595BD" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="69C86871" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zhibo.tv处理其与央视国际之间关于某国际体育赛事网络直播的新型互联网反不正当竞争案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14410E52" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="5857E505" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某传媒公司处理其与某广东省知名电影频道之间的频道运营纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007B4CD4" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="0A21617F" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX等国际影视集团就电影进口、发行及其他合规事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1628DB4B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="51936397" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向美国电影协会就打击盗版、影视作品维权等事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125D2730" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4395DC89" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家娱乐及影视公司就大量涉及知识产权许可、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP引进、影视剧和动画制作与发行等知识问题的交易提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F7C903" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="2DD6D915" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向众多企业及音乐制作人就音乐作品的制作、发行和传播提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375C6450" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="202F84B9" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某音乐传媒集团就涉及近万首歌曲许可和转售的交易提供法律意见，并进行有关知识产权权利归属的尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FEE90E" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="54D78D49" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>游戏</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05770317" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="2AB0D325" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的美国互动娱乐公司处理其针对某侵权电影的发行方在中国的知识产权诉讼，该案件被最高人民法院评选为当年度的知识产权保护典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B52654F" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="2388B160" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球闻名的美国电子游戏开发公司处理其有关周边产品侵权在中国的知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAF3635" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="3D97CC61" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向育碧游戏就其游戏的进口、在中国市场发行、运营及维权提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DE159B" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="6998AC33" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WeMade处理外国仲裁裁决在中国的承认与执行以及针对游戏发行商的纠纷案件，并就在中国打击盗版游戏、仿冒游戏等事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E381768" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4870783D" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表热门手机游戏“战舰少女”与“少女前线”等发行商处理各自与游戏开发商之间的引起关注的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744F89E0" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="2E4E3735" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表游族网络处理其与另一家中国知名游戏公司之间围绕多款游戏的著作权侵权系列诉讼案件与行政投诉案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B844DC6" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="5A2D7EF3" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为领导律师，代表沐瞳科技处理其与腾讯及美国拳头游戏（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Riot Games）之间关于著作权侵权及反不正当竞争跨中国、美国、日本、韩国、泰国、印度尼西亚等多个法域的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1656AA08" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="6076CDBA" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表跳跃网络、交易猫、哔哩哔哩等互动娱乐公司应对腾讯围绕其研发或发行的游戏提起的知识产权诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F189491" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="284C42DA" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家主流游戏公司就游戏研发、发行、运营、维权、许可、合规及打击外挂私服等事务提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5938C43A" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="1A747C92" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Void就其新型互动娱乐体验系统的引入和在华运营提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB2FA60" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="0C427CE5" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>体育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1803F04E" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="13AF140E" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表知名体育经纪公司盛力世家处理其与旗下世界冠军运动员间的经纪合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B985E27" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="1A18597E" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向中高聚龙就独家运营中国高尔夫球巡回赛常规赛提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C74D989" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4DB4E1D7" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名体育文化公司处理其与某视频网站之间关于某国际体育赛事的互联网传播纠纷案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3848F617" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4AFF57B8" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向赛事主办方就“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mobile Legends Bang Bang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>职业联赛的组织、设立、运营、维权及许可提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAD797A" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="40EAF4B0" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家电子竞技职业俱乐部</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/战队就人员管理、权益分配、俱乐部运营、品牌注册与保护等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582016FE" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="72802A19" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某主要赞助商就国际足联俱乐部世界杯的赛事变更及赞助商权益等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77768AAF" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="6BBD5FB6" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他知识产权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671342E9" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="67DA8CBE" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多外国知识产权权利人处理在中国的各类知识产权法律事务，包括但不限于，商标维权、打假、著作权保护、反不正当竞争诉讼、专利维权、专利无效、商业秘密保护、打击商业诋毁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001F62A3" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4580467B" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大量外国公司及外商投资企业应对商标抢注人在中国提起的恶意诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF0E495" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="046D76C1" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多企业处理商业秘密保护和维权法律行动，并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23568945" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4EC6D210" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各领域的众多公司应对图片公司、应用软件开发方和字体软件开发方发起的有关著作权侵权的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CBE11D" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="698C69A0" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5599B07F" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="5BE8E316" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6488F2CB" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="069CBB88" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A057169" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="394547ED" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69027E42" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="33F139C0" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7478DE" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="607909DA" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620D5717" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="75C4627D" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAB7D1A" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="27F4B657" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBF15ED" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="1CC5DB10" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邵律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E435700" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="5DA10FF1" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E541616" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="1B9DAE10" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5258E03F" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="6024BB7B" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年中国十大杰出青年律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，中国法律教育及就业讲座系列 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD611B9" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="15595F14" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年中国律师特别推荐榜十强：电子竞技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，LEGALBAND </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F067751" w14:textId="77777777" w:rsidR="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="7FE1EFDE" w14:textId="77777777" w:rsidR="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年传媒、娱乐与体育律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，《商法》杂志 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="55ACC318" w:rsidR="00A46A04" w:rsidRPr="00D343F3" w:rsidRDefault="00D343F3" w:rsidP="00D343F3">
+    <w:p w14:paraId="4F0A196B" w14:textId="5CC6FC27" w:rsidR="00A46A04" w:rsidRPr="005D1CD3" w:rsidRDefault="005D1CD3" w:rsidP="005D1CD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年传媒法律领域：第一等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D343F3">
+      <w:r w:rsidRPr="005D1CD3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，《国际传媒法律》杂志 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D343F3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005D1CD3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1943,1243 +1943,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C46351"/>
+    <w:nsid w:val="028265BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09DC939C"/>
+    <w:tmpl w:val="E516180A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03812513"/>
+    <w:nsid w:val="05DE457F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FCC3EAE"/>
+    <w:tmpl w:val="E9AA9F62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048335EA"/>
+    <w:nsid w:val="096F0F2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A72093A"/>
+    <w:tmpl w:val="4D8E8EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACE3C45"/>
+    <w:nsid w:val="11D95E35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F744BF6"/>
+    <w:tmpl w:val="97448200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E980359"/>
+    <w:nsid w:val="170264B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="181C51F4"/>
+    <w:tmpl w:val="835279CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="116577AF"/>
+    <w:nsid w:val="1A904278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="787C8EB6"/>
+    <w:tmpl w:val="862CAC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14792AF4"/>
+    <w:nsid w:val="1E734FAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D028187C"/>
+    <w:tmpl w:val="B9707F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15702AE5"/>
+    <w:nsid w:val="21B37F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30A21056"/>
+    <w:tmpl w:val="29C4C2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18384A80"/>
+    <w:nsid w:val="21BE251D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3925D00"/>
+    <w:tmpl w:val="FD344406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18386147"/>
+    <w:nsid w:val="23291F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="468E024A"/>
+    <w:tmpl w:val="8500CE7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C437186"/>
+    <w:nsid w:val="264C77B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00BA4582"/>
+    <w:tmpl w:val="CED8D99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F397954"/>
+    <w:nsid w:val="2CF205A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="804079D0"/>
+    <w:tmpl w:val="4BBE4060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24D53DD1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35496389"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C7A972C"/>
+    <w:tmpl w:val="E89EB7E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25847A4C"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35636469"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72689F34"/>
+    <w:tmpl w:val="810AD7C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28016D7A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39344356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="907A457A"/>
+    <w:tmpl w:val="068CA622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="282B36A8"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BEB69C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07A47ADC"/>
+    <w:tmpl w:val="16BEF432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294200F9"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4E3683"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3A250AA"/>
+    <w:tmpl w:val="2DD81E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF9472B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="456E3D3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62B42244"/>
+    <w:tmpl w:val="DE667362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="328137A7"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="474568FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01DA4482"/>
+    <w:tmpl w:val="74CC448A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39861137"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F51137A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AEE1052"/>
+    <w:tmpl w:val="5E0ED77C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39DA286A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54D3651F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="766EF20C"/>
+    <w:tmpl w:val="1E3E7040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8B2E27"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55753FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D2633C4"/>
+    <w:tmpl w:val="0B981206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B586E46"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564902AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="649C49C2"/>
+    <w:tmpl w:val="5B8C9B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9878EC"/>
+    <w:nsid w:val="5B8300EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF8864C6"/>
+    <w:tmpl w:val="8C58A37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CDA4A78"/>
+    <w:nsid w:val="5C5C7F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB520C90"/>
+    <w:tmpl w:val="73E0B1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40070339"/>
+    <w:nsid w:val="5E7A2C62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ED8A208"/>
+    <w:tmpl w:val="EB583642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BB07C1"/>
+    <w:nsid w:val="654A1EC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="334A07EC"/>
+    <w:tmpl w:val="A13041C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0D1F4B"/>
+    <w:nsid w:val="65F66BD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCAC0876"/>
+    <w:tmpl w:val="A4E0CAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEA3799"/>
+    <w:nsid w:val="6C1C38F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="093A4AA6"/>
+    <w:tmpl w:val="B186F9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="562917EC"/>
+    <w:nsid w:val="6C6C41AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4052FB8A"/>
+    <w:tmpl w:val="F6B0478A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AC04EC1"/>
+    <w:nsid w:val="6C7F15E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66564C2A"/>
+    <w:tmpl w:val="B186F9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C155C6E"/>
+    <w:nsid w:val="6E0A4167"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB64DAB8"/>
+    <w:tmpl w:val="6B46E126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F963CB0"/>
+    <w:nsid w:val="708569D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF8864C6"/>
+    <w:tmpl w:val="965CC306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F63DF5"/>
+    <w:nsid w:val="7119112B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF1C12A6"/>
+    <w:tmpl w:val="DE8E7C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D7A3E63"/>
+    <w:nsid w:val="767A65F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4EE8232"/>
+    <w:tmpl w:val="4E94090A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B8170F"/>
+    <w:nsid w:val="78622383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBFE72FA"/>
+    <w:tmpl w:val="4ED82C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71120934"/>
+    <w:nsid w:val="79464AF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C510A9DE"/>
+    <w:tmpl w:val="F172311C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78330286"/>
+    <w:nsid w:val="7C260FAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B75CFC96"/>
+    <w:tmpl w:val="C0B2241C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1966D6"/>
+    <w:nsid w:val="7CDD6C39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="518CB6C6"/>
+    <w:tmpl w:val="D3C6CA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D312224"/>
+    <w:nsid w:val="7DCD64FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD76FE94"/>
+    <w:tmpl w:val="759C4C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
-[...80 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="30"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3231,50 +3231,51 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005D1CD3"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -3303,51 +3304,50 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
-    <w:rsid w:val="00D343F3"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4413,61 +4413,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D343F3"/>
+    <w:rsid w:val="005D1CD3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D343F3"/>
+    <w:rsid w:val="005D1CD3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4753,51 +4753,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F36414-5CA5-4B62-8B87-B901CFE35D62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25626B84-3539-460C-AA0E-A0F63E11DC58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
   <Characters>1550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>