--- v0 (2026-05-15)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7717C389" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="77B34311" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A970A9">
+            <w:r w:rsidRPr="007C65D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵何璇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="65B543FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+          <w:p w14:paraId="706EB16B" w14:textId="3320E3FB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A970A9">
+            <w:r w:rsidRPr="007C65D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="75FE76C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+          <w:p w14:paraId="6199424A" w14:textId="0FD6D0F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A970A9">
+            <w:r w:rsidRPr="007C65D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E1EEA9C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+          <w:p w14:paraId="4F910ACA" w14:textId="3F1AE008" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A970A9">
+            <w:r w:rsidRPr="007C65D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="11A1525C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A970A9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="508AA06D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74E14A44" wp14:editId="24A36F76">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="713950DC" wp14:editId="7951E47C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="431B3F82" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A970A9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="05116003" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A970A9">
+            <w:r w:rsidRPr="007C65D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵何璇律师在各类公司合规事务、公司内部调查、应对政府执法，帮助企业应对各类公共危机方面拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CBD669" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7606082C" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1217 +438,1217 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A48D97A" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="26692B2E" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵何璇律师在中外律师事务所及跨国企业工作多年，在帮助中国及跨国企业应对政府执法和调查、建立、实施及完善企业合规制度，发现和应对企业合规风险方面积累了丰富的经验。赵何璇律师被国际知名评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500评为中国律所中</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管/合规</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76890F9F" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="22734CD4" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵律师曾帮助不同行业的跨国公司和本土企业处理各类合规法律事务，如协助企业应对各类政府执法及公共危机事件、开展内部调查、就企业运营中的合规风险进行审查、开展各类投资及并购交易的合规尽职调查、建立内部合规体系，以及与合规相关的争端解决与刑事辩护等业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D983394" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="03501D03" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵律师执业的领域包括反腐败及商业贿赂、制裁与出口管制、反舞弊、网络安全与数据保护、广告法、国家秘密等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC7EDD9" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="58D28077" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16634477" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="3539CBF4" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>应对政府执法及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8FAC53" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="0B327A3F" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的酒店管理集团应对在中国的公共危机，包括来自数个政府部门同时就网络安全、广告法等潜在违法行为进行的集中调查及执法，帮助该集团制定的整改方案获得了执法机关的认可，帮助该集团顺利渡过此次危机</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D5096D" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="607C7741" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界知名的酒店管理集团应对其旗下酒店的各类政府执法，包括涉及商业贿赂、个人信息泄露、安全生产、消防、虚假广告等事项的执法及检查，并帮助其应对“职业举报人”的投诉与诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6FF6BB" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="12E03385" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的酒店管理集团就其数据泄露事件应对来自多个政府执法部门的调查及问询，并提供中国法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A2B9F2" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="36AFDE61" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家财富</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业应对工商行政管理机关进行的商业贿赂调查，并成功地使该企业免受行政处罚</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B95E788" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="14AEFC3F" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的航运公司应对在中国政府关于其涉嫌商业贿赂的执法，并成功地使该公司免受行政处罚</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C33CB7" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="2442B060" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国航空公司应对美国证券交易委员会及纽约证券交易所关于其是否违反《美国海外反腐败法》的问询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42063FD3" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="1F8B4080" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起引起广泛关注的中国刑事诉讼中，代表一家全球领先的跨国矿产企业的员工，就其受到的侵犯商业秘密和收受贿赂的刑事指控进行辩护</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D52BB70" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="68650FA2" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>制裁与出口管制相关</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047F6471" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="2F3612B8" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际航运公司相关国际航运及港口业务提供涉及伊朗及朝鲜的制裁与出口管制相关的意见，并帮助其建立制裁与出口管制合规体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A36A802" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="0778D044" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家中国海底光缆公司在中东地区业务涉及的制裁问题提供相关的意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F1099B" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="74E9093B" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业就其所涉及的制裁风险进行评估和检查，并协助其建立相关合规体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F6C8AE" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="094068CD" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家中国汽车制造企业涉及委内瑞拉的业务的制裁风险提供相关的意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E23D09" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="45879891" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家被列入实体清单的中国高科技企业与美国商务部进行接洽，协助其处理从实体清单中被移除的程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A802351" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="1130D184" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家中国芯片制造企业涉及美国技术及配件出口管制相关问题提供咨询，包括对其产品是否受制于美国出口管制法管辖提供分析等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2935F5D5" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="1EBF05AD" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家中外企业就涉及制裁与出口管制的法律问题提供帮助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1875A52D" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="3B6A68C8" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414DF32B" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="2F11E454" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位列“财富</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的婴幼儿奶粉生产企业，应美国证券交易委员要求进行内部调查，以查明其是否违反《美国海外反腐败法》</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6897E3" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="27B79F48" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的机械制造企业对其中国某一事业部员工涉及对外行贿、舞弊、利益冲突、虚假报销、违规聘用第三方、与供应商勾结等违规行为展开全面调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52026D79" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="54A3F73D" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的大型中国影视游戏企业开展关于内部员工舞弊及贪腐的复杂内部调查，并帮助该企业建立了包括反腐败制度、利益冲突制度、反舞弊制度在内的全套内部合规制度体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009B4EF0" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="3FC6ED54" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的金融机构就其在华某业务板块中涉及的风险管理不当、合规制度失效、员工违反公司纪律、重大决策错误、合规文化缺失等情况进行整体调查及风险评估，并协助公司完善内部合规管理制度，有效降低风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77033614" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="354E2E25" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的家用电器企业对其员工涉嫌职务侵占的行为进行内部调查，并协助企业成功将涉案员工移送公安机关，由公安机关对其立案侦查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AC7544" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="4EB74DAB" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部位于中国的美国上市公司，应美国证券交易委员要求进行内部调查，以查明其是否存在会计造假的行为</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2777C503" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="32DD54EF" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国矿产企业，就其中国子公司可能违反《美国海外反腐败法》的行为展开内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3DAB8E" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="238DEC9F" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C8ED69" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="56067F5D" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的知名中国公司及其子公司在不同行业的数十亿美金的投资进行合规尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4EE835" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="610D0427" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界知名的私募基金就其在中国的投资及并购对象进行反腐败及数据保护相关的尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64226143" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="62953F83" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名投资机构在中国的投资及并购交易中对目标公司进行合规尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236E8A16" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="7A806AAB" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询及体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD34189" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="56D184B5" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美上市的中国公司对其业务中的腐败风险以及反腐败合规体系进行全面评估，并帮助该企业制定并实施合规体系改进方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFFBA5F" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="74F2DB98" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的医药企业中国子公司制定全套的合规手册，并提供培训</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21931A95" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="59720AF0" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国知名医药企业建立全套合规体系，包括建立各项合规制度以及合规流程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4F2DDA" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="54B04EF5" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家企业的商业模式和营销模式进行中国法下的合规审查，并提供改进建议，降低合规风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1501C372" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="23226E4B" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B84AB4" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="0EDC3A09" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法学院，学士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D018ED" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="7A9DFA3A" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国康奈尔大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B52A73D" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="17AB8084" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E472E9F" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="1B87B041" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国律师执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3832DFB7" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="52C3A5DA" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DBC432" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="14310B1C" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D34D06" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="22826EC9" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F38E2D" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="6E648269" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0FE246" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="0D462BEE" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB964F4" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="7BF62530" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达律师事务所之前，赵律师供职于一家著名国际投资银行亚太总部，并负责该行在亚太地区的反腐败及反金融犯罪合规事务。赵律师也曾在知名中国律师事务所以及国际律师事务所上海代表处执业多年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4974F50A" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="4382AC91" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081EEAE2" w14:textId="77777777" w:rsidR="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="5F6408CC" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2BDDDA7C" w:rsidR="00A46A04" w:rsidRPr="00A970A9" w:rsidRDefault="00A970A9" w:rsidP="00A970A9">
+    <w:p w14:paraId="4F0A196B" w14:textId="23768103" w:rsidR="00A46A04" w:rsidRPr="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A970A9">
+      <w:r w:rsidRPr="007C65D4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会法律合规研究委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A970A9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007C65D4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,1171 +1854,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05397E55"/>
+    <w:nsid w:val="077E2586"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1248D66E"/>
+    <w:tmpl w:val="A8880CF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C153FDC"/>
+    <w:nsid w:val="0A23014C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C98FB8A"/>
+    <w:tmpl w:val="AA5E4542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D57BA4"/>
+    <w:nsid w:val="0EFE5589"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E5E50D8"/>
+    <w:tmpl w:val="A3D005A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A34669D"/>
+    <w:nsid w:val="12685D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F224FDF6"/>
+    <w:tmpl w:val="F7AAFEB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D6265E4"/>
+    <w:nsid w:val="12AC7ED4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26E8044C"/>
+    <w:tmpl w:val="9F38AC22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE90D29"/>
+    <w:nsid w:val="19E05FE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5F6F286"/>
+    <w:tmpl w:val="5E5E960C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1650B2"/>
+    <w:nsid w:val="1D866688"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DCEEB1A"/>
+    <w:tmpl w:val="FCCCA87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207E2F72"/>
+    <w:nsid w:val="1F9C4EB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5A816F2"/>
+    <w:tmpl w:val="82E4FB00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233568AC"/>
+    <w:nsid w:val="1FFD7741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50CC05C4"/>
+    <w:tmpl w:val="287EF1FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B017E66"/>
+    <w:nsid w:val="27B50B3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9CC254E"/>
+    <w:tmpl w:val="B0424320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7F6635"/>
+    <w:nsid w:val="2A92699C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F224FDF6"/>
+    <w:tmpl w:val="7E32D608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CEA540F"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3344793B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53FC6A7A"/>
+    <w:tmpl w:val="0FD6D1D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E582BD9"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37207669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0734B43C"/>
+    <w:tmpl w:val="287EF1FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF04A4E"/>
+    <w:nsid w:val="3B2A7E00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10502E04"/>
+    <w:tmpl w:val="DCDED8DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30E043B1"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F264DA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E8CF5CE"/>
+    <w:tmpl w:val="FCDAED2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="317213D9"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F345D75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69EAB6B6"/>
+    <w:tmpl w:val="96A4BF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33D95AAE"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414D5B5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E506B6A4"/>
+    <w:tmpl w:val="6C16E196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34416C33"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42B0125A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2864076E"/>
+    <w:tmpl w:val="8D28B524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36C016B3"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43491BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3668276"/>
+    <w:tmpl w:val="F762F67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4C480C"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1C2E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4756242E"/>
+    <w:tmpl w:val="033EAA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B003DE8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505B7015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88BAE47C"/>
+    <w:tmpl w:val="8EBAFF5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF53C6F"/>
+    <w:nsid w:val="51F27070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FF07C84"/>
+    <w:tmpl w:val="3D648FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4159464F"/>
+    <w:nsid w:val="55CA7546"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BBC409E"/>
+    <w:tmpl w:val="1AE62C14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431E0892"/>
+    <w:nsid w:val="585E5FE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF289FBC"/>
+    <w:tmpl w:val="5554C8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D00C69"/>
+    <w:nsid w:val="597F338E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96D8659A"/>
+    <w:tmpl w:val="379EFD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED45AE3"/>
+    <w:nsid w:val="5B48337A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BDCD120"/>
+    <w:tmpl w:val="308A9D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C527F58"/>
+    <w:nsid w:val="5FD53B81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AE4C534"/>
+    <w:tmpl w:val="0204A2BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F8C421A"/>
+    <w:nsid w:val="6290075F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="187E2052"/>
+    <w:tmpl w:val="2694893C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611101E4"/>
+    <w:nsid w:val="63CB30E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4922F95C"/>
+    <w:tmpl w:val="041CEAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6254026D"/>
+    <w:nsid w:val="648350B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5BAC7AE"/>
+    <w:tmpl w:val="76CE40F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678B0A78"/>
+    <w:nsid w:val="661505E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AC8660A"/>
+    <w:tmpl w:val="7DBAD26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DA05A32"/>
+    <w:nsid w:val="6726743C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8967516"/>
+    <w:tmpl w:val="D48A4750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DB0520B"/>
+    <w:nsid w:val="67613413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D868C38E"/>
+    <w:tmpl w:val="A8C29E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E9B7F4D"/>
+    <w:nsid w:val="676151A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79068204"/>
+    <w:tmpl w:val="7E7E499C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="752B38AE"/>
+    <w:nsid w:val="67EB64A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE54BDFE"/>
+    <w:tmpl w:val="C7583048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C146F0D"/>
+    <w:nsid w:val="7C896079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90DCEAFC"/>
+    <w:tmpl w:val="6BCE2920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9122EF"/>
+    <w:nsid w:val="7D174030"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="154A2E88"/>
+    <w:tmpl w:val="CC08FBD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-[...65 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3090,88 +3090,88 @@
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
+    <w:rsid w:val="007C65D4"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00A970A9"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A970A9"/>
+    <w:rsid w:val="007C65D4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A970A9"/>
+    <w:rsid w:val="007C65D4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4592,51 +4592,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74E6A494-627A-4A3D-BA85-BDC68C18B487}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D75E2E7E-4A92-4C6F-989E-E991B68FF526}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>340</Words>
   <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>