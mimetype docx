--- v1 (2026-07-24)
+++ v2 (2026-09-22)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="77B34311" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4FB40C72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007C65D4">
+            <w:r w:rsidRPr="00CE7309">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵何璇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3320E3FB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+          <w:p w14:paraId="706EB16B" w14:textId="494E475B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007C65D4">
+            <w:r w:rsidRPr="00CE7309">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0FD6D0F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+          <w:p w14:paraId="6199424A" w14:textId="5B145502" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007C65D4">
+            <w:r w:rsidRPr="00CE7309">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3F1AE008" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+          <w:p w14:paraId="4F910ACA" w14:textId="360E1D98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007C65D4">
+            <w:r w:rsidRPr="00CE7309">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="508AA06D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2C83C50C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="713950DC" wp14:editId="7951E47C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562B298F" wp14:editId="03A3401E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05116003" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007C65D4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="56923153" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007C65D4">
+            <w:r w:rsidRPr="00CE7309">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵何璇律师在各类公司合规事务、公司内部调查、应对政府执法，帮助企业应对各类公共危机方面拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7606082C" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="217B244C" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1217 +438,1217 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26692B2E" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="528E65E3" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵何璇律师在中外律师事务所及跨国企业工作多年，在帮助中国及跨国企业应对政府执法和调查、建立、实施及完善企业合规制度，发现和应对企业合规风险方面积累了丰富的经验。赵何璇律师被国际知名评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500评为中国律所中</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管/合规</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22734CD4" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="601CEBC2" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵律师曾帮助不同行业的跨国公司和本土企业处理各类合规法律事务，如协助企业应对各类政府执法及公共危机事件、开展内部调查、就企业运营中的合规风险进行审查、开展各类投资及并购交易的合规尽职调查、建立内部合规体系，以及与合规相关的争端解决与刑事辩护等业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03501D03" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="708FB6A1" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵律师执业的领域包括反腐败及商业贿赂、制裁与出口管制、反舞弊、网络安全与数据保护、广告法、国家秘密等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D28077" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="69817050" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3539CBF4" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="6A86F2E8" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>应对政府执法及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B327A3F" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="7AA7E530" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的酒店管理集团应对在中国的公共危机，包括来自数个政府部门同时就网络安全、广告法等潜在违法行为进行的集中调查及执法，帮助该集团制定的整改方案获得了执法机关的认可，帮助该集团顺利渡过此次危机</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607C7741" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="02E01266" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界知名的酒店管理集团应对其旗下酒店的各类政府执法，包括涉及商业贿赂、个人信息泄露、安全生产、消防、虚假广告等事项的执法及检查，并帮助其应对“职业举报人”的投诉与诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E03385" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="7243561A" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的酒店管理集团就其数据泄露事件应对来自多个政府执法部门的调查及问询，并提供中国法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AFDE61" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="5BA1FB1A" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家财富</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业应对工商行政管理机关进行的商业贿赂调查，并成功地使该企业免受行政处罚</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AEFC3F" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="5E4849E7" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的航运公司应对在中国政府关于其涉嫌商业贿赂的执法，并成功地使该公司免受行政处罚</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2442B060" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="5D7D7A68" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国航空公司应对美国证券交易委员会及纽约证券交易所关于其是否违反《美国海外反腐败法》的问询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8B4080" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="69ACFF78" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起引起广泛关注的中国刑事诉讼中，代表一家全球领先的跨国矿产企业的员工，就其受到的侵犯商业秘密和收受贿赂的刑事指控进行辩护</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68650FA2" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="415D4CA5" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>制裁与出口管制相关</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3612B8" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="66B07918" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际航运公司相关国际航运及港口业务提供涉及伊朗及朝鲜的制裁与出口管制相关的意见，并帮助其建立制裁与出口管制合规体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0778D044" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="782AB46B" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家中国海底光缆公司在中东地区业务涉及的制裁问题提供相关的意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E9093B" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="271078DE" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业就其所涉及的制裁风险进行评估和检查，并协助其建立相关合规体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094068CD" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="4C1B3C1D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家中国汽车制造企业涉及委内瑞拉的业务的制裁风险提供相关的意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45879891" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="2128CBA5" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家被列入实体清单的中国高科技企业与美国商务部进行接洽，协助其处理从实体清单中被移除的程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1130D184" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="1D3B5306" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家中国芯片制造企业涉及美国技术及配件出口管制相关问题提供咨询，包括对其产品是否受制于美国出口管制法管辖提供分析等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBF05AD" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="2D2A196D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家中外企业就涉及制裁与出口管制的法律问题提供帮助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6A68C8" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="7F9F2515" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F11E454" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="1920EA7E" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位列“财富</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的婴幼儿奶粉生产企业，应美国证券交易委员要求进行内部调查，以查明其是否违反《美国海外反腐败法》</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B79F48" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="0911F475" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的机械制造企业对其中国某一事业部员工涉及对外行贿、舞弊、利益冲突、虚假报销、违规聘用第三方、与供应商勾结等违规行为展开全面调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A3F73D" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="5CBDF78D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的大型中国影视游戏企业开展关于内部员工舞弊及贪腐的复杂内部调查，并帮助该企业建立了包括反腐败制度、利益冲突制度、反舞弊制度在内的全套内部合规制度体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC6ED54" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="28AC44BC" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的金融机构就其在华某业务板块中涉及的风险管理不当、合规制度失效、员工违反公司纪律、重大决策错误、合规文化缺失等情况进行整体调查及风险评估，并协助公司完善内部合规管理制度，有效降低风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354E2E25" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="7BA2E121" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的家用电器企业对其员工涉嫌职务侵占的行为进行内部调查，并协助企业成功将涉案员工移送公安机关，由公安机关对其立案侦查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB74DAB" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="4518AF3E" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部位于中国的美国上市公司，应美国证券交易委员要求进行内部调查，以查明其是否存在会计造假的行为</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DD54EF" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="359B076F" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国矿产企业，就其中国子公司可能违反《美国海外反腐败法》的行为展开内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238DEC9F" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="36FFD2F5" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56067F5D" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="77069AB9" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的知名中国公司及其子公司在不同行业的数十亿美金的投资进行合规尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610D0427" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="1207D3C6" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界知名的私募基金就其在中国的投资及并购对象进行反腐败及数据保护相关的尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62953F83" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="66795E27" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名投资机构在中国的投资及并购交易中对目标公司进行合规尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A806AAB" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="43352AE6" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询及体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D184B5" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="4FC61A74" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美上市的中国公司对其业务中的腐败风险以及反腐败合规体系进行全面评估，并帮助该企业制定并实施合规体系改进方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F2DB98" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="53F840DE" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的医药企业中国子公司制定全套的合规手册，并提供培训</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59720AF0" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="37359676" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国知名医药企业建立全套合规体系，包括建立各项合规制度以及合规流程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B04EF5" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="1F39E670" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家企业的商业模式和营销模式进行中国法下的合规审查，并提供改进建议，降低合规风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23226E4B" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="376B489D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDC3A09" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="619105EE" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法学院，学士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9DFA3A" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="61672408" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国康奈尔大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AB8084" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="365DFDAF" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B87B041" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="303910B1" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国律师执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C3A5DA" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="38B581D7" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14310B1C" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="7C98AFF9" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22826EC9" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="5377B739" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E648269" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="7F34C723" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D462BEE" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="4909DCDF" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF62530" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="2D5813D7" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达律师事务所之前，赵律师供职于一家著名国际投资银行亚太总部，并负责该行在亚太地区的反腐败及反金融犯罪合规事务。赵律师也曾在知名中国律师事务所以及国际律师事务所上海代表处执业多年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4382AC91" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="3D42B506" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6408CC" w14:textId="77777777" w:rsidR="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="4B206A3C" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="23768103" w:rsidR="00A46A04" w:rsidRPr="007C65D4" w:rsidRDefault="007C65D4" w:rsidP="007C65D4">
+    <w:p w14:paraId="4F0A196B" w14:textId="30E471B0" w:rsidR="00A46A04" w:rsidRPr="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C65D4">
+      <w:r w:rsidRPr="00CE7309">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会法律合规研究委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007C65D4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CE7309" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,281 +1854,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077E2586"/>
+    <w:nsid w:val="00015011"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8880CF8"/>
+    <w:tmpl w:val="E48E967E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A23014C"/>
+    <w:nsid w:val="06E81F37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA5E4542"/>
+    <w:tmpl w:val="416A0B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFE5589"/>
+    <w:nsid w:val="09C86086"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3D005A8"/>
+    <w:tmpl w:val="1C4AA684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12685D5B"/>
+    <w:nsid w:val="0A383341"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7AAFEB0"/>
+    <w:tmpl w:val="434E73E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12AC7ED4"/>
+    <w:nsid w:val="0B821B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F38AC22"/>
+    <w:tmpl w:val="9CCA673E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E05FE5"/>
+    <w:nsid w:val="0C0C5B73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E5E960C"/>
+    <w:tmpl w:val="46DCE1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D866688"/>
+    <w:nsid w:val="0C8447B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCCCA87A"/>
+    <w:tmpl w:val="740EAA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9C4EB2"/>
+    <w:nsid w:val="0D8C585B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82E4FB00"/>
+    <w:tmpl w:val="38325186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFD7741"/>
+    <w:nsid w:val="0DF6509F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="287EF1FE"/>
+    <w:tmpl w:val="202ECB24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27B50B3B"/>
+    <w:nsid w:val="11C30D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0424320"/>
+    <w:tmpl w:val="A11EAD12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A92699C"/>
+    <w:nsid w:val="15533EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E32D608"/>
+    <w:tmpl w:val="4434CDD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16920F43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97787A4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE06D44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EDC52E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20077683"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5FE64B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23AB1B7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78B2AD8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26F53C49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58F670BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27313939"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA8E1ED2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2197,114 +2323,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3344793B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F452445"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FD6D1D8"/>
+    <w:tmpl w:val="A8BCAA4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37207669"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3483411E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="287EF1FE"/>
+    <w:tmpl w:val="9856816E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2A7E00"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35471825"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCDED8DC"/>
+    <w:tmpl w:val="BC663F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2376,649 +2502,523 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F264DA4"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FEA3927"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCDAED2E"/>
+    <w:tmpl w:val="771AA534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F345D75"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41AC2AF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96A4BF7C"/>
+    <w:tmpl w:val="DFC07E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414D5B5F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="460A368F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C16E196"/>
+    <w:tmpl w:val="8DD24B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B0125A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49AC03B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D28B524"/>
+    <w:tmpl w:val="771C0D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43491BAC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CDE3739"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F762F67E"/>
+    <w:tmpl w:val="8620E194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1C2E07"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DF1536D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="033EAA16"/>
+    <w:tmpl w:val="1E700D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="505B7015"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517F3F8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EBAFF5A"/>
+    <w:tmpl w:val="B7A4C536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F27070"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B345C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D648FBE"/>
+    <w:tmpl w:val="1A30E4D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CA7546"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE9584A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AE62C14"/>
+    <w:tmpl w:val="7D84B9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="585E5FE1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61DE3B61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5554C8AE"/>
+    <w:tmpl w:val="400C7FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597F338E"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62632C1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="379EFD30"/>
+    <w:tmpl w:val="CE96FE62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B48337A"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68FD7B79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="308A9D22"/>
+    <w:tmpl w:val="2286CBAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD53B81"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C2C2730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0204A2BA"/>
+    <w:tmpl w:val="C84EF74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6290075F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C537BCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2694893C"/>
+    <w:tmpl w:val="8DD24B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63CB30E9"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D31C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="041CEAE2"/>
+    <w:tmpl w:val="7BCE3274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648350B9"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ADF0C73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76CE40F2"/>
+    <w:tmpl w:val="2580F2AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661505E3"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F621C98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DBAD26E"/>
+    <w:tmpl w:val="8D2A2A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="14">
-[...23 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3090,100 +3090,100 @@
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
-    <w:rsid w:val="007C65D4"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00CE7309"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C65D4"/>
+    <w:rsid w:val="00CE7309"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007C65D4"/>
+    <w:rsid w:val="00CE7309"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4592,51 +4592,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D75E2E7E-4A92-4C6F-989E-E991B68FF526}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE1AF43-DDFD-4341-8DCC-FAE8CA02CBBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>340</Words>
   <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>