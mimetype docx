--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4FB40C72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+          <w:p w14:paraId="2C4F11E8" w14:textId="26CB576D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00917310" w:rsidP="00917310">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CE7309">
+            <w:r w:rsidRPr="00917310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵何璇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="494E475B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+          <w:p w14:paraId="706EB16B" w14:textId="61E5A558" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00917310" w:rsidP="00917310">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CE7309">
+            <w:r w:rsidRPr="00917310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5B145502" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+          <w:p w14:paraId="6199424A" w14:textId="42051C60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00917310" w:rsidP="00917310">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CE7309">
+            <w:r w:rsidRPr="00917310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="360E1D98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+          <w:p w14:paraId="4F910ACA" w14:textId="591E6EEF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00917310" w:rsidP="00917310">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CE7309">
+            <w:r w:rsidRPr="00917310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2C83C50C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4A274001" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00917310" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562B298F" wp14:editId="03A3401E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ECF40BA" wp14:editId="7ACFCE67">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="56923153" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CE7309" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7F929B6A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00917310" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CE7309">
+            <w:r w:rsidRPr="00917310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵何璇律师在各类公司合规事务、公司内部调查、应对政府执法，帮助企业应对各类公共危机方面拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217B244C" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="352C4DCA" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1217 +438,1217 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528E65E3" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="1021D94A" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵何璇律师在中外律师事务所及跨国企业工作多年，在帮助中国及跨国企业应对政府执法和调查、建立、实施及完善企业合规制度，发现和应对企业合规风险方面积累了丰富的经验。赵何璇律师被国际知名评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500评为中国律所中</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管/合规</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>明日之星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601CEBC2" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6C88A640" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵律师曾帮助不同行业的跨国公司和本土企业处理各类合规法律事务，如协助企业应对各类政府执法及公共危机事件、开展内部调查、就企业运营中的合规风险进行审查、开展各类投资及并购交易的合规尽职调查、建立内部合规体系，以及与合规相关的争端解决与刑事辩护等业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708FB6A1" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="75A0F94C" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵律师执业的领域包括反腐败及商业贿赂、制裁与出口管制、反舞弊、网络安全与数据保护、广告法、国家秘密等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69817050" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6A14C614" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A86F2E8" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="5F341134" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>应对政府执法及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA7E530" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="35E38853" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的酒店管理集团应对在中国的公共危机，包括来自数个政府部门同时就网络安全、广告法等潜在违法行为进行的集中调查及执法，帮助该集团制定的整改方案获得了执法机关的认可，帮助该集团顺利渡过此次危机</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E01266" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="623646A7" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界知名的酒店管理集团应对其旗下酒店的各类政府执法，包括涉及商业贿赂、个人信息泄露、安全生产、消防、虚假广告等事项的执法及检查，并帮助其应对“职业举报人”的投诉与诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7243561A" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="1A42AFCC" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的酒店管理集团就其数据泄露事件应对来自多个政府执法部门的调查及问询，并提供中国法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA1FB1A" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="42B6B57E" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家财富</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业应对工商行政管理机关进行的商业贿赂调查，并成功地使该企业免受行政处罚</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4849E7" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="05985AB9" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的航运公司应对在中国政府关于其涉嫌商业贿赂的执法，并成功地使该公司免受行政处罚</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7D7A68" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="43C105FE" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国航空公司应对美国证券交易委员会及纽约证券交易所关于其是否违反《美国海外反腐败法》的问询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ACFF78" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="08AB4AC7" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起引起广泛关注的中国刑事诉讼中，代表一家全球领先的跨国矿产企业的员工，就其受到的侵犯商业秘密和收受贿赂的刑事指控进行辩护</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415D4CA5" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="77875B8E" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>制裁与出口管制相关</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B07918" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="12D17D0A" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际航运公司相关国际航运及港口业务提供涉及伊朗及朝鲜的制裁与出口管制相关的意见，并帮助其建立制裁与出口管制合规体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782AB46B" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="01485E4F" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家中国海底光缆公司在中东地区业务涉及的制裁问题提供相关的意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271078DE" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="2E7560F5" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业就其所涉及的制裁风险进行评估和检查，并协助其建立相关合规体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1B3C1D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4AA3A6E1" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家中国汽车制造企业涉及委内瑞拉的业务的制裁风险提供相关的意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2128CBA5" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4825C194" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家被列入实体清单的中国高科技企业与美国商务部进行接洽，协助其处理从实体清单中被移除的程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3B5306" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4B6742C5" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家中国芯片制造企业涉及美国技术及配件出口管制相关问题提供咨询，包括对其产品是否受制于美国出口管制法管辖提供分析等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2A196D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6AD58A0B" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家中外企业就涉及制裁与出口管制的法律问题提供帮助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9F2515" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="10DAF4C6" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1920EA7E" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="702ADA7A" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位列“财富</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的婴幼儿奶粉生产企业，应美国证券交易委员要求进行内部调查，以查明其是否违反《美国海外反腐败法》</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0911F475" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="041238E6" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的机械制造企业对其中国某一事业部员工涉及对外行贿、舞弊、利益冲突、虚假报销、违规聘用第三方、与供应商勾结等违规行为展开全面调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBDF78D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="7368C309" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的大型中国影视游戏企业开展关于内部员工舞弊及贪腐的复杂内部调查，并帮助该企业建立了包括反腐败制度、利益冲突制度、反舞弊制度在内的全套内部合规制度体系</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AC44BC" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="29F546EC" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的金融机构就其在华某业务板块中涉及的风险管理不当、合规制度失效、员工违反公司纪律、重大决策错误、合规文化缺失等情况进行整体调查及风险评估，并协助公司完善内部合规管理制度，有效降低风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA2E121" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="1B8313D9" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的家用电器企业对其员工涉嫌职务侵占的行为进行内部调查，并协助企业成功将涉案员工移送公安机关，由公安机关对其立案侦查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4518AF3E" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4ADB7CB6" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部位于中国的美国上市公司，应美国证券交易委员要求进行内部调查，以查明其是否存在会计造假的行为</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359B076F" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4EDB2DE7" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国矿产企业，就其中国子公司可能违反《美国海外反腐败法》的行为展开内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FFD2F5" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6E811A33" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77069AB9" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="56BDE762" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的知名中国公司及其子公司在不同行业的数十亿美金的投资进行合规尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1207D3C6" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="2909D243" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界知名的私募基金就其在中国的投资及并购对象进行反腐败及数据保护相关的尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66795E27" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="1484E9AE" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名投资机构在中国的投资及并购交易中对目标公司进行合规尽职调查，并提供投后合规管控的专业法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43352AE6" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="16D24B24" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询及体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC61A74" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6B332CC0" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美上市的中国公司对其业务中的腐败风险以及反腐败合规体系进行全面评估，并帮助该企业制定并实施合规体系改进方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F840DE" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="23F4DE18" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的医药企业中国子公司制定全套的合规手册，并提供培训</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37359676" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4BB42811" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国知名医药企业建立全套合规体系，包括建立各项合规制度以及合规流程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39E670" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6A8C59F1" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家企业的商业模式和营销模式进行中国法下的合规审查，并提供改进建议，降低合规风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376B489D" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="001D97D7" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619105EE" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="2E04EB3C" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法学院，学士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61672408" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="2544F855" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国康奈尔大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365DFDAF" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="02983A85" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303910B1" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="54B7C0FE" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国律师执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B581D7" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="563BBBA6" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C98AFF9" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="3EE68456" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5377B739" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="206A8E37" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F34C723" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4851CCCD" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4909DCDF" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="495A96BD" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5813D7" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4E460FA1" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达律师事务所之前，赵律师供职于一家著名国际投资银行亚太总部，并负责该行在亚太地区的反腐败及反金融犯罪合规事务。赵律师也曾在知名中国律师事务所以及国际律师事务所上海代表处执业多年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D42B506" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="6B7D98AC" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B206A3C" w14:textId="77777777" w:rsidR="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="545143F8" w14:textId="77777777" w:rsidR="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="30E471B0" w:rsidR="00A46A04" w:rsidRPr="00CE7309" w:rsidRDefault="00CE7309" w:rsidP="00CE7309">
+    <w:p w14:paraId="4F0A196B" w14:textId="17C797DC" w:rsidR="00A46A04" w:rsidRPr="00917310" w:rsidRDefault="00917310" w:rsidP="00917310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7309">
+      <w:r w:rsidRPr="00917310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会法律合规研究委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CE7309" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00917310" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,389 +1854,389 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00015011"/>
+    <w:nsid w:val="000A25A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E48E967E"/>
+    <w:tmpl w:val="FEB87346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E81F37"/>
+    <w:nsid w:val="01A6670A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="416A0B56"/>
+    <w:tmpl w:val="7E82AFC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C86086"/>
+    <w:nsid w:val="04596CF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C4AA684"/>
+    <w:tmpl w:val="2D941348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A383341"/>
+    <w:nsid w:val="0B8F0ECA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="434E73E2"/>
+    <w:tmpl w:val="56F2DC26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B821B0C"/>
+    <w:nsid w:val="10E95C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CCA673E"/>
+    <w:tmpl w:val="D2941CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0C5B73"/>
+    <w:nsid w:val="11134C0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46DCE1AE"/>
+    <w:tmpl w:val="003C7F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8447B2"/>
+    <w:nsid w:val="182B577E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740EAA1A"/>
+    <w:tmpl w:val="A4BC667E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8C585B"/>
+    <w:nsid w:val="1B0C471B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38325186"/>
+    <w:tmpl w:val="F1421BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF6509F"/>
+    <w:nsid w:val="1BB22451"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="202ECB24"/>
+    <w:tmpl w:val="815C3BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C30D19"/>
+    <w:nsid w:val="1DCB2197"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A11EAD12"/>
+    <w:tmpl w:val="4C420BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15533EF8"/>
+    <w:nsid w:val="1EFA2460"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4434CDD6"/>
+    <w:tmpl w:val="66B0EDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16920F43"/>
+    <w:nsid w:val="20A21B9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97787A4C"/>
+    <w:tmpl w:val="F16AFB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE06D44"/>
+    <w:nsid w:val="22AD6CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EDC52E2"/>
+    <w:tmpl w:val="026C4AC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20077683"/>
+    <w:nsid w:val="232B70CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5FE64B4"/>
+    <w:tmpl w:val="3B2216CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23AB1B7B"/>
+    <w:nsid w:val="29240269"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B2AD8A"/>
+    <w:tmpl w:val="E22C75B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F53C49"/>
+    <w:nsid w:val="2E552D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58F670BA"/>
+    <w:tmpl w:val="8580DE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27313939"/>
+    <w:nsid w:val="2ED90106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA8E1ED2"/>
+    <w:tmpl w:val="5D529D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2324,113 +2324,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F452445"/>
+    <w:nsid w:val="2FBF5CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8BCAA4C"/>
+    <w:tmpl w:val="BE30EB84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3483411E"/>
+    <w:nsid w:val="347B13FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9856816E"/>
+    <w:tmpl w:val="FE548776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35471825"/>
+    <w:nsid w:val="34BE2B48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC663F14"/>
+    <w:tmpl w:val="E3C47310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B85F4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7340922"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2502,523 +2523,502 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FEA3927"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4208609D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="771AA534"/>
+    <w:tmpl w:val="08585CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AC2AF3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BEB4E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFC07E42"/>
+    <w:tmpl w:val="FE0A567E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="460A368F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F5A7940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DD24B30"/>
+    <w:tmpl w:val="C5D89FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AC03B4"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="524E4DE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="771C0D92"/>
+    <w:tmpl w:val="E38E6FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDE3739"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527355C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8620E194"/>
+    <w:tmpl w:val="F3603C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DF1536D"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53BE57A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E700D5C"/>
+    <w:tmpl w:val="F8883560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517F3F8A"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56BC2806"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7A4C536"/>
+    <w:tmpl w:val="523E744C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B345C1"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59816FAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A30E4D6"/>
+    <w:tmpl w:val="F232038A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE9584A"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8D4237"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D84B9DE"/>
+    <w:tmpl w:val="860889B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61DE3B61"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61930B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="400C7FD4"/>
+    <w:tmpl w:val="FF0ACF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62632C1E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63ED5762"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE96FE62"/>
+    <w:tmpl w:val="149281F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FD7B79"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3657FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2286CBAA"/>
+    <w:tmpl w:val="BE30EB84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C2C2730"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E905ABC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C84EF74A"/>
+    <w:tmpl w:val="CFF6B2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C537BCE"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6A7E31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DD24B30"/>
+    <w:tmpl w:val="758017F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D31C2D"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="747635A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BCE3274"/>
+    <w:tmpl w:val="FBA207D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ADF0C73"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C4A79EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2580F2AE"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="8D2A2A9A"/>
+    <w:tmpl w:val="FDF669AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21">
-[...8 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="25">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3108,82 +3108,82 @@
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
+    <w:rsid w:val="00917310"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00CE7309"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE7309"/>
+    <w:rsid w:val="00917310"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CE7309"/>
+    <w:rsid w:val="00917310"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4592,51 +4592,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE1AF43-DDFD-4341-8DCC-FAE8CA02CBBC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB551FC5-5A53-4069-BB95-B8D28FC60915}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>340</Words>
   <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>