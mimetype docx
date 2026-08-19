--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="13B7D6E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5400BE5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E70C94">
+            <w:r w:rsidRPr="00631B04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄涛</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0EBBE1C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+          <w:p w14:paraId="706EB16B" w14:textId="3B93A48A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E70C94">
+            <w:r w:rsidRPr="00631B04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58D0D61F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+          <w:p w14:paraId="6199424A" w14:textId="2A1C2929" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E70C94">
+            <w:r w:rsidRPr="00631B04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5EB34CC2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+          <w:p w14:paraId="4F910ACA" w14:textId="1563DA5F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E70C94">
+            <w:r w:rsidRPr="00631B04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="17CE7B0C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E70C94" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0078B610" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67533D85" wp14:editId="63A461E5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31ED2EBF" wp14:editId="69819862">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="248E2B70" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E70C94" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1D467327" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E70C94">
+            <w:r w:rsidRPr="00631B04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄涛律师的执业范围包括金融及类金融领域、商事领域（公司法</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E70C94">
+            <w:r w:rsidRPr="00631B04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/合同法）、行政及知识产权相关的诉讼和/或仲裁等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763C3EAA" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="780DAAF8" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1271 +446,1271 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069B1D3A" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3E756F33" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDB64C5" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="7FFF8B42" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及类金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CA85F4" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="58D12054" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理其与某资金计划产品发行人之间的合同争议仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435235DF" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="287F2182" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资者处理其与某集合资金计划发行人、管理人之间的未履行尽责义务的损害赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7861D2A5" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="2AB6DD5A" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司的省级分公司在不良资产处置过程中提起诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5572AF19" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="1C6127ED" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行提起和应对其与多家公司就外汇期权</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/远期金融衍生产品交易纠纷引发的系列仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63468117" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3A4F8C34" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家证券公司处理其与债权人之间的股票质押式回购纠纷，案件标的高达几千万到数亿元不等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA6CC67" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="225BB5F0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司参加因其担任财务顾问的上市公司资产并购项目涉及证券市场虚假陈述行为而引发的民事赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088C89E8" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="0EC704B4" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司参加因其担任主办券商的新三板公司定向发行项目涉及证券市场虚假陈述行为而引发的民事赔偿诉讼，这也是目前国内为数不多的新三板市场虚假陈述案件之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6302F623" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="1C5AF6F6" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名国有商业银行，为一起涉及信用证诈骗的诉讼中提供法律服务。这是全国第一起该类案件，并成为同类案件的先例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F542C2" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="295FB132" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家汽车金融租赁公司，处理其与最终用户及经销商之间的融资租赁纠纷并代表客户参加相关诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E80D9AF" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="26ACDAE4" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的综合性财富管理集团处理其与基金产品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/理财产品投资人之间的投资纠纷引起的系列诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789B3904" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3656421E" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名的私募基金和投资公司处理投资项目引发的诉讼和仲裁案件，包括因对赌约定引发的争议，与其他股东及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或管理团队关于公司控制权的争议，公司僵局相关的争议，股东知情权的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790B1E43" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="454893FD" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资金融租赁公司处理一起因融资租赁安排下与设备生产企业就合作协议引起争议的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051E9573" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="694C0CA0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名欧洲银行的美国分行，在上海法院的信用证诈骗案件中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED48BB2" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="74993CF1" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及商事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EB371A" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="52046437" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名食品、家居和个人护理用品企业，为其在中国的几件争议解决案件提供法律服务，包括在中国国际经济贸易仲裁委员会进行的一起买卖合同纠纷仲裁案，在北京法院进行的一起与经销商之间的经销合同诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F269AD2" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="10E84561" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的欧洲时尚品牌公司，在若干中国商事争议解决中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C2C056" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="72483EEB" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国的食品生产跨国公司，为其在中国因收购股权及其后的资产出售引起的相关争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D905D0" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="7B0223E1" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内主板上市公司，为其参与的股权交易中的“对赌”安排引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E612983" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="1E49E319" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家股权被收购的创始合伙人，就其与收购方之间的“对赌”商业安排引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C0933B" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="79659EFE" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的化工公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40400BC5" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3AD98E07" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的化工及医疗品公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296B066D" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="7C56D53F" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水泵制造商，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012C1EEB" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="5F0CF7C0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家纳斯达克上市的网络公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A3E858" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="46FE543C" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名卫星电视公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DADB23D" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="10087D15" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的胶片制片企业，在中国的商事争议解决中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709A478F" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3EFDEC4E" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8CCC55" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="596B6331" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名饮料公司，为其在上海法院与一位国际著名运动员之间的肖像权案件提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185985FF" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="33393C59" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名石油公司，为其在北京法院与一家中国公司间的商标争议案件提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116EEED5" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="463B925A" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名厨卫、汽车刹车系统及空调生产集团，为其在知识产权保护和知识产权相关的诉讼和仲裁提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223902DF" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="11304E1E" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的奢侈品牌公司，为一起因广告引起的不正当竞争案件在上海法院提起诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416EB25E" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="7D6ABC10" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的泵生产企业，为其对前高管离职后涉及侵犯公司商业秘密及不正当竞争的指控提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54100B67" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="518DF4DE" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国公司，为其在华投资的企业与经销商之间就注册商标及商号使用侵权引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD6ECA8" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="61467592" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国银行，为其在一起版权争议中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606ADE6F" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="14915F79" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政及调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00123AAE" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="086C0D22" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国企业、境外上市公司处理多起公司内部及业务流程中引发的独立调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6F7B5" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="2482CD00" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家金融租赁公司调查公司高管和经销商的合同诈骗行为，并采取相应的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2A1E1E" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="2068E201" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲银行对银行员工利用职务便利侵占公司财产进行调查，并采取相应的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EA21E4" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="5DD3AB32" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名食品、家居和个人护理用品企业，在上海法院针对地方工商局的广告行政执法行为的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D41690" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="50B439C3" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名东南亚集团公司投资的合资企业，在青岛法院为其与当地税务机关之间的税务行政争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166FA83D" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="29DAAFCF" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的零售连锁企业，为其在一起由北京食品药品监督管理部门发起的行政调查案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35086FE9" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="6B5D997C" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的食品经营企业，为其在一起由上海工商管理部门发起的涉嫌商业贿赂的行政调查案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8D0908" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3C4BD56C" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期为多家跨国企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/机构提供包括广告法、产品质量法、反不正当竞争法在内的培训及相关行政法律责任的咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5759B460" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="4A5A95DD" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA8975B" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="382396FD" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102EDED1" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="2DD82165" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B5A56E" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="0CB24EBE" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39854A31" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="3487E520" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F334290" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="447F6FFA" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄涛律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1993年以来长期从事与商业交易和知识产权相关的法律咨询、诉讼和仲裁工作，积累了大量经验。他为包括跨国公司、中国公司在内的众多客户就如何通过协商、行政程序、民事诉讼、劳动诉讼和仲裁等方式处理在中国的争议或潜在争议等问题提供法律和服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FBA5E5" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="09E7DC0D" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018D3725" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="074BDD4D" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679B03E1" w14:textId="77777777" w:rsidR="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="654383B0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>从2002年度到2018年度，黄涛律师连续被由Legalease出版的The Asia Pacific Legal 500评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国争议解决领域杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6F629AB0" w:rsidR="00A46A04" w:rsidRPr="00E70C94" w:rsidRDefault="00E70C94" w:rsidP="00E70C94">
+    <w:p w14:paraId="4F0A196B" w14:textId="625F8B0A" w:rsidR="00A46A04" w:rsidRPr="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70C94">
+      <w:r w:rsidRPr="00631B04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">英国权威法律评级机构Chambers &amp; Partners出版的《亚太法律指南》连续多年将其列为中国地区的争议解决领域杰出律师之一 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E70C94" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00631B04" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1916,1363 +1916,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00225365"/>
+    <w:nsid w:val="027043B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD808708"/>
+    <w:tmpl w:val="8266E6D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007E0619"/>
+    <w:nsid w:val="051C32EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1480856"/>
+    <w:tmpl w:val="E9ECA384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03050F24"/>
+    <w:nsid w:val="0BA16003"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96F48B34"/>
+    <w:tmpl w:val="5DB4409E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E02470"/>
+    <w:nsid w:val="0BE17A37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83780DAE"/>
+    <w:tmpl w:val="47420BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FE6FD0"/>
+    <w:nsid w:val="156D2CD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8B676DA"/>
+    <w:tmpl w:val="2DE87D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077F3211"/>
+    <w:nsid w:val="20797135"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1560294"/>
+    <w:tmpl w:val="E39A4DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DFA6AA5"/>
+    <w:nsid w:val="20A808E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB62FDBC"/>
+    <w:tmpl w:val="081A4F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F81033D"/>
+    <w:nsid w:val="25212C33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23F8376C"/>
+    <w:tmpl w:val="77F44BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F464C1"/>
+    <w:nsid w:val="276B6C15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6F89E7A"/>
+    <w:tmpl w:val="94FE812A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13320F09"/>
+    <w:nsid w:val="279C560B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC8C7362"/>
+    <w:tmpl w:val="05423888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1602042F"/>
+    <w:nsid w:val="2BE6401D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AD82246"/>
+    <w:tmpl w:val="5D8C2B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0B3C5D"/>
+    <w:nsid w:val="2BE77142"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8B45DE6"/>
+    <w:tmpl w:val="CDAE4934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B140CE4"/>
+    <w:nsid w:val="2D58321F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCC0589E"/>
+    <w:tmpl w:val="94BA1D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD937F6"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F3127F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CD2A0EC"/>
+    <w:tmpl w:val="0166EB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="245C280C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6852BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F4E1A54"/>
+    <w:tmpl w:val="6E5C32FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="249F26C6"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38DD3F39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F62245E"/>
+    <w:tmpl w:val="B89A9B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="255D0776"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396C344F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C74EAA18"/>
+    <w:tmpl w:val="DEA4C6F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A872909"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4C24CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A8EB66"/>
+    <w:tmpl w:val="28B87C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD63B8B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45AD2F35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE92C20E"/>
+    <w:tmpl w:val="0CCA1EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D2762DB"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476650BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A8EB66"/>
+    <w:tmpl w:val="305A706C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="360A5A14"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2A48E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8422B54A"/>
+    <w:tmpl w:val="D9B490EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F65224"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F622FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DAEEE70"/>
+    <w:tmpl w:val="C16CF132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421F4F4F"/>
+    <w:nsid w:val="528D3A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCCA9F9E"/>
+    <w:tmpl w:val="567A0C02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432F12B7"/>
+    <w:nsid w:val="53330B90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B24827F8"/>
+    <w:tmpl w:val="9C585B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465C06BC"/>
+    <w:nsid w:val="537A3FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96B62B62"/>
+    <w:tmpl w:val="210C4FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE849CE"/>
+    <w:nsid w:val="56234EA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC8ED644"/>
+    <w:tmpl w:val="9F0C1A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E317069"/>
+    <w:nsid w:val="56CE65C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A14E58C"/>
+    <w:tmpl w:val="8A16042E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3153A2"/>
+    <w:nsid w:val="56FC43CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C263FC"/>
+    <w:tmpl w:val="20084D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F676CDE"/>
+    <w:nsid w:val="589D41B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E3046F2"/>
+    <w:tmpl w:val="8E4EBF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A87E1A"/>
+    <w:nsid w:val="59D50BD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C1E5AF0"/>
+    <w:tmpl w:val="7D76BC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5394257D"/>
+    <w:nsid w:val="5F6C6C5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A60FBD0"/>
+    <w:tmpl w:val="B59254BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA915D8"/>
+    <w:nsid w:val="64097B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2544FE60"/>
+    <w:tmpl w:val="717E4A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFA1923"/>
+    <w:nsid w:val="64B36D45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74660260"/>
+    <w:tmpl w:val="AE30E2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E051E07"/>
+    <w:nsid w:val="677F3BA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4CE12D8"/>
+    <w:tmpl w:val="5628AC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613E465B"/>
+    <w:nsid w:val="67BE324E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96222E10"/>
+    <w:tmpl w:val="F6BAEE6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A33034"/>
+    <w:nsid w:val="69484DBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E248310"/>
+    <w:tmpl w:val="7F1CC1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662F6078"/>
+    <w:nsid w:val="69997385"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="685E62C8"/>
+    <w:tmpl w:val="458C9948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BAF63C4"/>
+    <w:nsid w:val="6E1E31BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60ACFD04"/>
+    <w:tmpl w:val="D89ED7E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E771AFD"/>
+    <w:nsid w:val="71AD4B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="664E1E56"/>
+    <w:tmpl w:val="B4C0B7A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FFD19FE"/>
+    <w:nsid w:val="73ED1707"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3DE2728"/>
+    <w:tmpl w:val="351A89CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E63670"/>
+    <w:nsid w:val="7658647A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFFEA36A"/>
+    <w:tmpl w:val="BDFE2894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76027AAF"/>
+    <w:nsid w:val="76C81ED8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B336CE40"/>
+    <w:tmpl w:val="3AE26462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1F695F"/>
+    <w:nsid w:val="7A5969CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABC4F3A6"/>
+    <w:tmpl w:val="6EB0C862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DF43C7D"/>
+    <w:nsid w:val="7F066BF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07FEDA50"/>
+    <w:tmpl w:val="0CCA1EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E281FFE"/>
+    <w:nsid w:val="7F7D36E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A25295C6"/>
+    <w:tmpl w:val="A82E9CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="26">
-[...14 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3327,50 +3327,51 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="00631B04"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3409,51 +3410,50 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
-    <w:rsid w:val="00E70C94"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4506,61 +4506,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E70C94"/>
+    <w:rsid w:val="00631B04"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E70C94"/>
+    <w:rsid w:val="00631B04"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4846,51 +4846,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B83F20E-9211-4F91-B9FB-DBCCDF8C88EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C5C23E-06E9-460A-AF03-E801FF6E3A34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>342</Words>
   <Characters>1950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>