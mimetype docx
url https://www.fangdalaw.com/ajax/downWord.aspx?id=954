--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5400BE5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0B2C00D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E65396" w:rsidP="00E65396">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00631B04">
+            <w:r w:rsidRPr="00E65396">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄涛</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3B93A48A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+          <w:p w14:paraId="706EB16B" w14:textId="3228CAEA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E65396" w:rsidP="00E65396">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00631B04">
+            <w:r w:rsidRPr="00E65396">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A1C2929" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+          <w:p w14:paraId="6199424A" w14:textId="61FD3D2F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E65396" w:rsidP="00E65396">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00631B04">
+            <w:r w:rsidRPr="00E65396">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1563DA5F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+          <w:p w14:paraId="4F910ACA" w14:textId="4B212D88" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E65396" w:rsidP="00E65396">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00631B04">
+            <w:r w:rsidRPr="00E65396">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0078B610" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="524CD69A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E65396" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31ED2EBF" wp14:editId="69819862">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68D1B8E5" wp14:editId="1F2EA7F2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1D467327" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00631B04" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="75B6C975" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E65396" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00631B04">
+            <w:r w:rsidRPr="00E65396">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄涛律师的执业范围包括金融及类金融领域、商事领域（公司法</w:t>
             </w:r>
-            <w:r w:rsidRPr="00631B04">
+            <w:r w:rsidRPr="00E65396">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/合同法）、行政及知识产权相关的诉讼和/或仲裁等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780DAAF8" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="45FD2DB1" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1271 +446,1271 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E756F33" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="04871A1B" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFF8B42" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="08D9A2FF" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及类金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D12054" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="7D7F98A3" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理其与某资金计划产品发行人之间的合同争议仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287F2182" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="3564B841" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资者处理其与某集合资金计划发行人、管理人之间的未履行尽责义务的损害赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB6DD5A" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="40367E66" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司的省级分公司在不良资产处置过程中提起诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6127ED" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="347F8551" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行提起和应对其与多家公司就外汇期权</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/远期金融衍生产品交易纠纷引发的系列仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4F8C34" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="10E6B0C0" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家证券公司处理其与债权人之间的股票质押式回购纠纷，案件标的高达几千万到数亿元不等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225BB5F0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="7DCA0D7D" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司参加因其担任财务顾问的上市公司资产并购项目涉及证券市场虚假陈述行为而引发的民事赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC704B4" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="77EC9359" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司参加因其担任主办券商的新三板公司定向发行项目涉及证券市场虚假陈述行为而引发的民事赔偿诉讼，这也是目前国内为数不多的新三板市场虚假陈述案件之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5AF6F6" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="46E4FAEF" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名国有商业银行，为一起涉及信用证诈骗的诉讼中提供法律服务。这是全国第一起该类案件，并成为同类案件的先例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295FB132" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="269158E1" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家汽车金融租赁公司，处理其与最终用户及经销商之间的融资租赁纠纷并代表客户参加相关诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ACDAE4" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="0E90728C" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的综合性财富管理集团处理其与基金产品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/理财产品投资人之间的投资纠纷引起的系列诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3656421E" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="2483FA91" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名的私募基金和投资公司处理投资项目引发的诉讼和仲裁案件，包括因对赌约定引发的争议，与其他股东及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或管理团队关于公司控制权的争议，公司僵局相关的争议，股东知情权的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454893FD" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="50D58E05" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资金融租赁公司处理一起因融资租赁安排下与设备生产企业就合作协议引起争议的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C0CA0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="00CEE879" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名欧洲银行的美国分行，在上海法院的信用证诈骗案件中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74993CF1" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="52892B11" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及商事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52046437" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="11733B7B" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名食品、家居和个人护理用品企业，为其在中国的几件争议解决案件提供法律服务，包括在中国国际经济贸易仲裁委员会进行的一起买卖合同纠纷仲裁案，在北京法院进行的一起与经销商之间的经销合同诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E84561" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="6E8B99D7" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的欧洲时尚品牌公司，在若干中国商事争议解决中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72483EEB" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="5798C636" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国的食品生产跨国公司，为其在中国因收购股权及其后的资产出售引起的相关争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0223E1" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="27C9A471" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内主板上市公司，为其参与的股权交易中的“对赌”安排引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E49E319" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="74BECA3A" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家股权被收购的创始合伙人，就其与收购方之间的“对赌”商业安排引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79659EFE" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="52519410" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的化工公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD98E07" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="37F6108D" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的化工及医疗品公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C56D53F" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="70657455" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水泵制造商，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0CF7C0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="3FAA3441" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家纳斯达克上市的网络公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FE543C" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="3DB35C7D" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名卫星电视公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10087D15" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="19075CB3" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的胶片制片企业，在中国的商事争议解决中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFDEC4E" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="6DAF2581" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596B6331" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="0F757C00" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名饮料公司，为其在上海法院与一位国际著名运动员之间的肖像权案件提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33393C59" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="4907089C" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名石油公司，为其在北京法院与一家中国公司间的商标争议案件提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463B925A" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="0D73B01E" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名厨卫、汽车刹车系统及空调生产集团，为其在知识产权保护和知识产权相关的诉讼和仲裁提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11304E1E" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="4300DF9B" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的奢侈品牌公司，为一起因广告引起的不正当竞争案件在上海法院提起诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6ABC10" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="2AD65AD1" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的泵生产企业，为其对前高管离职后涉及侵犯公司商业秘密及不正当竞争的指控提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518DF4DE" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="56D14B5D" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国公司，为其在华投资的企业与经销商之间就注册商标及商号使用侵权引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61467592" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="757F4B4F" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国银行，为其在一起版权争议中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14915F79" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="14A9CEA9" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政及调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086C0D22" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="33C64111" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国企业、境外上市公司处理多起公司内部及业务流程中引发的独立调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2482CD00" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="76691498" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家金融租赁公司调查公司高管和经销商的合同诈骗行为，并采取相应的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2068E201" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="1BBC6594" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲银行对银行员工利用职务便利侵占公司财产进行调查，并采取相应的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD3AB32" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="3BBEC68B" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名食品、家居和个人护理用品企业，在上海法院针对地方工商局的广告行政执法行为的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B439C3" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="60247AAB" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名东南亚集团公司投资的合资企业，在青岛法院为其与当地税务机关之间的税务行政争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DAAFCF" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="40B2997C" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的零售连锁企业，为其在一起由北京食品药品监督管理部门发起的行政调查案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5D997C" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="11AE1B1E" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的食品经营企业，为其在一起由上海工商管理部门发起的涉嫌商业贿赂的行政调查案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4BD56C" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="71BC0E18" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期为多家跨国企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/机构提供包括广告法、产品质量法、反不正当竞争法在内的培训及相关行政法律责任的咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5A95DD" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="3EA720A9" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382396FD" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="0B961AC4" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD82165" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="5FE09387" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB24EBE" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="19540B0D" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3487E520" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="0C9E53FB" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447F6FFA" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="0258B996" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄涛律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1993年以来长期从事与商业交易和知识产权相关的法律咨询、诉讼和仲裁工作，积累了大量经验。他为包括跨国公司、中国公司在内的众多客户就如何通过协商、行政程序、民事诉讼、劳动诉讼和仲裁等方式处理在中国的争议或潜在争议等问题提供法律和服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E7DC0D" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="1C0286C7" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074BDD4D" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="630A9B4C" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654383B0" w14:textId="77777777" w:rsidR="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="23D3570E" w14:textId="77777777" w:rsidR="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>从2002年度到2018年度，黄涛律师连续被由Legalease出版的The Asia Pacific Legal 500评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国争议解决领域杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="625F8B0A" w:rsidR="00A46A04" w:rsidRPr="00631B04" w:rsidRDefault="00631B04" w:rsidP="00631B04">
+    <w:p w14:paraId="4F0A196B" w14:textId="3405E4B3" w:rsidR="00A46A04" w:rsidRPr="00E65396" w:rsidRDefault="00E65396" w:rsidP="00E65396">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631B04">
+      <w:r w:rsidRPr="00E65396">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">英国权威法律评级机构Chambers &amp; Partners出版的《亚太法律指南》连续多年将其列为中国地区的争议解决领域杰出律师之一 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00631B04" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E65396" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1916,305 +1916,305 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="027043B2"/>
+    <w:nsid w:val="03807DA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8266E6D4"/>
+    <w:tmpl w:val="E4923B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051C32EF"/>
+    <w:nsid w:val="04137A3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9ECA384"/>
+    <w:tmpl w:val="19E4A004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA16003"/>
+    <w:nsid w:val="090E21A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DB4409E"/>
+    <w:tmpl w:val="E872F286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE17A37"/>
+    <w:nsid w:val="09164CCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47420BFA"/>
+    <w:tmpl w:val="70422094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156D2CD0"/>
+    <w:nsid w:val="0A91005F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DE87D06"/>
+    <w:tmpl w:val="8D6271B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20797135"/>
+    <w:nsid w:val="10705CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E39A4DEE"/>
+    <w:tmpl w:val="205E107A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A808E1"/>
+    <w:nsid w:val="11AB006E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="081A4F22"/>
+    <w:tmpl w:val="9E92BE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25212C33"/>
+    <w:nsid w:val="126C6EB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77F44BC6"/>
+    <w:tmpl w:val="C23E3B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276B6C15"/>
+    <w:nsid w:val="17AB2EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94FE812A"/>
+    <w:tmpl w:val="B07044F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279C560B"/>
+    <w:nsid w:val="184C4F3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05423888"/>
+    <w:tmpl w:val="DF94CBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE6401D"/>
+    <w:nsid w:val="1D0E56EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D8C2B98"/>
+    <w:tmpl w:val="4DFE6B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE77142"/>
+    <w:nsid w:val="26984582"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDAE4934"/>
+    <w:tmpl w:val="F0601C50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D58321F"/>
+    <w:nsid w:val="26DA41FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94BA1D22"/>
+    <w:tmpl w:val="411886E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2302,155 +2302,197 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3127F3"/>
+    <w:nsid w:val="301C6709"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0166EB20"/>
+    <w:tmpl w:val="B2E477F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6852BC"/>
+    <w:nsid w:val="31AF34A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E5C32FC"/>
+    <w:tmpl w:val="B9A6B8BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38DD3F39"/>
+    <w:nsid w:val="32897126"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B89A9B5A"/>
+    <w:tmpl w:val="82A0C6DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396C344F"/>
+    <w:nsid w:val="32FF29CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEA4C6F0"/>
+    <w:tmpl w:val="DFA2D932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4C24CA"/>
+    <w:nsid w:val="36052912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28B87C4E"/>
+    <w:tmpl w:val="6A70E95A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368D6AE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0EE9BC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38543B1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1744CD70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2522,757 +2564,715 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45AD2F35"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D6C09A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CCA1EFC"/>
+    <w:tmpl w:val="FD36ACBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476650BD"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A05C4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="305A706C"/>
+    <w:tmpl w:val="CAF467E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B2A48E1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46881785"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B490EC"/>
+    <w:tmpl w:val="A7005CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F622FE"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47153B30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C16CF132"/>
+    <w:tmpl w:val="C94626E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="528D3A7C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5058169F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="567A0C02"/>
+    <w:tmpl w:val="6DE69BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53330B90"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53506E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C585B2A"/>
+    <w:tmpl w:val="7DA81604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537A3FCB"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54D2452F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="210C4FDA"/>
+    <w:tmpl w:val="ADA654FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56234EA3"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55363B48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F0C1A42"/>
+    <w:tmpl w:val="0D8E80F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56CE65C5"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55700330"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A16042E"/>
+    <w:tmpl w:val="1A64E906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FC43CF"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55AD0D6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20084D02"/>
+    <w:tmpl w:val="4730819C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589D41B2"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B2A12F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E4EBF1E"/>
+    <w:tmpl w:val="DC764790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D50BD8"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="624E228E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D76BC02"/>
+    <w:tmpl w:val="72EAEBF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F6C6C5E"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67295517"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B59254BA"/>
+    <w:tmpl w:val="0478E2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64097B19"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697B6438"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="717E4A08"/>
+    <w:tmpl w:val="781A0088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64B36D45"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69813907"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE30E2C8"/>
+    <w:tmpl w:val="BC824FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677F3BA9"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A382CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5628AC58"/>
+    <w:tmpl w:val="C24451AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BE324E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A480960"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6BAEE6E"/>
+    <w:tmpl w:val="C1F2191E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69484DBE"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B68480F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F1CC1C0"/>
+    <w:tmpl w:val="8C807F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69997385"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA44390"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="458C9948"/>
+    <w:tmpl w:val="10CA8942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E1E31BD"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72C40A58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D89ED7E4"/>
+    <w:tmpl w:val="98D8453A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AD4B6E"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74361A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4C0B7A4"/>
+    <w:tmpl w:val="68086114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73ED1707"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C007EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351A89CC"/>
+    <w:tmpl w:val="4866D6F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7658647A"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B996263"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDFE2894"/>
+    <w:tmpl w:val="417458CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C81ED8"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D515CF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AE26462"/>
+    <w:tmpl w:val="63284F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5969CC"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EC0716E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EB0C862"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="A82E9CBE"/>
+    <w:tmpl w:val="C24451AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13">
-[...20 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="32">
-[...14 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="39">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="40">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="42">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3327,51 +3327,50 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="00631B04"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3409,50 +3408,51 @@
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
+    <w:rsid w:val="00E65396"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4506,61 +4506,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00631B04"/>
+    <w:rsid w:val="00E65396"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00631B04"/>
+    <w:rsid w:val="00E65396"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4846,60 +4846,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C5C23E-06E9-460A-AF03-E801FF6E3A34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF56D6D-E743-4B84-95C0-0FA9D4F9E7E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>342</Words>
   <Characters>1950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>