--- v0 (2026-05-01)
+++ v1 (2026-07-03)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1A6CFA46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1B91E6C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009E1C66">
+            <w:r w:rsidRPr="00BF665E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗德源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="61CA1736" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+          <w:p w14:paraId="706EB16B" w14:textId="474F0A7A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009E1C66">
+            <w:r w:rsidRPr="00BF665E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="20E94CE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+          <w:p w14:paraId="6199424A" w14:textId="3E51CE46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009E1C66">
+            <w:r w:rsidRPr="00BF665E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1150 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="31383567" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+          <w:p w14:paraId="4F910ACA" w14:textId="6363391B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009E1C66">
+            <w:r w:rsidRPr="00BF665E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>colin.law@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4573D96E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E1C66" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5773860F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08693AC3" wp14:editId="71A3A729">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05EAD335" wp14:editId="634860EB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="54657115" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009E1C66" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7092AD4D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009E1C66">
+            <w:r w:rsidRPr="00BF665E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗德源律师执业领域为香港资本市场、私有化和跨境和国际收购业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDBDA5C" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="25E8FB0F" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1926 +438,1926 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B96E0D8" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009E1C66">
+    <w:p w14:paraId="253E5EE4" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师尤其擅长科创、生物科技以及新能源行业的项目。在国际权威的《钱伯斯与合伙人》、《国际金融法律评论》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFLR 1000）及《亚太法律500强》等主要律师名录中，持续被评为香港公司业务／并购业务及资本市场业务领先律师。罗德源律师执业超过三十年，是香港资本市场最资深的合伙人律师之一。罗律师此前担任顶级的美资所的亚太区负责人。罗律师在香港上市公司私有化，控制权收购领域也累积了行业标杆的业绩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B584AF7" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="525CD587" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1574ECD6" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009E1C66">
+    <w:p w14:paraId="1364A750" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司资本融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0DBB48" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="25EBDD25" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（港交所股份代号：860）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC03E42" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="57F90460" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金及汇丰作为承销商经办金茂物業服務發展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (港交所股份代号：816)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B30514E" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1D582239" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（一家中国领先的临床及临床前阶段细胞治疗公司）经办在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2793D5DF" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="5FF321C8" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明生物科技有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269）及其控股股东进行一连串新股份及现有股份配售，总值已超越125亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37086958" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="52D601EC" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为配售代理的摩根士丹利、华泰、高盛及摩根大通经办无锡药明康德新药开发股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2359）总值逾70亿美元的H股配售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6450F1" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="0DFBE42D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1951）及其主要股东在港交所主板上市后进行一连串新股份及现有股份配售，总值约4.08亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5424FD43" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1DE05FD6" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售，联席保荐人为摩根及CLSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76486A67" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="06F0CC78" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人与全球协调人的摩根士丹利、华泰金融以及高盛经办药明康德在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的全球H股发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1146EE9B" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="4C5C5A9D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美林、摩根士丹利和招商证券经办药明生物技术有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.10亿美元股份发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B22F0D" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1E73192D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7259FFC5" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="2B06B1B8" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4DB70C" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="37A13E43" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792A90A7" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="3BAECB54" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药在香港联交所主板的9亿港元全球发行，这是香港首个第18A章的首次公开发行之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE1266B" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="67279A9A" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AA3394" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1BD26517" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天立教育国际控股有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17.3亿港元（2.2亿美元）股份的全球发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26534B14" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="37B9D0CE" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美银美林和摩根士丹利经办达利食品集团有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.5亿美元（在行使超额配售权之前）的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E613229" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="3B872F0B" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为全球联席保荐人、全球联席协调人及联席牵头管理人的花旗环球金融亚洲有限公司、中信里昂证券资本市场有限公司及里昂证券有限公司经办温州康宁医院股份有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8800万美元的H股首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F826DCB" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1011556D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商的摩根士丹利、高盛及中国国际金融公司经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX中国控股公司（IMAX公司的子公司）在香港联交所主板市场约2.48亿美元首次公开发行及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FBB542" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="00D60A47" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>和美医疗控股有限公司（一家私立妇产科专科医院集团）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18484266" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="0F7D487E" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国广核电力股份有限公司（中国最大型核能发电企业）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>32亿美元（按超额配股权悉数行使后计算为36亿美元）在香港联交所主板首次公开发行及全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7846AB7D" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="45C58702" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表福寿园国际集团有限公司（中国的一家殡葬服务提供商）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.15亿美元在香港联交所主板的首次公开发行及普通股的全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACC09F2" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="3837D934" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股（一家中国的房地产开发商）经办在香港</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20.6亿港币（2.65亿美元）的首次公开募股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2494CD41" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="3908C609" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地首次公开发行的地位，发起人为瑞士信贷和德意志银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF758C4" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="663D67F3" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的17亿美元的的全球发售及其股票在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6969D09F" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="0500ECEC" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人的摩根士丹利和瑞银经办四环医药控股集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.5亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4160EAE0" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="264E039B" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦达斯控股（一家在新加坡注册成立的公司）经办在香港联交所第二上市的事宜。该公司是中国铁路客运领域铝合金挤压制品的主要制造商。该交易通过香港公开发行和国际发售方式募集约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.7亿港元的资金（在行使超额配售权之前）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440EFABC" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009E1C66">
+    <w:p w14:paraId="3BE20E6A" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E9760B" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="326DFB40" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FFBD55" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="339B0029" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia的合并提供法律意见，该合并为苏伊士提供了130亿欧元的隐含价值。我们工作涵盖了亚洲地区，包括香港、中国、台湾、澳门、新加坡、马来西亚、泰国、印尼、菲律宾及越南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AF11F2" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="6B4C36D1" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士（亚洲）有限公司就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>65.33亿港元收购新创建集团有限公司（港交所股份代号：659）在大中华地区合资企业的股权提供法律意见，该合资企业在30多个城市经营70多个水质及废物处理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A54B6E" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="071C91BA" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰皇家菲仕兰向伊利（上交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600887）出售其在一家中国公司的股权（包括一个生产基地），该出售总值超过人民币3.8亿元 ; 及经办其内部重组计划，为其架构重组及提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509E6B60" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="772AF999" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团主席于2020年就TCL集团进行涉及TCL集团（深交所股份代号：100）、TCL电子控股有限公司（港交所股份代号︰1070）和通力电子控股有限公司（港交所股份代号：1249）的重组对全面要约、一致行动、利害关系披露、董事职责产生的影响提供法律意见，重组导致由主席、苏宁易购集团股份有限公司、小米科技有限责任公司等拥有的T.C.L.实业控股（香港）有限公司发起全面要约，以40亿港元收购TCL电子控股有限公司的股份及以10亿港元收购通力电子控股有限公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478C0646" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="002313D7" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团就其拟收购协鑫新能源（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>451）提供法律意见，包括拟收购所引发的潜在强制要约义务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0166E70D" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="53186CBB" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资完成了</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)向金科服务的控股股东金科地产集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金科地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 深交所股份代号：656）收购其所持金科智慧服务集团股份有限公司（港交所股份代号： 9666）22%已发行股份股份的战略投资, 转让价款约37.34亿港元; 及(ii)向金科地产子公司提供了一笔1.568亿美元的贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355C0ACF" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="19557855" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马蚁、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JC Decaux 组成的财团要约收购白马户外媒体有限公司所有股份（港交所股份代号： 100），并负责收购银团融资。第一次以 5亿美元现金要约达到接受率 89%后，再次于2021 年宣布现金或股份要约，最后成功申办私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EDDC4C" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="34ADA6DE" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表要约人通过协议计划将协众国际控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3663）于2021年在香港联交所私有化和退市。本所成功为上市公司的一名非管理层战略股东通过存续协议成为要约人的股东，与另一名财务投资人作为联席要约人共同发起私有化计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E60DDE8" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="392FBCD0" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银愿景基金就其对京东物流股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2618）32亿美元的首次公开发行及香港交易所主板上市进行总额为6亿美元的基石投资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B0217" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="51088D6F" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥博资本参与兆科眼科药物有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6622）的B轮股权融资，交易总额为1250万美元。方达在此项交易中负责交易文件的起草和谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27441D23" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="3576759C" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港一家大型为医生和医疗相关机构提供诊断性化验测试提供商，柏立医学化验所有限公司，的创始人出售其多数股权给香港医思医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2138），总隐含估值为4.5亿港元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F25391" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="12FD7601" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华电福新能源股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>816）以吸收合并方式接纳其控股股东的私有化计划及协助其建议撤销上市，于2020年底以总股份撤销价约83.5亿人民币成功下市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E4FFCF" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="610CA9CC" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于海尔电子（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1169 ）全股份私有化项目中，使用控股集团作为要约人刚落实申请 H股上市为要约对价，代表该上市公司以全股票对价方案接纳的私有化计划，再加上全购后只向公众股东加送现金红利，于2020年成功私有化和退市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22571254" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="66CD7417" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR Asian Fund III L.P. 就收购香港上市公司雷士照明控股有限公司（港交所股份代号：2222）持有的中国照明业务70％的权益提供法律意见，该交易的估值为7.94亿美元, 并能维持雷士上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005F797C" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="110AFA54" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对合和实业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 0054）私有化项目提供最大美资独立股东回应私有化的方案，参与关于不可撤回承诺的决定，与公司和香港证监会沟通相关证券及法规要求问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101DBC19" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1A387B20" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对哈尔滨电气股份有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1133）私有化项目提供某财富100国际公司处理相关潜在的影响和提供证券意见，并取得香港证监会豁免于某上市公司私有化中的文件披露要求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430DE0D2" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="0A81115D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新城发展控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1030）的控股股东的6.61亿美元私有化投标</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144439BB" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="3865C885" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某竞标人寻求收购由和记电讯香港有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 215）所有且运营的固话网络公司，最终这家公司以145亿港元的价格被另一竞标人收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8BD08F" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="4F3B94FB" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国圣牧有机奶业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1432）的股东出售股权，并取得香港证监会的不需全面要约的确认</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46451B44" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="6B023A96" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国绿色（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 控股 ）有限公司（港交所股份代号: 904）根据香港上市规则以4亿50万美元向可口可乐饮料（上海）有限公司其饮品业务作出出售饮品业务的事宜，并处理所有非常重大出售事项的相关合规事宜，并能维持中上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F21230" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="76EB7A55" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地（在港交所挂牌上市的大型地产开发公司）经办由复星国际有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 656）提出的25.54亿港元的私有化要约事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198E3E23" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="358F2271" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表被收购方</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited发行8.65亿港元新股收购鸿兴印刷集团有限公司（港交所股份代号: 450）将其子公司新兴纸业以1.49亿美元的价格出售，此交易被归为非常重大的出售事项，取得白洗豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08155682" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="30907860" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Home Group Ltd出售其价值5340万美元的股份给敏华控股，以换取敏华控股的少数股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782676C3" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="738E16F2" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔控股收购中信资本控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7378D3" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="2B6C7889" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 450）向 CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免 （Whitewash Waiver），从而使得 CVC Asia Pacific Limited 在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178EA00E" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="76877DA9" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔投资局（通过其全资地产开发公司）收到复星国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25.54亿港元的私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA71837" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="030C4ECD" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Piper Jaffray进行香港投资银行分行的收购与后续开发，以及相关监管事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620318E8" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="71014DFA" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B926F3" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="6670221E" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法律专业证书</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PCLL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E27961" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="12810C99" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073F16E3" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1CE225A0" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0679CA" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="5B33A32C" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7A701E" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="76AD862F" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0181B235" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="435834AF" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CD9E92" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="1EB68F97" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DB11AF" w14:textId="77777777" w:rsidR="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="486D5109" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="134268E1" w:rsidR="00A46A04" w:rsidRPr="009E1C66" w:rsidRDefault="009E1C66" w:rsidP="009E1C66">
+    <w:p w14:paraId="4F0A196B" w14:textId="24CAA9C7" w:rsidR="00A46A04" w:rsidRPr="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C66">
+      <w:r w:rsidRPr="00BF665E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009E1C66" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BF665E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2563,1512 +2563,1512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03975BA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22D0CBDC"/>
+    <w:nsid w:val="026753D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2684F2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="044205BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E9240BC"/>
+    <w:nsid w:val="063B2B6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C9A602E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C76C87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40264F90"/>
+    <w:nsid w:val="07EA5CE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="069CF62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0722600E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52062C30"/>
+    <w:nsid w:val="07FD2E13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF50C406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C36180"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB701424"/>
+    <w:nsid w:val="0808425A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B1C45A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="090A061A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F2EFDAE"/>
+    <w:nsid w:val="0A1E47C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E1607D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09553500"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B240EDA"/>
+    <w:nsid w:val="0A726A0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E46FFCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D4353E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9494968E"/>
+    <w:nsid w:val="0C4B4478"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23A49C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B306E02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BABC3C6E"/>
+    <w:nsid w:val="0EC54A75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56881766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3B6EEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B17ECD5C"/>
+    <w:nsid w:val="0FA44B3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F3E1566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142B790D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F889DC4"/>
+    <w:nsid w:val="119063D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C10CA332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F0538C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C65EBCBE"/>
+    <w:nsid w:val="164F177C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A49455A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16F206B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81A4E018"/>
+    <w:nsid w:val="19064230"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34620244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B682327"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E938933A"/>
+    <w:nsid w:val="1BCD3D7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="979A7E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C423D49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1816873E"/>
+    <w:nsid w:val="1BEA05A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CF65892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBA3440"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE72E7AE"/>
+    <w:nsid w:val="1CF87A21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F52ADD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F973AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3102629A"/>
+    <w:nsid w:val="1ED6271B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB60E048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24755686"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDBA9402"/>
+    <w:nsid w:val="219D2D23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AA86658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B95CAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FBCD858"/>
+    <w:nsid w:val="2A680F18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D71E1D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E32C61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6074A18A"/>
+    <w:nsid w:val="2A8736F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A024124E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1A2F75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5864380"/>
+    <w:nsid w:val="2AC62401"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E84DC1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0A084F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34F282E8"/>
+    <w:nsid w:val="2CEA5A99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC90D09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D9E48CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB7A380E"/>
+    <w:nsid w:val="314A287E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E35E316C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32592C9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1108C876"/>
+    <w:nsid w:val="31747012"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56162596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="351A5CAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A312994C"/>
+    <w:nsid w:val="32E77652"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AF07E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36494CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6144CB9C"/>
+    <w:nsid w:val="3892746F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8124A694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380D18F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="620E196A"/>
+    <w:nsid w:val="3B5D186D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3AA84AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40CA3E36"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F285210"/>
+    <w:nsid w:val="3C90230D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171E4B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43205F18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D646D132"/>
+    <w:nsid w:val="3DDE1B93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBECC3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436A7C0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53DC97E8"/>
+    <w:nsid w:val="3E993F20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F19A57CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B607D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A4877D0"/>
+    <w:nsid w:val="41496114"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC0ECE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463B02DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="020E1FFA"/>
+    <w:nsid w:val="41CE4B6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D41E1E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46626E88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DCCB588"/>
+    <w:nsid w:val="441C3146"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80B0500A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1D0BC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F603EB6"/>
+    <w:nsid w:val="450F1688"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36DE3476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DBE363E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="035EACB6"/>
+    <w:nsid w:val="49DC3610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEEEB95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB13042"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F684FDE"/>
+    <w:nsid w:val="4AF321BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EA840D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51C71092"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76F2B77C"/>
+    <w:nsid w:val="4BC038B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BBEC6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56134FA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4202BF8A"/>
+    <w:nsid w:val="4D381052"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98AC662C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="577B3FF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DB06962"/>
+    <w:nsid w:val="52C758A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BBEC6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BB77B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A588D742"/>
+    <w:nsid w:val="55461CF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAF8E7C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="585A3862"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1E45E0A"/>
+    <w:nsid w:val="56D87264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF7E6EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AAD7B0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B194F476"/>
+    <w:nsid w:val="56EC5F37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AD8AB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B786178"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D574658A"/>
+    <w:nsid w:val="570E6FA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC5888F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DCC209B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17265A60"/>
+    <w:nsid w:val="575A72C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60285D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFE2CB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89B09492"/>
+    <w:nsid w:val="5DBB0E0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C79054E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ECB4D51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="310E479A"/>
+    <w:nsid w:val="600D27C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA5E4C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4B7DE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E8C0C2E"/>
+    <w:nsid w:val="610429A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29DC48B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F2731C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25A21D50"/>
+    <w:nsid w:val="613F08B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2903786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62385668"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E482A96"/>
+    <w:nsid w:val="629F4987"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5882D326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D05B86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A73C39FE"/>
+    <w:nsid w:val="68C80E20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE0A9344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699A0C30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1A01360"/>
+    <w:nsid w:val="698619B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8834C568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B68322D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB7A380E"/>
+    <w:nsid w:val="69C048B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C36A0DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C442982"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E38FF3A"/>
+    <w:nsid w:val="704027A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85D2620C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7069E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7407BEA"/>
+    <w:nsid w:val="70D15036"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BF68F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="707E6512"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11DEE8E0"/>
+    <w:nsid w:val="72545792"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C21A142C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72811B85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFDED6C2"/>
+    <w:nsid w:val="72EF7E6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1AE6B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735D045C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77DCD004"/>
+    <w:nsid w:val="75034EF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8752E39C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749D7E02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAE4C42E"/>
+    <w:nsid w:val="797F444C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0660DB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775A0437"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0BA87BE"/>
+    <w:nsid w:val="7C5F1046"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7084D91A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C226595"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F0ADE9E"/>
+    <w:nsid w:val="7E334812"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF202A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EE74A7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DC8D4E8"/>
+    <w:nsid w:val="7EB41666"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="932EF5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-[...41 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="60">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="17">
-[...98 lines deleted...]
-  <w:num w:numId="50">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4169,69 +4169,69 @@
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
-    <w:rsid w:val="009E1C66"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BF665E"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -5303,61 +5303,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E1C66"/>
+    <w:rsid w:val="00BF665E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E1C66"/>
+    <w:rsid w:val="00BF665E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5643,51 +5643,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB54AEE5-BEDA-41A0-9984-8007B9AC0E48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{504FBEF1-4568-4E1C-97BD-0C03C764CCB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>725</Words>
   <Characters>4136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>