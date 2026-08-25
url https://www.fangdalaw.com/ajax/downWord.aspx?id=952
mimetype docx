--- v1 (2026-07-03)
+++ v2 (2026-08-25)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1B91E6C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4D033E6B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BF665E">
+            <w:r w:rsidRPr="00F57999">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗德源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="474F0A7A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+          <w:p w14:paraId="706EB16B" w14:textId="107E7740" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BF665E">
+            <w:r w:rsidRPr="00F57999">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3E51CE46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+          <w:p w14:paraId="6199424A" w14:textId="5EB186B3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BF665E">
+            <w:r w:rsidRPr="00F57999">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1150 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6363391B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5B89608F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BF665E">
+            <w:r w:rsidRPr="00F57999">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>colin.law@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5773860F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="367B4159" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05EAD335" wp14:editId="634860EB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3186BFFC" wp14:editId="1248B65C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7092AD4D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BF665E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="404A3E7E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BF665E">
+            <w:r w:rsidRPr="00F57999">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗德源律师执业领域为香港资本市场、私有化和跨境和国际收购业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E8FB0F" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="395CF0AE" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1926 +438,1926 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253E5EE4" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF665E">
+    <w:p w14:paraId="29544028" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师尤其擅长科创、生物科技以及新能源行业的项目。在国际权威的《钱伯斯与合伙人》、《国际金融法律评论》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFLR 1000）及《亚太法律500强》等主要律师名录中，持续被评为香港公司业务／并购业务及资本市场业务领先律师。罗德源律师执业超过三十年，是香港资本市场最资深的合伙人律师之一。罗律师此前担任顶级的美资所的亚太区负责人。罗律师在香港上市公司私有化，控制权收购领域也累积了行业标杆的业绩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525CD587" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="53FF928F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1364A750" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF665E">
+    <w:p w14:paraId="4FB5A9F9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司资本融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EBDD25" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="58F5D706" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（港交所股份代号：860）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F90460" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="3878D4D1" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金及汇丰作为承销商经办金茂物業服務發展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (港交所股份代号：816)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D582239" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="754A919B" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（一家中国领先的临床及临床前阶段细胞治疗公司）经办在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF321C8" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="66E6DC33" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明生物科技有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269）及其控股股东进行一连串新股份及现有股份配售，总值已超越125亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D601EC" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="75714738" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为配售代理的摩根士丹利、华泰、高盛及摩根大通经办无锡药明康德新药开发股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2359）总值逾70亿美元的H股配售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFBE42D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="5B202628" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1951）及其主要股东在港交所主板上市后进行一连串新股份及现有股份配售，总值约4.08亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE05FD6" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="20331F27" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售，联席保荐人为摩根及CLSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F0CC78" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="00324FA3" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人与全球协调人的摩根士丹利、华泰金融以及高盛经办药明康德在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的全球H股发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5C5A9D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="3CBA7933" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美林、摩根士丹利和招商证券经办药明生物技术有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.10亿美元股份发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E73192D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="6434912F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B06B1B8" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="04CA66BD" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A13E43" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="571B8F83" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAECB54" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0BD31E70" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药在香港联交所主板的9亿港元全球发行，这是香港首个第18A章的首次公开发行之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67279A9A" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0A8F1BB5" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD26517" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="29F21A0E" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天立教育国际控股有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17.3亿港元（2.2亿美元）股份的全球发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B9D0CE" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="25F2BF3B" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美银美林和摩根士丹利经办达利食品集团有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.5亿美元（在行使超额配售权之前）的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B872F0B" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="32BC4AA6" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为全球联席保荐人、全球联席协调人及联席牵头管理人的花旗环球金融亚洲有限公司、中信里昂证券资本市场有限公司及里昂证券有限公司经办温州康宁医院股份有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8800万美元的H股首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1011556D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="74D499E7" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商的摩根士丹利、高盛及中国国际金融公司经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX中国控股公司（IMAX公司的子公司）在香港联交所主板市场约2.48亿美元首次公开发行及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D60A47" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="58D55DA3" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>和美医疗控股有限公司（一家私立妇产科专科医院集团）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7D487E" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0564D4F5" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国广核电力股份有限公司（中国最大型核能发电企业）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>32亿美元（按超额配股权悉数行使后计算为36亿美元）在香港联交所主板首次公开发行及全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C58702" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="2EF72945" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表福寿园国际集团有限公司（中国的一家殡葬服务提供商）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.15亿美元在香港联交所主板的首次公开发行及普通股的全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3837D934" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="5AB6180C" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股（一家中国的房地产开发商）经办在香港</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20.6亿港币（2.65亿美元）的首次公开募股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3908C609" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="11CDC179" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地首次公开发行的地位，发起人为瑞士信贷和德意志银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663D67F3" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="13C9E085" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的17亿美元的的全球发售及其股票在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0500ECEC" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="594010AD" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人的摩根士丹利和瑞银经办四环医药控股集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.5亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264E039B" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="090054DA" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦达斯控股（一家在新加坡注册成立的公司）经办在香港联交所第二上市的事宜。该公司是中国铁路客运领域铝合金挤压制品的主要制造商。该交易通过香港公开发行和国际发售方式募集约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.7亿港元的资金（在行使超额配售权之前）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE20E6A" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF665E">
+    <w:p w14:paraId="6C5855C1" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326DFB40" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0B008C8F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B0029" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="516EA2E2" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia的合并提供法律意见，该合并为苏伊士提供了130亿欧元的隐含价值。我们工作涵盖了亚洲地区，包括香港、中国、台湾、澳门、新加坡、马来西亚、泰国、印尼、菲律宾及越南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4C36D1" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="28036F19" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士（亚洲）有限公司就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>65.33亿港元收购新创建集团有限公司（港交所股份代号：659）在大中华地区合资企业的股权提供法律意见，该合资企业在30多个城市经营70多个水质及废物处理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071C91BA" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="2175AD7C" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰皇家菲仕兰向伊利（上交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600887）出售其在一家中国公司的股权（包括一个生产基地），该出售总值超过人民币3.8亿元 ; 及经办其内部重组计划，为其架构重组及提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772AF999" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="41473C5E" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团主席于2020年就TCL集团进行涉及TCL集团（深交所股份代号：100）、TCL电子控股有限公司（港交所股份代号︰1070）和通力电子控股有限公司（港交所股份代号：1249）的重组对全面要约、一致行动、利害关系披露、董事职责产生的影响提供法律意见，重组导致由主席、苏宁易购集团股份有限公司、小米科技有限责任公司等拥有的T.C.L.实业控股（香港）有限公司发起全面要约，以40亿港元收购TCL电子控股有限公司的股份及以10亿港元收购通力电子控股有限公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002313D7" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="106512ED" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团就其拟收购协鑫新能源（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>451）提供法律意见，包括拟收购所引发的潜在强制要约义务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53186CBB" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="12AEC378" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资完成了</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)向金科服务的控股股东金科地产集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金科地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 深交所股份代号：656）收购其所持金科智慧服务集团股份有限公司（港交所股份代号： 9666）22%已发行股份股份的战略投资, 转让价款约37.34亿港元; 及(ii)向金科地产子公司提供了一笔1.568亿美元的贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19557855" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="7C51CB75" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马蚁、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JC Decaux 组成的财团要约收购白马户外媒体有限公司所有股份（港交所股份代号： 100），并负责收购银团融资。第一次以 5亿美元现金要约达到接受率 89%后，再次于2021 年宣布现金或股份要约，最后成功申办私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ADA6DE" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="5E2DA2DB" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表要约人通过协议计划将协众国际控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3663）于2021年在香港联交所私有化和退市。本所成功为上市公司的一名非管理层战略股东通过存续协议成为要约人的股东，与另一名财务投资人作为联席要约人共同发起私有化计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392FBCD0" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="1B4ADB3F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银愿景基金就其对京东物流股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2618）32亿美元的首次公开发行及香港交易所主板上市进行总额为6亿美元的基石投资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51088D6F" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="56658FA7" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥博资本参与兆科眼科药物有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6622）的B轮股权融资，交易总额为1250万美元。方达在此项交易中负责交易文件的起草和谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3576759C" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="1658FFE6" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港一家大型为医生和医疗相关机构提供诊断性化验测试提供商，柏立医学化验所有限公司，的创始人出售其多数股权给香港医思医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2138），总隐含估值为4.5亿港元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FD7601" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0F4F6720" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华电福新能源股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>816）以吸收合并方式接纳其控股股东的私有化计划及协助其建议撤销上市，于2020年底以总股份撤销价约83.5亿人民币成功下市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610CA9CC" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0278B638" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于海尔电子（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1169 ）全股份私有化项目中，使用控股集团作为要约人刚落实申请 H股上市为要约对价，代表该上市公司以全股票对价方案接纳的私有化计划，再加上全购后只向公众股东加送现金红利，于2020年成功私有化和退市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CD7417" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="77F2C4B9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR Asian Fund III L.P. 就收购香港上市公司雷士照明控股有限公司（港交所股份代号：2222）持有的中国照明业务70％的权益提供法律意见，该交易的估值为7.94亿美元, 并能维持雷士上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110AFA54" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="264A762B" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对合和实业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 0054）私有化项目提供最大美资独立股东回应私有化的方案，参与关于不可撤回承诺的决定，与公司和香港证监会沟通相关证券及法规要求问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A387B20" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="6D6644EF" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对哈尔滨电气股份有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1133）私有化项目提供某财富100国际公司处理相关潜在的影响和提供证券意见，并取得香港证监会豁免于某上市公司私有化中的文件披露要求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A81115D" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="1E83030C" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新城发展控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1030）的控股股东的6.61亿美元私有化投标</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3865C885" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="3581A2E9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某竞标人寻求收购由和记电讯香港有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 215）所有且运营的固话网络公司，最终这家公司以145亿港元的价格被另一竞标人收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3B94FB" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="7F510FF8" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国圣牧有机奶业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1432）的股东出售股权，并取得香港证监会的不需全面要约的确认</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B023A96" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="334D0BC6" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国绿色（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 控股 ）有限公司（港交所股份代号: 904）根据香港上市规则以4亿50万美元向可口可乐饮料（上海）有限公司其饮品业务作出出售饮品业务的事宜，并处理所有非常重大出售事项的相关合规事宜，并能维持中上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EB7A55" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="4794762E" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地（在港交所挂牌上市的大型地产开发公司）经办由复星国际有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 656）提出的25.54亿港元的私有化要约事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358F2271" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="5A77BAD5" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表被收购方</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited发行8.65亿港元新股收购鸿兴印刷集团有限公司（港交所股份代号: 450）将其子公司新兴纸业以1.49亿美元的价格出售，此交易被归为非常重大的出售事项，取得白洗豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30907860" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="1F864944" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Home Group Ltd出售其价值5340万美元的股份给敏华控股，以换取敏华控股的少数股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738E16F2" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="40A93CA3" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔控股收购中信资本控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C7889" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="1157A83F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 450）向 CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免 （Whitewash Waiver），从而使得 CVC Asia Pacific Limited 在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76877DA9" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="487E67C7" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔投资局（通过其全资地产开发公司）收到复星国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25.54亿港元的私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030C4ECD" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="0751262A" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Piper Jaffray进行香港投资银行分行的收购与后续开发，以及相关监管事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71014DFA" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="2C21F6B2" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6670221E" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="4854A622" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法律专业证书</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PCLL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12810C99" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="38ACC4F9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE225A0" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="042BF989" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B33A32C" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="31F2FAF4" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AD862F" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="22B9EFDE" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435834AF" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="421E8736" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB68F97" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="1ECB155A" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486D5109" w14:textId="77777777" w:rsidR="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="47017E2F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="24CAA9C7" w:rsidR="00A46A04" w:rsidRPr="00BF665E" w:rsidRDefault="00BF665E" w:rsidP="00BF665E">
+    <w:p w14:paraId="4F0A196B" w14:textId="1F52A765" w:rsidR="00A46A04" w:rsidRPr="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF665E">
+      <w:r w:rsidRPr="00F57999">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BF665E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F57999" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2563,1512 +2563,1512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="026753D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2684F2F4"/>
+    <w:nsid w:val="04462623"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A30A66FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063B2B6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C9A602E"/>
+    <w:nsid w:val="0DFD58F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C16EE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07EA5CE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="069CF62E"/>
+    <w:nsid w:val="141D47AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D44E4608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FD2E13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF50C406"/>
+    <w:nsid w:val="14FE0E18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="926EE806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0808425A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B1C45A2"/>
+    <w:nsid w:val="1622516A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB96E730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1E47C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E1607D8"/>
+    <w:nsid w:val="174F5819"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A3C8B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A726A0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E46FFCA"/>
+    <w:nsid w:val="17ED163A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C1684FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C4B4478"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23A49C8A"/>
+    <w:nsid w:val="1999290F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CB277FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC54A75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56881766"/>
+    <w:nsid w:val="1A752B2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21F2BDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA44B3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F3E1566"/>
+    <w:nsid w:val="1B182661"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="909C5E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119063D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C10CA332"/>
+    <w:nsid w:val="1E542235"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="781E9B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164F177C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A49455A2"/>
+    <w:nsid w:val="1E6E156A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FE8E39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19064230"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34620244"/>
+    <w:nsid w:val="22B82064"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB1013A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCD3D7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="979A7E34"/>
+    <w:nsid w:val="233970F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAA0BC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BEA05A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CF65892"/>
+    <w:nsid w:val="23D305CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CBD2F012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF87A21"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F52ADD2E"/>
+    <w:nsid w:val="24157A1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6961856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED6271B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB60E048"/>
+    <w:nsid w:val="24BE3FE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2F8B6EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219D2D23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AA86658"/>
+    <w:nsid w:val="2CF021B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81D89B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A680F18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D71E1D08"/>
+    <w:nsid w:val="2D71757B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27BC9FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8736F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A024124E"/>
+    <w:nsid w:val="2D8B568A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10501228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC62401"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E84DC1A"/>
+    <w:nsid w:val="2DD57E98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="283CF998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CEA5A99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC90D09E"/>
+    <w:nsid w:val="36330C72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74F2E32E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314A287E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E35E316C"/>
+    <w:nsid w:val="36A757E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88580258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31747012"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56162596"/>
+    <w:nsid w:val="3780711C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9CA22C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E77652"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9AF07E96"/>
+    <w:nsid w:val="3BFE37BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EBE162E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3892746F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8124A694"/>
+    <w:nsid w:val="3DF221BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0F4A1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5D186D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3AA84AE"/>
+    <w:nsid w:val="40A3716B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9F2DE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C90230D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="171E4B12"/>
+    <w:nsid w:val="41022BDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCE89FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DDE1B93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBECC3B0"/>
+    <w:nsid w:val="43486C24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A14CF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E993F20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F19A57CC"/>
+    <w:nsid w:val="442C004E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81D89B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41496114"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC0ECE2C"/>
+    <w:nsid w:val="457D0D36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1B01C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41CE4B6E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D41E1E14"/>
+    <w:nsid w:val="48204A89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="556A5A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441C3146"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80B0500A"/>
+    <w:nsid w:val="4A8D5A17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC9EDBAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450F1688"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36DE3476"/>
+    <w:nsid w:val="4C94162A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE229550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49DC3610"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEEEB95E"/>
+    <w:nsid w:val="4CF46597"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F99EEE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AF321BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EA840D4"/>
+    <w:nsid w:val="54824500"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74626A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC038B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BBEC6FE"/>
+    <w:nsid w:val="553755F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="428075CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D381052"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98AC662C"/>
+    <w:nsid w:val="59B715F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F96AEF24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C758A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BBEC6FE"/>
+    <w:nsid w:val="5A47260A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3D27492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55461CF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAF8E7C2"/>
+    <w:nsid w:val="5B0C2546"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0778E6F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D87264"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF7E6EDE"/>
+    <w:nsid w:val="5B6037CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F08C7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56EC5F37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4AD8AB48"/>
+    <w:nsid w:val="5C9502B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7DEE15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570E6FA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC5888F2"/>
+    <w:nsid w:val="5CFD101E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58FE6ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575A72C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60285D6A"/>
+    <w:nsid w:val="623724CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE2AE020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DBB0E0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C79054E4"/>
+    <w:nsid w:val="63EF0B08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E1CC10E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="600D27C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA5E4C42"/>
+    <w:nsid w:val="64526CA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F4CC6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610429A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29DC48B6"/>
+    <w:nsid w:val="64F00E17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7E4ED34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613F08B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2903786"/>
+    <w:nsid w:val="6BF157FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7789410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629F4987"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5882D326"/>
+    <w:nsid w:val="6C4C61BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="250EFF16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C80E20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE0A9344"/>
+    <w:nsid w:val="6C6D7260"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA20A97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698619B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8834C568"/>
+    <w:nsid w:val="70B109A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EEE8BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C048B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C36A0DE"/>
+    <w:nsid w:val="71400331"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F205D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="704027A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85D2620C"/>
+    <w:nsid w:val="71AC1512"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04EC3FE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D15036"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BF68F16"/>
+    <w:nsid w:val="72DE732E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83CE0346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72545792"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C21A142C"/>
+    <w:nsid w:val="7369503E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9432BEE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72EF7E6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1AE6B4C"/>
+    <w:nsid w:val="751C7483"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B290DC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75034EF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8752E39C"/>
+    <w:nsid w:val="782856F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFDA6114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797F444C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0660DB3E"/>
+    <w:nsid w:val="7A4B69D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE04A6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5F1046"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7084D91A"/>
+    <w:nsid w:val="7B0304CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3306F0C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E334812"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF202A48"/>
+    <w:nsid w:val="7D7B317B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7116C08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EB41666"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="932EF5FC"/>
+    <w:nsid w:val="7E1661A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E681102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
-[...44 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...85 lines deleted...]
-    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="58">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4187,74 +4187,74 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BF665E"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F57999"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -5303,61 +5303,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF665E"/>
+    <w:rsid w:val="00F57999"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF665E"/>
+    <w:rsid w:val="00F57999"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5643,51 +5643,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{504FBEF1-4568-4E1C-97BD-0C03C764CCB4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4404F6EB-7488-4C5F-87CF-86DECC439EE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>725</Words>
   <Characters>4136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>