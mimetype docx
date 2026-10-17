--- v2 (2026-08-25)
+++ v3 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4D033E6B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+          <w:p w14:paraId="2C4F11E8" w14:textId="30CFD075" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F57999">
+            <w:r w:rsidRPr="00A03BFF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗德源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="107E7740" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+          <w:p w14:paraId="706EB16B" w14:textId="2F7CEC80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F57999">
+            <w:r w:rsidRPr="00A03BFF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5EB186B3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+          <w:p w14:paraId="6199424A" w14:textId="6689B5BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F57999">
+            <w:r w:rsidRPr="00A03BFF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1150 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5B89608F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+          <w:p w14:paraId="4F910ACA" w14:textId="4C0D887F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F57999">
+            <w:r w:rsidRPr="00A03BFF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>colin.law@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="367B4159" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16A88DC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A03BFF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3186BFFC" wp14:editId="1248B65C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B53A6CA" wp14:editId="6069880E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="404A3E7E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F57999" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3E3A4781" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A03BFF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F57999">
+            <w:r w:rsidRPr="00A03BFF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗德源律师执业领域为香港资本市场、私有化和跨境和国际收购业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395CF0AE" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4009B704" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1926 +438,1926 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29544028" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F57999">
+    <w:p w14:paraId="1E15B625" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师尤其擅长科创、生物科技以及新能源行业的项目。在国际权威的《钱伯斯与合伙人》、《国际金融法律评论》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFLR 1000）及《亚太法律500强》等主要律师名录中，持续被评为香港公司业务／并购业务及资本市场业务领先律师。罗德源律师执业超过三十年，是香港资本市场最资深的合伙人律师之一。罗律师此前担任顶级的美资所的亚太区负责人。罗律师在香港上市公司私有化，控制权收购领域也累积了行业标杆的业绩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FF928F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="2BE45542" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB5A9F9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F57999">
+    <w:p w14:paraId="1536BF5E" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司资本融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F5D706" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="245842DB" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（港交所股份代号：860）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3878D4D1" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="68B00CB1" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金及汇丰作为承销商经办金茂物業服務發展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (港交所股份代号：816)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754A919B" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0F933E83" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（一家中国领先的临床及临床前阶段细胞治疗公司）经办在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E6DC33" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="48ACB69D" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明生物科技有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269）及其控股股东进行一连串新股份及现有股份配售，总值已超越125亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75714738" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0236CDA8" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为配售代理的摩根士丹利、华泰、高盛及摩根大通经办无锡药明康德新药开发股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2359）总值逾70亿美元的H股配售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B202628" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="074E6638" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1951）及其主要股东在港交所主板上市后进行一连串新股份及现有股份配售，总值约4.08亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20331F27" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="5D1D8539" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售，联席保荐人为摩根及CLSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00324FA3" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="135DE0B8" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人与全球协调人的摩根士丹利、华泰金融以及高盛经办药明康德在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的全球H股发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBA7933" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="518D983D" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美林、摩根士丹利和招商证券经办药明生物技术有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.10亿美元股份发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6434912F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="4548A7B9" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CA66BD" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="4628CE8A" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571B8F83" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="6DA01EC2" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD31E70" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="2E4E3499" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药在香港联交所主板的9亿港元全球发行，这是香港首个第18A章的首次公开发行之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8F1BB5" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="64AE2E78" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F21A0E" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0C0FE4ED" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天立教育国际控股有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17.3亿港元（2.2亿美元）股份的全球发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F2BF3B" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="281C8124" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美银美林和摩根士丹利经办达利食品集团有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.5亿美元（在行使超额配售权之前）的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BC4AA6" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="58165440" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为全球联席保荐人、全球联席协调人及联席牵头管理人的花旗环球金融亚洲有限公司、中信里昂证券资本市场有限公司及里昂证券有限公司经办温州康宁医院股份有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8800万美元的H股首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D499E7" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="33E54C1C" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商的摩根士丹利、高盛及中国国际金融公司经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX中国控股公司（IMAX公司的子公司）在香港联交所主板市场约2.48亿美元首次公开发行及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D55DA3" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0416EC54" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>和美医疗控股有限公司（一家私立妇产科专科医院集团）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0564D4F5" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="14728F5A" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国广核电力股份有限公司（中国最大型核能发电企业）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>32亿美元（按超额配股权悉数行使后计算为36亿美元）在香港联交所主板首次公开发行及全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF72945" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="7DA808F1" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表福寿园国际集团有限公司（中国的一家殡葬服务提供商）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.15亿美元在香港联交所主板的首次公开发行及普通股的全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB6180C" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="1978D2E5" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股（一家中国的房地产开发商）经办在香港</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20.6亿港币（2.65亿美元）的首次公开募股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CDC179" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="62F218D5" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地首次公开发行的地位，发起人为瑞士信贷和德意志银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C9E085" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="6284B80F" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的17亿美元的的全球发售及其股票在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594010AD" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="28E784A3" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人的摩根士丹利和瑞银经办四环医药控股集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.5亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090054DA" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="5A004DB4" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦达斯控股（一家在新加坡注册成立的公司）经办在香港联交所第二上市的事宜。该公司是中国铁路客运领域铝合金挤压制品的主要制造商。该交易通过香港公开发行和国际发售方式募集约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.7亿港元的资金（在行使超额配售权之前）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5855C1" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F57999">
+    <w:p w14:paraId="3BA5FD17" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B008C8F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="13207916" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516EA2E2" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0DEDE045" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia的合并提供法律意见，该合并为苏伊士提供了130亿欧元的隐含价值。我们工作涵盖了亚洲地区，包括香港、中国、台湾、澳门、新加坡、马来西亚、泰国、印尼、菲律宾及越南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28036F19" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="2DBEB5CB" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士（亚洲）有限公司就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>65.33亿港元收购新创建集团有限公司（港交所股份代号：659）在大中华地区合资企业的股权提供法律意见，该合资企业在30多个城市经营70多个水质及废物处理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2175AD7C" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="43FE98AD" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰皇家菲仕兰向伊利（上交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600887）出售其在一家中国公司的股权（包括一个生产基地），该出售总值超过人民币3.8亿元 ; 及经办其内部重组计划，为其架构重组及提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41473C5E" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="69368BF2" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团主席于2020年就TCL集团进行涉及TCL集团（深交所股份代号：100）、TCL电子控股有限公司（港交所股份代号︰1070）和通力电子控股有限公司（港交所股份代号：1249）的重组对全面要约、一致行动、利害关系披露、董事职责产生的影响提供法律意见，重组导致由主席、苏宁易购集团股份有限公司、小米科技有限责任公司等拥有的T.C.L.实业控股（香港）有限公司发起全面要约，以40亿港元收购TCL电子控股有限公司的股份及以10亿港元收购通力电子控股有限公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106512ED" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="21A8C3D8" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团就其拟收购协鑫新能源（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>451）提供法律意见，包括拟收购所引发的潜在强制要约义务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AEC378" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="3C2182BF" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资完成了</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)向金科服务的控股股东金科地产集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金科地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 深交所股份代号：656）收购其所持金科智慧服务集团股份有限公司（港交所股份代号： 9666）22%已发行股份股份的战略投资, 转让价款约37.34亿港元; 及(ii)向金科地产子公司提供了一笔1.568亿美元的贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C51CB75" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="7761A571" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马蚁、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JC Decaux 组成的财团要约收购白马户外媒体有限公司所有股份（港交所股份代号： 100），并负责收购银团融资。第一次以 5亿美元现金要约达到接受率 89%后，再次于2021 年宣布现金或股份要约，最后成功申办私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2DA2DB" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="7F3D5F67" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表要约人通过协议计划将协众国际控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3663）于2021年在香港联交所私有化和退市。本所成功为上市公司的一名非管理层战略股东通过存续协议成为要约人的股东，与另一名财务投资人作为联席要约人共同发起私有化计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4ADB3F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="3A00560D" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银愿景基金就其对京东物流股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2618）32亿美元的首次公开发行及香港交易所主板上市进行总额为6亿美元的基石投资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56658FA7" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="6B3C364A" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥博资本参与兆科眼科药物有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6622）的B轮股权融资，交易总额为1250万美元。方达在此项交易中负责交易文件的起草和谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1658FFE6" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="3D549405" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港一家大型为医生和医疗相关机构提供诊断性化验测试提供商，柏立医学化验所有限公司，的创始人出售其多数股权给香港医思医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2138），总隐含估值为4.5亿港元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4F6720" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0D3ACF27" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华电福新能源股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>816）以吸收合并方式接纳其控股股东的私有化计划及协助其建议撤销上市，于2020年底以总股份撤销价约83.5亿人民币成功下市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0278B638" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="345DC52B" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于海尔电子（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1169 ）全股份私有化项目中，使用控股集团作为要约人刚落实申请 H股上市为要约对价，代表该上市公司以全股票对价方案接纳的私有化计划，再加上全购后只向公众股东加送现金红利，于2020年成功私有化和退市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F2C4B9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="2E1EBB3D" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR Asian Fund III L.P. 就收购香港上市公司雷士照明控股有限公司（港交所股份代号：2222）持有的中国照明业务70％的权益提供法律意见，该交易的估值为7.94亿美元, 并能维持雷士上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264A762B" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="3D870813" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对合和实业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 0054）私有化项目提供最大美资独立股东回应私有化的方案，参与关于不可撤回承诺的决定，与公司和香港证监会沟通相关证券及法规要求问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6644EF" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="4E95D657" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对哈尔滨电气股份有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1133）私有化项目提供某财富100国际公司处理相关潜在的影响和提供证券意见，并取得香港证监会豁免于某上市公司私有化中的文件披露要求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E83030C" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="3EDD1126" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新城发展控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1030）的控股股东的6.61亿美元私有化投标</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3581A2E9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="49D7EEF1" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某竞标人寻求收购由和记电讯香港有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 215）所有且运营的固话网络公司，最终这家公司以145亿港元的价格被另一竞标人收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F510FF8" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="62CF9593" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国圣牧有机奶业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1432）的股东出售股权，并取得香港证监会的不需全面要约的确认</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334D0BC6" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="6C8CD43D" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国绿色（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 控股 ）有限公司（港交所股份代号: 904）根据香港上市规则以4亿50万美元向可口可乐饮料（上海）有限公司其饮品业务作出出售饮品业务的事宜，并处理所有非常重大出售事项的相关合规事宜，并能维持中上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4794762E" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0F36E0A2" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地（在港交所挂牌上市的大型地产开发公司）经办由复星国际有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 656）提出的25.54亿港元的私有化要约事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A77BAD5" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="438795FE" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表被收购方</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited发行8.65亿港元新股收购鸿兴印刷集团有限公司（港交所股份代号: 450）将其子公司新兴纸业以1.49亿美元的价格出售，此交易被归为非常重大的出售事项，取得白洗豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F864944" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="509CBE24" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Home Group Ltd出售其价值5340万美元的股份给敏华控股，以换取敏华控股的少数股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A93CA3" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="0A75B0C4" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔控股收购中信资本控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1157A83F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="5883B960" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 450）向 CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免 （Whitewash Waiver），从而使得 CVC Asia Pacific Limited 在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487E67C7" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="4A65CE59" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔投资局（通过其全资地产开发公司）收到复星国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25.54亿港元的私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0751262A" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="48F21192" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Piper Jaffray进行香港投资银行分行的收购与后续开发，以及相关监管事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C21F6B2" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="5D6BD4B1" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4854A622" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="5BFB074F" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法律专业证书</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PCLL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ACC4F9" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="57E0F28B" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042BF989" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="58AF641E" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F2FAF4" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="735F9799" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B9EFDE" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="02591DD3" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421E8736" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="47F2E76C" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECB155A" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="72A91D7E" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47017E2F" w14:textId="77777777" w:rsidR="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="7433365C" w14:textId="77777777" w:rsidR="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1F52A765" w:rsidR="00A46A04" w:rsidRPr="00F57999" w:rsidRDefault="00F57999" w:rsidP="00F57999">
+    <w:p w14:paraId="4F0A196B" w14:textId="6BB95CFB" w:rsidR="00A46A04" w:rsidRPr="00A03BFF" w:rsidRDefault="00A03BFF" w:rsidP="00A03BFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57999">
+      <w:r w:rsidRPr="00A03BFF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F57999" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A03BFF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2563,1512 +2563,1512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04462623"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A30A66FA"/>
+    <w:nsid w:val="00F6076A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3ADA4000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DFD58F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C16EE64"/>
+    <w:nsid w:val="012521A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E968CBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141D47AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D44E4608"/>
+    <w:nsid w:val="02884A80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BBCEA66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FE0E18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="926EE806"/>
+    <w:nsid w:val="02C851C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3D4811C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1622516A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB96E730"/>
+    <w:nsid w:val="03503D6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E63AD488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174F5819"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A3C8B0C"/>
+    <w:nsid w:val="04240A04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D140052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17ED163A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C1684FE"/>
+    <w:nsid w:val="067909D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FE043CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1999290F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CB277FE"/>
+    <w:nsid w:val="0A65778A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A324478E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A752B2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21F2BDFA"/>
+    <w:nsid w:val="0B1B4677"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A7A6080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B182661"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="909C5E2C"/>
+    <w:nsid w:val="12712CFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CD66AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E542235"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="781E9B8E"/>
+    <w:nsid w:val="15272E2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30188AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6E156A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FE8E39A"/>
+    <w:nsid w:val="15947822"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4C61816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B82064"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB1013A6"/>
+    <w:nsid w:val="16D1728A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20D8816A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233970F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAA0BC06"/>
+    <w:nsid w:val="17E72D6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1085198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D305CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBD2F012"/>
+    <w:nsid w:val="1A3C3526"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3DE7EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24157A1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6961856"/>
+    <w:nsid w:val="1BB3509B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E98E97C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24BE3FE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2F8B6EE"/>
+    <w:nsid w:val="1C9D687E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F2EF0EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF021B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81D89B26"/>
+    <w:nsid w:val="237A2B7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4B2A612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D71757B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27BC9FE6"/>
+    <w:nsid w:val="28E34E8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEA6446E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8B568A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10501228"/>
+    <w:nsid w:val="293F2368"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="245400D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD57E98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="283CF998"/>
+    <w:nsid w:val="298D4FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24DA28A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36330C72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74F2E32E"/>
+    <w:nsid w:val="29D91F6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07B4D536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A757E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88580258"/>
+    <w:nsid w:val="2B6A3B85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF24F792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3780711C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9CA22C0"/>
+    <w:nsid w:val="2F062665"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5A86564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BFE37BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EBE162E"/>
+    <w:nsid w:val="2FCE3E0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D40A1318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF221BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0F4A1A6"/>
+    <w:nsid w:val="30933FD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65725F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A3716B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9F2DE72"/>
+    <w:nsid w:val="30B5468B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13223EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41022BDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCE89FF4"/>
+    <w:nsid w:val="31BC3DBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F890645E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43486C24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A14CF0A"/>
+    <w:nsid w:val="322C7DAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76D09BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442C004E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81D89B26"/>
+    <w:nsid w:val="34927E22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2084788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="457D0D36"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1B01C62"/>
+    <w:nsid w:val="386940BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DD26B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48204A89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="556A5A06"/>
+    <w:nsid w:val="3D15061E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57EC8DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8D5A17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC9EDBAA"/>
+    <w:nsid w:val="40636A5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E14A8E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C94162A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE229550"/>
+    <w:nsid w:val="406C2C00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60FE53D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF46597"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F99EEE80"/>
+    <w:nsid w:val="458F51CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABD6BBE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54824500"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74626A6C"/>
+    <w:nsid w:val="46D52457"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED487272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="553755F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="428075CA"/>
+    <w:nsid w:val="46DC2C18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29E485E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59B715F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F96AEF24"/>
+    <w:nsid w:val="47012741"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="452ACEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A47260A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3D27492"/>
+    <w:nsid w:val="48181779"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B50733A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0C2546"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0778E6F2"/>
+    <w:nsid w:val="48620E0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C41265C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B6037CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F08C7BE"/>
+    <w:nsid w:val="49B74647"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CB035E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9502B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7DEE15C"/>
+    <w:nsid w:val="4C354CE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C9273C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFD101E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58FE6ECE"/>
+    <w:nsid w:val="4C9533BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82602278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623724CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE2AE020"/>
+    <w:nsid w:val="4DDE0522"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A62438CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EF0B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E1CC10E"/>
+    <w:nsid w:val="4E1704AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B40FC0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64526CA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F4CC6AC"/>
+    <w:nsid w:val="50BF0601"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E76A63AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F00E17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7E4ED34"/>
+    <w:nsid w:val="59CD668D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="439294C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF157FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7789410"/>
+    <w:nsid w:val="5A9D00E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8748ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4C61BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="250EFF16"/>
+    <w:nsid w:val="5EAD5B8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E96C9832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C6D7260"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA20A97C"/>
+    <w:nsid w:val="5F771945"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F2451C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B109A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EEE8BA6"/>
+    <w:nsid w:val="61292D81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="695A3216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71400331"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F205D94"/>
+    <w:nsid w:val="61333176"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="517C8AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AC1512"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04EC3FE4"/>
+    <w:nsid w:val="645B45A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B888F1D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72DE732E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83CE0346"/>
+    <w:nsid w:val="66F76404"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CA033F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7369503E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9432BEE2"/>
+    <w:nsid w:val="6F237057"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F542B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751C7483"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B290DC68"/>
+    <w:nsid w:val="73623AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F40293E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782856F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFDA6114"/>
+    <w:nsid w:val="77E00C8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD9A6BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4B69D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE04A6B8"/>
+    <w:nsid w:val="7A903158"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D709584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0304CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3306F0C8"/>
+    <w:nsid w:val="7B4F5786"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0016CD02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D7B317B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7116C08C"/>
+    <w:nsid w:val="7E666A61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51268D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E1661A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E681102"/>
+    <w:nsid w:val="7F133DBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82602278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
-[...38 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22">
-[...26 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="42"/>
-  </w:num>
-[...88 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4172,89 +4172,89 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
+    <w:rsid w:val="00A03BFF"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
-    <w:rsid w:val="00F57999"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -5303,61 +5303,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F57999"/>
+    <w:rsid w:val="00A03BFF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F57999"/>
+    <w:rsid w:val="00A03BFF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5643,51 +5643,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4404F6EB-7488-4C5F-87CF-86DECC439EE2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A85C067-2B91-4A9F-89FE-0E22ECAB5728}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>725</Words>
   <Characters>4136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>